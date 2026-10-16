--- v0 (2026-05-29)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>TAARK</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Arkitektutbildning</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Lunds universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -237,134 +237,143 @@
   <si>
     <t>22.11</t>
   </si>
   <si>
     <t>21.56</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>21.30</t>
   </si>
   <si>
     <t>21.60</t>
   </si>
   <si>
     <t>21.85</t>
   </si>
   <si>
     <t>21.46</t>
   </si>
   <si>
     <t>21.22</t>
   </si>
   <si>
+    <t>20.89</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>22.16</t>
   </si>
   <si>
     <t>22.30</t>
   </si>
   <si>
     <t>22.24</t>
   </si>
   <si>
     <t>22.35</t>
   </si>
   <si>
     <t>22.50</t>
   </si>
   <si>
     <t>21.57</t>
   </si>
   <si>
     <t>21.92</t>
   </si>
   <si>
     <t>21.70</t>
   </si>
   <si>
     <t>21.88</t>
   </si>
   <si>
     <t>21.67</t>
   </si>
   <si>
     <t>21.93</t>
   </si>
   <si>
     <t>21.98</t>
   </si>
   <si>
     <t>22.18</t>
   </si>
   <si>
     <t>22.02</t>
   </si>
   <si>
+    <t>21.40</t>
+  </si>
+  <si>
     <t>BIEX</t>
   </si>
   <si>
     <t>21.04</t>
   </si>
   <si>
     <t>21.51</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>1.70</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>1.60</t>
   </si>
   <si>
     <t>1.65</t>
   </si>
   <si>
     <t>1.55</t>
   </si>
   <si>
     <t>1.50</t>
   </si>
   <si>
+    <t>1.45</t>
+  </si>
+  <si>
     <t>AU</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>659</t>
@@ -456,63 +465,69 @@
   <si>
     <t>HT23 80040 (HT2023)</t>
   </si>
   <si>
     <t>HT24 80040 (HT2024)</t>
   </si>
   <si>
     <t>HT25 80040 (HT2025)</t>
   </si>
   <si>
     <t>HT26 80040 (HT2026)</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>21.20</t>
   </si>
   <si>
     <t>21.41</t>
   </si>
   <si>
     <t>20.77</t>
   </si>
   <si>
+    <t>20.67</t>
+  </si>
+  <si>
     <t>22.20</t>
   </si>
   <si>
     <t>21.96</t>
   </si>
   <si>
     <t>21.83</t>
   </si>
   <si>
     <t>21.75</t>
   </si>
   <si>
     <t>22.15</t>
+  </si>
+  <si>
+    <t>1.40</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
   <si>
     <t>25 - 34</t>
   </si>
@@ -745,51 +760,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B3" s="0">
         <v>366</v>
       </c>
       <c r="C3" s="0">
         <v>543</v>
       </c>
       <c r="D3" s="0">
         <v>750</v>
       </c>
       <c r="E3" s="0">
         <v>675</v>
       </c>
       <c r="F3" s="0">
         <v>639</v>
       </c>
       <c r="G3" s="0">
         <v>495</v>
       </c>
       <c r="H3" s="0">
         <v>516</v>
       </c>
       <c r="I3" s="0">
         <v>406</v>
       </c>
@@ -801,54 +816,57 @@
       </c>
       <c r="L3" s="0">
         <v>423</v>
       </c>
       <c r="M3" s="0">
         <v>435</v>
       </c>
       <c r="N3" s="0">
         <v>585</v>
       </c>
       <c r="O3" s="0">
         <v>621</v>
       </c>
       <c r="P3" s="0">
         <v>545</v>
       </c>
       <c r="Q3" s="0">
         <v>459</v>
       </c>
       <c r="R3" s="0">
         <v>347</v>
       </c>
       <c r="S3" s="0">
         <v>294</v>
       </c>
+      <c r="T3" s="0">
+        <v>154</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B4" s="0">
         <v>493</v>
       </c>
       <c r="C4" s="0">
         <v>730</v>
       </c>
       <c r="D4" s="0">
         <v>915</v>
       </c>
       <c r="E4" s="0">
         <v>825</v>
       </c>
       <c r="F4" s="0">
         <v>805</v>
       </c>
       <c r="G4" s="0">
         <v>745</v>
       </c>
       <c r="H4" s="0">
         <v>700</v>
       </c>
       <c r="I4" s="0">
         <v>564</v>
       </c>
@@ -859,50 +877,53 @@
         <v>502</v>
       </c>
       <c r="L4" s="0">
         <v>635</v>
       </c>
       <c r="M4" s="0">
         <v>613</v>
       </c>
       <c r="N4" s="0">
         <v>850</v>
       </c>
       <c r="O4" s="0">
         <v>1038</v>
       </c>
       <c r="P4" s="0">
         <v>993</v>
       </c>
       <c r="Q4" s="0">
         <v>957</v>
       </c>
       <c r="R4" s="0">
         <v>701</v>
       </c>
       <c r="S4" s="0">
         <v>520</v>
+      </c>
+      <c r="T4" s="0">
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1000,51 +1021,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B3" s="0">
         <v>171</v>
       </c>
       <c r="C3" s="0">
         <v>215</v>
       </c>
       <c r="D3" s="0">
         <v>315</v>
       </c>
       <c r="E3" s="0">
         <v>257</v>
       </c>
       <c r="F3" s="0">
         <v>285</v>
       </c>
       <c r="G3" s="0">
         <v>244</v>
       </c>
       <c r="H3" s="0">
         <v>231</v>
       </c>
       <c r="I3" s="0">
         <v>203</v>
       </c>
@@ -1056,54 +1077,57 @@
       </c>
       <c r="L3" s="0">
         <v>194</v>
       </c>
       <c r="M3" s="0">
         <v>214</v>
       </c>
       <c r="N3" s="0">
         <v>278</v>
       </c>
       <c r="O3" s="0">
         <v>311</v>
       </c>
       <c r="P3" s="0">
         <v>274</v>
       </c>
       <c r="Q3" s="0">
         <v>222</v>
       </c>
       <c r="R3" s="0">
         <v>165</v>
       </c>
       <c r="S3" s="0">
         <v>144</v>
       </c>
+      <c r="T3" s="0">
+        <v>90</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B4" s="0">
         <v>245</v>
       </c>
       <c r="C4" s="0">
         <v>299</v>
       </c>
       <c r="D4" s="0">
         <v>404</v>
       </c>
       <c r="E4" s="0">
         <v>341</v>
       </c>
       <c r="F4" s="0">
         <v>377</v>
       </c>
       <c r="G4" s="0">
         <v>412</v>
       </c>
       <c r="H4" s="0">
         <v>339</v>
       </c>
       <c r="I4" s="0">
         <v>283</v>
       </c>
@@ -1114,50 +1138,53 @@
         <v>255</v>
       </c>
       <c r="L4" s="0">
         <v>299</v>
       </c>
       <c r="M4" s="0">
         <v>298</v>
       </c>
       <c r="N4" s="0">
         <v>426</v>
       </c>
       <c r="O4" s="0">
         <v>530</v>
       </c>
       <c r="P4" s="0">
         <v>514</v>
       </c>
       <c r="Q4" s="0">
         <v>497</v>
       </c>
       <c r="R4" s="0">
         <v>366</v>
       </c>
       <c r="S4" s="0">
         <v>279</v>
+      </c>
+      <c r="T4" s="0">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1255,51 +1282,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B3" s="0">
         <v>1385</v>
       </c>
       <c r="C3" s="0">
         <v>1938</v>
       </c>
       <c r="D3" s="0">
         <v>2499</v>
       </c>
       <c r="E3" s="0">
         <v>2288</v>
       </c>
       <c r="F3" s="0">
         <v>2275</v>
       </c>
       <c r="G3" s="0">
         <v>1873</v>
       </c>
       <c r="H3" s="0">
         <v>1800</v>
       </c>
       <c r="I3" s="0">
         <v>1425</v>
       </c>
@@ -1317,51 +1344,51 @@
       </c>
       <c r="N3" s="0">
         <v>1976</v>
       </c>
       <c r="O3" s="0">
         <v>2370</v>
       </c>
       <c r="P3" s="0">
         <v>2292</v>
       </c>
       <c r="Q3" s="0">
         <v>2183</v>
       </c>
       <c r="R3" s="0">
         <v>1830</v>
       </c>
       <c r="S3" s="0">
         <v>1495</v>
       </c>
       <c r="T3" s="0">
         <v>1036</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B4" s="0">
         <v>198</v>
       </c>
       <c r="C4" s="0">
         <v>262</v>
       </c>
       <c r="D4" s="0">
         <v>314</v>
       </c>
       <c r="E4" s="0">
         <v>238</v>
       </c>
       <c r="F4" s="0">
         <v>278</v>
       </c>
       <c r="G4" s="0">
         <v>230</v>
       </c>
       <c r="H4" s="0">
         <v>261</v>
       </c>
       <c r="I4" s="0">
         <v>234</v>
       </c>
@@ -1379,51 +1406,51 @@
       </c>
       <c r="N4" s="0">
         <v>402</v>
       </c>
       <c r="O4" s="0">
         <v>398</v>
       </c>
       <c r="P4" s="0">
         <v>311</v>
       </c>
       <c r="Q4" s="0">
         <v>271</v>
       </c>
       <c r="R4" s="0">
         <v>210</v>
       </c>
       <c r="S4" s="0">
         <v>158</v>
       </c>
       <c r="T4" s="0">
         <v>107</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B5" s="0">
         <v>21</v>
       </c>
       <c r="C5" s="0">
         <v>40</v>
       </c>
       <c r="D5" s="0">
         <v>43</v>
       </c>
       <c r="E5" s="0">
         <v>27</v>
       </c>
       <c r="F5" s="0">
         <v>44</v>
       </c>
       <c r="G5" s="0">
         <v>35</v>
       </c>
       <c r="H5" s="0">
         <v>43</v>
       </c>
       <c r="I5" s="0">
         <v>46</v>
       </c>
@@ -1578,51 +1605,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B3" s="0">
         <v>76</v>
       </c>
       <c r="C3" s="0">
         <v>81</v>
       </c>
       <c r="D3" s="0">
         <v>89</v>
       </c>
       <c r="E3" s="0">
         <v>91</v>
       </c>
       <c r="F3" s="0">
         <v>84</v>
       </c>
       <c r="G3" s="0">
         <v>85</v>
       </c>
       <c r="H3" s="0">
         <v>73</v>
       </c>
       <c r="I3" s="0">
         <v>72</v>
       </c>
@@ -1634,54 +1661,57 @@
       </c>
       <c r="L3" s="0">
         <v>75</v>
       </c>
       <c r="M3" s="0">
         <v>79</v>
       </c>
       <c r="N3" s="0">
         <v>91</v>
       </c>
       <c r="O3" s="0">
         <v>84</v>
       </c>
       <c r="P3" s="0">
         <v>89</v>
       </c>
       <c r="Q3" s="0">
         <v>85</v>
       </c>
       <c r="R3" s="0">
         <v>91</v>
       </c>
       <c r="S3" s="0">
         <v>90</v>
       </c>
+      <c r="T3" s="0">
+        <v>89</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B4" s="0">
         <v>18</v>
       </c>
       <c r="C4" s="0">
         <v>17</v>
       </c>
       <c r="D4" s="0">
         <v>15</v>
       </c>
       <c r="E4" s="0">
         <v>14</v>
       </c>
       <c r="F4" s="0">
         <v>16</v>
       </c>
       <c r="G4" s="0">
         <v>12</v>
       </c>
       <c r="H4" s="0">
         <v>9</v>
       </c>
       <c r="I4" s="0">
         <v>9</v>
       </c>
@@ -1693,54 +1723,57 @@
       </c>
       <c r="L4" s="0">
         <v>20</v>
       </c>
       <c r="M4" s="0">
         <v>17</v>
       </c>
       <c r="N4" s="0">
         <v>12</v>
       </c>
       <c r="O4" s="0">
         <v>13</v>
       </c>
       <c r="P4" s="0">
         <v>9</v>
       </c>
       <c r="Q4" s="0">
         <v>9</v>
       </c>
       <c r="R4" s="0">
         <v>5</v>
       </c>
       <c r="S4" s="0">
         <v>4</v>
       </c>
+      <c r="T4" s="0">
+        <v>4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>2</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>1</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>3</v>
       </c>
       <c r="H5" s="0">
         <v>2</v>
       </c>
       <c r="I5" s="0">
         <v>3</v>
       </c>
@@ -1751,50 +1784,53 @@
         <v>3</v>
       </c>
       <c r="L5" s="0">
         <v>5</v>
       </c>
       <c r="M5" s="0">
         <v>11</v>
       </c>
       <c r="N5" s="0">
         <v>4</v>
       </c>
       <c r="O5" s="0">
         <v>3</v>
       </c>
       <c r="P5" s="0">
         <v>0</v>
       </c>
       <c r="Q5" s="0">
         <v>4</v>
       </c>
       <c r="R5" s="0">
         <v>2</v>
       </c>
       <c r="S5" s="0">
         <v>4</v>
+      </c>
+      <c r="T5" s="0">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1892,51 +1928,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B3" s="0">
         <v>61</v>
       </c>
       <c r="C3" s="0">
         <v>66</v>
       </c>
       <c r="D3" s="0">
         <v>74</v>
       </c>
       <c r="E3" s="0">
         <v>73</v>
       </c>
       <c r="F3" s="0">
         <v>68</v>
       </c>
       <c r="G3" s="0">
         <v>65</v>
       </c>
       <c r="H3" s="0">
         <v>55</v>
       </c>
       <c r="I3" s="0">
         <v>56</v>
       </c>
@@ -1948,54 +1984,57 @@
       </c>
       <c r="L3" s="0">
         <v>67</v>
       </c>
       <c r="M3" s="0">
         <v>70</v>
       </c>
       <c r="N3" s="0">
         <v>84</v>
       </c>
       <c r="O3" s="0">
         <v>75</v>
       </c>
       <c r="P3" s="0">
         <v>80</v>
       </c>
       <c r="Q3" s="0">
         <v>75</v>
       </c>
       <c r="R3" s="0">
         <v>84</v>
       </c>
       <c r="S3" s="0">
         <v>80</v>
       </c>
+      <c r="T3" s="0">
+        <v>79</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B4" s="0">
         <v>17</v>
       </c>
       <c r="C4" s="0">
         <v>15</v>
       </c>
       <c r="D4" s="0">
         <v>12</v>
       </c>
       <c r="E4" s="0">
         <v>14</v>
       </c>
       <c r="F4" s="0">
         <v>12</v>
       </c>
       <c r="G4" s="0">
         <v>13</v>
       </c>
       <c r="H4" s="0">
         <v>8</v>
       </c>
       <c r="I4" s="0">
         <v>7</v>
       </c>
@@ -2007,54 +2046,57 @@
       </c>
       <c r="L4" s="0">
         <v>20</v>
       </c>
       <c r="M4" s="0">
         <v>20</v>
       </c>
       <c r="N4" s="0">
         <v>8</v>
       </c>
       <c r="O4" s="0">
         <v>12</v>
       </c>
       <c r="P4" s="0">
         <v>8</v>
       </c>
       <c r="Q4" s="0">
         <v>8</v>
       </c>
       <c r="R4" s="0">
         <v>2</v>
       </c>
       <c r="S4" s="0">
         <v>5</v>
       </c>
+      <c r="T4" s="0">
+        <v>3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>2</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>1</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>2</v>
       </c>
       <c r="H5" s="0">
         <v>2</v>
       </c>
       <c r="I5" s="0">
         <v>2</v>
       </c>
@@ -2065,50 +2107,53 @@
         <v>4</v>
       </c>
       <c r="L5" s="0">
         <v>5</v>
       </c>
       <c r="M5" s="0">
         <v>7</v>
       </c>
       <c r="N5" s="0">
         <v>4</v>
       </c>
       <c r="O5" s="0">
         <v>3</v>
       </c>
       <c r="P5" s="0">
         <v>0</v>
       </c>
       <c r="Q5" s="0">
         <v>5</v>
       </c>
       <c r="R5" s="0">
         <v>2</v>
       </c>
       <c r="S5" s="0">
         <v>3</v>
+      </c>
+      <c r="T5" s="0">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2206,51 +2251,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B3" s="0">
         <v>763</v>
       </c>
       <c r="C3" s="0">
         <v>1131</v>
       </c>
       <c r="D3" s="0">
         <v>1458</v>
       </c>
       <c r="E3" s="0">
         <v>1345</v>
       </c>
       <c r="F3" s="0">
         <v>1294</v>
       </c>
       <c r="G3" s="0">
         <v>1107</v>
       </c>
       <c r="H3" s="0">
         <v>1046</v>
       </c>
       <c r="I3" s="0">
         <v>812</v>
       </c>
@@ -2262,54 +2307,57 @@
       </c>
       <c r="L3" s="0">
         <v>848</v>
       </c>
       <c r="M3" s="0">
         <v>830</v>
       </c>
       <c r="N3" s="0">
         <v>1126</v>
       </c>
       <c r="O3" s="0">
         <v>1359</v>
       </c>
       <c r="P3" s="0">
         <v>1329</v>
       </c>
       <c r="Q3" s="0">
         <v>1224</v>
       </c>
       <c r="R3" s="0">
         <v>929</v>
       </c>
       <c r="S3" s="0">
         <v>708</v>
       </c>
+      <c r="T3" s="0">
+        <v>399</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B4" s="0">
         <v>87</v>
       </c>
       <c r="C4" s="0">
         <v>128</v>
       </c>
       <c r="D4" s="0">
         <v>184</v>
       </c>
       <c r="E4" s="0">
         <v>135</v>
       </c>
       <c r="F4" s="0">
         <v>131</v>
       </c>
       <c r="G4" s="0">
         <v>113</v>
       </c>
       <c r="H4" s="0">
         <v>142</v>
       </c>
       <c r="I4" s="0">
         <v>134</v>
       </c>
@@ -2321,54 +2369,57 @@
       </c>
       <c r="L4" s="0">
         <v>174</v>
       </c>
       <c r="M4" s="0">
         <v>184</v>
       </c>
       <c r="N4" s="0">
         <v>256</v>
       </c>
       <c r="O4" s="0">
         <v>228</v>
       </c>
       <c r="P4" s="0">
         <v>171</v>
       </c>
       <c r="Q4" s="0">
         <v>153</v>
       </c>
       <c r="R4" s="0">
         <v>91</v>
       </c>
       <c r="S4" s="0">
         <v>75</v>
       </c>
+      <c r="T4" s="0">
+        <v>34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B5" s="0">
         <v>9</v>
       </c>
       <c r="C5" s="0">
         <v>14</v>
       </c>
       <c r="D5" s="0">
         <v>23</v>
       </c>
       <c r="E5" s="0">
         <v>20</v>
       </c>
       <c r="F5" s="0">
         <v>19</v>
       </c>
       <c r="G5" s="0">
         <v>20</v>
       </c>
       <c r="H5" s="0">
         <v>28</v>
       </c>
       <c r="I5" s="0">
         <v>24</v>
       </c>
@@ -2379,50 +2430,53 @@
         <v>22</v>
       </c>
       <c r="L5" s="0">
         <v>36</v>
       </c>
       <c r="M5" s="0">
         <v>34</v>
       </c>
       <c r="N5" s="0">
         <v>53</v>
       </c>
       <c r="O5" s="0">
         <v>72</v>
       </c>
       <c r="P5" s="0">
         <v>38</v>
       </c>
       <c r="Q5" s="0">
         <v>39</v>
       </c>
       <c r="R5" s="0">
         <v>28</v>
       </c>
       <c r="S5" s="0">
         <v>31</v>
+      </c>
+      <c r="T5" s="0">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2520,51 +2574,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B3" s="0">
         <v>371</v>
       </c>
       <c r="C3" s="0">
         <v>445</v>
       </c>
       <c r="D3" s="0">
         <v>616</v>
       </c>
       <c r="E3" s="0">
         <v>510</v>
       </c>
       <c r="F3" s="0">
         <v>578</v>
       </c>
       <c r="G3" s="0">
         <v>573</v>
       </c>
       <c r="H3" s="0">
         <v>474</v>
       </c>
       <c r="I3" s="0">
         <v>398</v>
       </c>
@@ -2576,54 +2630,57 @@
       </c>
       <c r="L3" s="0">
         <v>380</v>
       </c>
       <c r="M3" s="0">
         <v>402</v>
       </c>
       <c r="N3" s="0">
         <v>537</v>
       </c>
       <c r="O3" s="0">
         <v>665</v>
       </c>
       <c r="P3" s="0">
         <v>665</v>
       </c>
       <c r="Q3" s="0">
         <v>606</v>
       </c>
       <c r="R3" s="0">
         <v>458</v>
       </c>
       <c r="S3" s="0">
         <v>357</v>
       </c>
+      <c r="T3" s="0">
+        <v>208</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B4" s="0">
         <v>41</v>
       </c>
       <c r="C4" s="0">
         <v>62</v>
       </c>
       <c r="D4" s="0">
         <v>89</v>
       </c>
       <c r="E4" s="0">
         <v>75</v>
       </c>
       <c r="F4" s="0">
         <v>73</v>
       </c>
       <c r="G4" s="0">
         <v>69</v>
       </c>
       <c r="H4" s="0">
         <v>76</v>
       </c>
       <c r="I4" s="0">
         <v>71</v>
       </c>
@@ -2635,54 +2692,57 @@
       </c>
       <c r="L4" s="0">
         <v>89</v>
       </c>
       <c r="M4" s="0">
         <v>90</v>
       </c>
       <c r="N4" s="0">
         <v>130</v>
       </c>
       <c r="O4" s="0">
         <v>128</v>
       </c>
       <c r="P4" s="0">
         <v>95</v>
       </c>
       <c r="Q4" s="0">
         <v>91</v>
       </c>
       <c r="R4" s="0">
         <v>56</v>
       </c>
       <c r="S4" s="0">
         <v>46</v>
       </c>
+      <c r="T4" s="0">
+        <v>19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B5" s="0">
         <v>4</v>
       </c>
       <c r="C5" s="0">
         <v>7</v>
       </c>
       <c r="D5" s="0">
         <v>14</v>
       </c>
       <c r="E5" s="0">
         <v>13</v>
       </c>
       <c r="F5" s="0">
         <v>11</v>
       </c>
       <c r="G5" s="0">
         <v>14</v>
       </c>
       <c r="H5" s="0">
         <v>20</v>
       </c>
       <c r="I5" s="0">
         <v>17</v>
       </c>
@@ -2693,50 +2753,53 @@
         <v>15</v>
       </c>
       <c r="L5" s="0">
         <v>24</v>
       </c>
       <c r="M5" s="0">
         <v>20</v>
       </c>
       <c r="N5" s="0">
         <v>37</v>
       </c>
       <c r="O5" s="0">
         <v>48</v>
       </c>
       <c r="P5" s="0">
         <v>28</v>
       </c>
       <c r="Q5" s="0">
         <v>22</v>
       </c>
       <c r="R5" s="0">
         <v>17</v>
       </c>
       <c r="S5" s="0">
         <v>20</v>
+      </c>
+      <c r="T5" s="0">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2890,50 +2953,53 @@
       </c>
       <c r="L3" s="0">
         <v>100</v>
       </c>
       <c r="M3" s="0">
         <v>107</v>
       </c>
       <c r="N3" s="0">
         <v>107</v>
       </c>
       <c r="O3" s="0">
         <v>100</v>
       </c>
       <c r="P3" s="0">
         <v>98</v>
       </c>
       <c r="Q3" s="0">
         <v>98</v>
       </c>
       <c r="R3" s="0">
         <v>98</v>
       </c>
       <c r="S3" s="0">
         <v>98</v>
       </c>
+      <c r="T3" s="0">
+        <v>100</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="0">
         <v>859</v>
       </c>
       <c r="C4" s="0">
         <v>1273</v>
       </c>
       <c r="D4" s="0">
         <v>1665</v>
       </c>
       <c r="E4" s="0">
         <v>1500</v>
       </c>
       <c r="F4" s="0">
         <v>1444</v>
       </c>
       <c r="G4" s="0">
         <v>1240</v>
       </c>
       <c r="H4" s="0">
         <v>1216</v>
@@ -2948,50 +3014,53 @@
         <v>847</v>
       </c>
       <c r="L4" s="0">
         <v>1058</v>
       </c>
       <c r="M4" s="0">
         <v>1048</v>
       </c>
       <c r="N4" s="0">
         <v>1435</v>
       </c>
       <c r="O4" s="0">
         <v>1659</v>
       </c>
       <c r="P4" s="0">
         <v>1538</v>
       </c>
       <c r="Q4" s="0">
         <v>1416</v>
       </c>
       <c r="R4" s="0">
         <v>1048</v>
       </c>
       <c r="S4" s="0">
         <v>814</v>
+      </c>
+      <c r="T4" s="0">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3145,50 +3214,53 @@
       </c>
       <c r="L3" s="0">
         <v>92</v>
       </c>
       <c r="M3" s="0">
         <v>97</v>
       </c>
       <c r="N3" s="0">
         <v>96</v>
       </c>
       <c r="O3" s="0">
         <v>90</v>
       </c>
       <c r="P3" s="0">
         <v>88</v>
       </c>
       <c r="Q3" s="0">
         <v>88</v>
       </c>
       <c r="R3" s="0">
         <v>88</v>
       </c>
       <c r="S3" s="0">
         <v>88</v>
       </c>
+      <c r="T3" s="0">
+        <v>88</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="0">
         <v>416</v>
       </c>
       <c r="C4" s="0">
         <v>514</v>
       </c>
       <c r="D4" s="0">
         <v>719</v>
       </c>
       <c r="E4" s="0">
         <v>598</v>
       </c>
       <c r="F4" s="0">
         <v>662</v>
       </c>
       <c r="G4" s="0">
         <v>656</v>
       </c>
       <c r="H4" s="0">
         <v>570</v>
@@ -3203,50 +3275,53 @@
         <v>407</v>
       </c>
       <c r="L4" s="0">
         <v>493</v>
       </c>
       <c r="M4" s="0">
         <v>512</v>
       </c>
       <c r="N4" s="0">
         <v>704</v>
       </c>
       <c r="O4" s="0">
         <v>841</v>
       </c>
       <c r="P4" s="0">
         <v>788</v>
       </c>
       <c r="Q4" s="0">
         <v>719</v>
       </c>
       <c r="R4" s="0">
         <v>531</v>
       </c>
       <c r="S4" s="0">
         <v>423</v>
+      </c>
+      <c r="T4" s="0">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -3391,491 +3466,509 @@
       </c>
       <c r="L3" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>61</v>
       </c>
       <c r="N3" s="0" t="s">
         <v>62</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>63</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>56</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>64</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>65</v>
       </c>
       <c r="S3" s="0" t="s">
         <v>66</v>
       </c>
+      <c r="T3" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>60</v>
       </c>
       <c r="M4" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="N4" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="N4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S4" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
+      </c>
+      <c r="T4" s="0" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="T6" s="0" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N7" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="O7" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="O7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="R7" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
+      </c>
+      <c r="T7" s="0" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J8" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="Q8" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="S8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
+      </c>
+      <c r="T8" s="0" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
+      </c>
+      <c r="T12" s="0" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="S1" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="T1" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
@@ -3904,466 +3997,484 @@
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>56</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>59</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>62</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>61</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>60</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>62</v>
       </c>
       <c r="S3" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
+      </c>
+      <c r="T3" s="0" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>60</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="S4" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
+      </c>
+      <c r="T4" s="0" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="T6" s="0" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M7" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="O7" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="P7" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q7" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="N7" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R7" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
+      </c>
+      <c r="T7" s="0" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J8" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="Q8" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="S8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
+      </c>
+      <c r="T8" s="0" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="T12" s="0" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -4461,51 +4572,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B3" s="0">
         <v>1604</v>
       </c>
       <c r="C3" s="0">
         <v>2240</v>
       </c>
       <c r="D3" s="0">
         <v>2856</v>
       </c>
       <c r="E3" s="0">
         <v>2553</v>
       </c>
       <c r="F3" s="0">
         <v>2597</v>
       </c>
       <c r="G3" s="0">
         <v>2138</v>
       </c>
       <c r="H3" s="0">
         <v>2104</v>
       </c>
       <c r="I3" s="0">
         <v>1705</v>
       </c>
@@ -4523,51 +4634,51 @@
       </c>
       <c r="N3" s="0">
         <v>2470</v>
       </c>
       <c r="O3" s="0">
         <v>2879</v>
       </c>
       <c r="P3" s="0">
         <v>2669</v>
       </c>
       <c r="Q3" s="0">
         <v>2523</v>
       </c>
       <c r="R3" s="0">
         <v>2089</v>
       </c>
       <c r="S3" s="0">
         <v>1706</v>
       </c>
       <c r="T3" s="0">
         <v>1197</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B4" s="0">
         <v>398</v>
       </c>
       <c r="C4" s="0">
         <v>540</v>
       </c>
       <c r="D4" s="0">
         <v>639</v>
       </c>
       <c r="E4" s="0">
         <v>543</v>
       </c>
       <c r="F4" s="0">
         <v>596</v>
       </c>
       <c r="G4" s="0">
         <v>535</v>
       </c>
       <c r="H4" s="0">
         <v>508</v>
       </c>
       <c r="I4" s="0">
         <v>429</v>
       </c>
@@ -4722,51 +4833,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B3" s="0">
         <v>692</v>
       </c>
       <c r="C3" s="0">
         <v>1012</v>
       </c>
       <c r="D3" s="0">
         <v>1328</v>
       </c>
       <c r="E3" s="0">
         <v>1122</v>
       </c>
       <c r="F3" s="0">
         <v>1142</v>
       </c>
       <c r="G3" s="0">
         <v>887</v>
       </c>
       <c r="H3" s="0">
         <v>883</v>
       </c>
       <c r="I3" s="0">
         <v>739</v>
       </c>
@@ -4784,51 +4895,51 @@
       </c>
       <c r="N3" s="0">
         <v>1021</v>
       </c>
       <c r="O3" s="0">
         <v>1128</v>
       </c>
       <c r="P3" s="0">
         <v>965</v>
       </c>
       <c r="Q3" s="0">
         <v>867</v>
       </c>
       <c r="R3" s="0">
         <v>721</v>
       </c>
       <c r="S3" s="0">
         <v>609</v>
       </c>
       <c r="T3" s="0">
         <v>419</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B4" s="0">
         <v>912</v>
       </c>
       <c r="C4" s="0">
         <v>1228</v>
       </c>
       <c r="D4" s="0">
         <v>1528</v>
       </c>
       <c r="E4" s="0">
         <v>1431</v>
       </c>
       <c r="F4" s="0">
         <v>1455</v>
       </c>
       <c r="G4" s="0">
         <v>1251</v>
       </c>
       <c r="H4" s="0">
         <v>1221</v>
       </c>
       <c r="I4" s="0">
         <v>966</v>
       </c>
@@ -4983,51 +5094,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B3" s="0">
         <v>39</v>
       </c>
       <c r="C3" s="0">
         <v>48</v>
       </c>
       <c r="D3" s="0">
         <v>50</v>
       </c>
       <c r="E3" s="0">
         <v>46</v>
       </c>
       <c r="F3" s="0">
         <v>48</v>
       </c>
       <c r="G3" s="0">
         <v>41</v>
       </c>
       <c r="H3" s="0">
         <v>36</v>
       </c>
       <c r="I3" s="0">
         <v>38</v>
       </c>
@@ -5039,54 +5150,57 @@
       </c>
       <c r="L3" s="0">
         <v>43</v>
       </c>
       <c r="M3" s="0">
         <v>38</v>
       </c>
       <c r="N3" s="0">
         <v>49</v>
       </c>
       <c r="O3" s="0">
         <v>41</v>
       </c>
       <c r="P3" s="0">
         <v>35</v>
       </c>
       <c r="Q3" s="0">
         <v>35</v>
       </c>
       <c r="R3" s="0">
         <v>35</v>
       </c>
       <c r="S3" s="0">
         <v>34</v>
       </c>
+      <c r="T3" s="0">
+        <v>33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B4" s="0">
         <v>55</v>
       </c>
       <c r="C4" s="0">
         <v>52</v>
       </c>
       <c r="D4" s="0">
         <v>56</v>
       </c>
       <c r="E4" s="0">
         <v>60</v>
       </c>
       <c r="F4" s="0">
         <v>52</v>
       </c>
       <c r="G4" s="0">
         <v>59</v>
       </c>
       <c r="H4" s="0">
         <v>48</v>
       </c>
       <c r="I4" s="0">
         <v>46</v>
       </c>
@@ -5097,50 +5211,53 @@
         <v>53</v>
       </c>
       <c r="L4" s="0">
         <v>57</v>
       </c>
       <c r="M4" s="0">
         <v>69</v>
       </c>
       <c r="N4" s="0">
         <v>58</v>
       </c>
       <c r="O4" s="0">
         <v>59</v>
       </c>
       <c r="P4" s="0">
         <v>63</v>
       </c>
       <c r="Q4" s="0">
         <v>63</v>
       </c>
       <c r="R4" s="0">
         <v>63</v>
       </c>
       <c r="S4" s="0">
         <v>64</v>
+      </c>
+      <c r="T4" s="0">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -5238,51 +5355,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B3" s="0">
         <v>31</v>
       </c>
       <c r="C3" s="0">
         <v>38</v>
       </c>
       <c r="D3" s="0">
         <v>39</v>
       </c>
       <c r="E3" s="0">
         <v>38</v>
       </c>
       <c r="F3" s="0">
         <v>39</v>
       </c>
       <c r="G3" s="0">
         <v>39</v>
       </c>
       <c r="H3" s="0">
         <v>30</v>
       </c>
       <c r="I3" s="0">
         <v>28</v>
       </c>
@@ -5294,54 +5411,57 @@
       </c>
       <c r="L3" s="0">
         <v>37</v>
       </c>
       <c r="M3" s="0">
         <v>36</v>
       </c>
       <c r="N3" s="0">
         <v>43</v>
       </c>
       <c r="O3" s="0">
         <v>40</v>
       </c>
       <c r="P3" s="0">
         <v>28</v>
       </c>
       <c r="Q3" s="0">
         <v>30</v>
       </c>
       <c r="R3" s="0">
         <v>29</v>
       </c>
       <c r="S3" s="0">
         <v>31</v>
       </c>
+      <c r="T3" s="0">
+        <v>25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B4" s="0">
         <v>47</v>
       </c>
       <c r="C4" s="0">
         <v>45</v>
       </c>
       <c r="D4" s="0">
         <v>49</v>
       </c>
       <c r="E4" s="0">
         <v>50</v>
       </c>
       <c r="F4" s="0">
         <v>41</v>
       </c>
       <c r="G4" s="0">
         <v>41</v>
       </c>
       <c r="H4" s="0">
         <v>35</v>
       </c>
       <c r="I4" s="0">
         <v>37</v>
       </c>
@@ -5352,31 +5472,34 @@
         <v>46</v>
       </c>
       <c r="L4" s="0">
         <v>55</v>
       </c>
       <c r="M4" s="0">
         <v>61</v>
       </c>
       <c r="N4" s="0">
         <v>53</v>
       </c>
       <c r="O4" s="0">
         <v>50</v>
       </c>
       <c r="P4" s="0">
         <v>60</v>
       </c>
       <c r="Q4" s="0">
         <v>58</v>
       </c>
       <c r="R4" s="0">
         <v>59</v>
       </c>
       <c r="S4" s="0">
         <v>57</v>
+      </c>
+      <c r="T4" s="0">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>