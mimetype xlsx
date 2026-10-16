--- v0 (2026-04-16)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>V2GLH</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Masterprogram i global hälsa</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Göteborgs universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>450</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>AU1</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>0</t>
+  </si>
+  <si>
+    <t>40</t>
   </si>
   <si>
     <t>AUAVB</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>AUAVG</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>590</t>
   </si>
@@ -652,51 +655,51 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3" s="0">
         <v>22</v>
       </c>
       <c r="C3" s="0">
         <v>6</v>
       </c>
       <c r="D3" s="0">
         <v>0</v>
       </c>
       <c r="E3" s="0">
         <v>9</v>
       </c>
       <c r="F3" s="0">
         <v>0</v>
       </c>
       <c r="G3" s="0">
         <v>17</v>
       </c>
       <c r="H3" s="0">
         <v>10</v>
       </c>
       <c r="I3" s="0">
         <v>14</v>
       </c>
@@ -717,54 +720,57 @@
       </c>
       <c r="O3" s="0">
         <v>16</v>
       </c>
       <c r="P3" s="0">
         <v>58</v>
       </c>
       <c r="Q3" s="0">
         <v>10</v>
       </c>
       <c r="R3" s="0">
         <v>14</v>
       </c>
       <c r="S3" s="0">
         <v>8</v>
       </c>
       <c r="T3" s="0">
         <v>24</v>
       </c>
       <c r="U3" s="0">
         <v>0</v>
       </c>
       <c r="V3" s="0">
         <v>12</v>
       </c>
+      <c r="W3" s="0">
+        <v>13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4" s="0">
         <v>30</v>
       </c>
       <c r="C4" s="0">
         <v>17</v>
       </c>
       <c r="D4" s="0">
         <v>0</v>
       </c>
       <c r="E4" s="0">
         <v>28</v>
       </c>
       <c r="F4" s="0">
         <v>0</v>
       </c>
       <c r="G4" s="0">
         <v>34</v>
       </c>
       <c r="H4" s="0">
         <v>19</v>
       </c>
       <c r="I4" s="0">
         <v>32</v>
       </c>
@@ -784,50 +790,53 @@
         <v>42</v>
       </c>
       <c r="O4" s="0">
         <v>23</v>
       </c>
       <c r="P4" s="0">
         <v>81</v>
       </c>
       <c r="Q4" s="0">
         <v>39</v>
       </c>
       <c r="R4" s="0">
         <v>13</v>
       </c>
       <c r="S4" s="0">
         <v>23</v>
       </c>
       <c r="T4" s="0">
         <v>55</v>
       </c>
       <c r="U4" s="0">
         <v>1</v>
       </c>
       <c r="V4" s="0">
         <v>26</v>
+      </c>
+      <c r="W4" s="0">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -943,128 +952,134 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3" s="0">
         <v>10</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>0</v>
       </c>
       <c r="E3" s="0">
         <v>0</v>
       </c>
       <c r="G3" s="0">
         <v>9</v>
       </c>
       <c r="I3" s="0">
         <v>3</v>
       </c>
       <c r="K3" s="0">
         <v>5</v>
       </c>
       <c r="M3" s="0">
         <v>5</v>
       </c>
       <c r="O3" s="0">
         <v>3</v>
       </c>
       <c r="Q3" s="0">
         <v>4</v>
       </c>
       <c r="S3" s="0">
         <v>1</v>
       </c>
       <c r="U3" s="0">
         <v>0</v>
       </c>
+      <c r="W3" s="0">
+        <v>6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4" s="0">
         <v>12</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>0</v>
       </c>
       <c r="E4" s="0">
         <v>0</v>
       </c>
       <c r="G4" s="0">
         <v>19</v>
       </c>
       <c r="I4" s="0">
         <v>14</v>
       </c>
       <c r="K4" s="0">
         <v>22</v>
       </c>
       <c r="M4" s="0">
         <v>25</v>
       </c>
       <c r="O4" s="0">
         <v>12</v>
       </c>
       <c r="Q4" s="0">
         <v>6</v>
       </c>
       <c r="S4" s="0">
         <v>9</v>
       </c>
       <c r="U4" s="0">
         <v>0</v>
+      </c>
+      <c r="W4" s="0">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1180,51 +1195,51 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3" s="0">
         <v>396</v>
       </c>
       <c r="C3" s="0">
         <v>79</v>
       </c>
       <c r="D3" s="0">
         <v>107</v>
       </c>
       <c r="E3" s="0">
         <v>49</v>
       </c>
       <c r="F3" s="0">
         <v>71</v>
       </c>
       <c r="G3" s="0">
         <v>63</v>
       </c>
       <c r="H3" s="0">
         <v>97</v>
       </c>
       <c r="I3" s="0">
         <v>37</v>
       </c>
@@ -1251,51 +1266,51 @@
       </c>
       <c r="Q3" s="0">
         <v>48</v>
       </c>
       <c r="R3" s="0">
         <v>88</v>
       </c>
       <c r="S3" s="0">
         <v>59</v>
       </c>
       <c r="T3" s="0">
         <v>68</v>
       </c>
       <c r="U3" s="0">
         <v>36</v>
       </c>
       <c r="V3" s="0">
         <v>98</v>
       </c>
       <c r="W3" s="0">
         <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4" s="0">
         <v>66</v>
       </c>
       <c r="C4" s="0">
         <v>81</v>
       </c>
       <c r="D4" s="0">
         <v>576</v>
       </c>
       <c r="E4" s="0">
         <v>127</v>
       </c>
       <c r="F4" s="0">
         <v>512</v>
       </c>
       <c r="G4" s="0">
         <v>142</v>
       </c>
       <c r="H4" s="0">
         <v>547</v>
       </c>
       <c r="I4" s="0">
         <v>112</v>
       </c>
@@ -1322,51 +1337,51 @@
       </c>
       <c r="Q4" s="0">
         <v>133</v>
       </c>
       <c r="R4" s="0">
         <v>489</v>
       </c>
       <c r="S4" s="0">
         <v>143</v>
       </c>
       <c r="T4" s="0">
         <v>507</v>
       </c>
       <c r="U4" s="0">
         <v>65</v>
       </c>
       <c r="V4" s="0">
         <v>509</v>
       </c>
       <c r="W4" s="0">
         <v>148</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5" s="0">
         <v>44</v>
       </c>
       <c r="C5" s="0">
         <v>18</v>
       </c>
       <c r="D5" s="0">
         <v>74</v>
       </c>
       <c r="E5" s="0">
         <v>30</v>
       </c>
       <c r="F5" s="0">
         <v>90</v>
       </c>
       <c r="G5" s="0">
         <v>40</v>
       </c>
       <c r="H5" s="0">
         <v>140</v>
       </c>
       <c r="I5" s="0">
         <v>32</v>
       </c>
@@ -1548,51 +1563,51 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3" s="0">
         <v>7</v>
       </c>
       <c r="C3" s="0">
         <v>4</v>
       </c>
       <c r="D3" s="0">
         <v>19</v>
       </c>
       <c r="E3" s="0">
         <v>11</v>
       </c>
       <c r="F3" s="0">
         <v>18</v>
       </c>
       <c r="G3" s="0">
         <v>6</v>
       </c>
       <c r="H3" s="0">
         <v>21</v>
       </c>
       <c r="I3" s="0">
         <v>3</v>
       </c>
@@ -1613,54 +1628,57 @@
       </c>
       <c r="O3" s="0">
         <v>6</v>
       </c>
       <c r="P3" s="0">
         <v>8</v>
       </c>
       <c r="Q3" s="0">
         <v>3</v>
       </c>
       <c r="R3" s="0">
         <v>19</v>
       </c>
       <c r="S3" s="0">
         <v>9</v>
       </c>
       <c r="T3" s="0">
         <v>16</v>
       </c>
       <c r="U3" s="0">
         <v>9</v>
       </c>
       <c r="V3" s="0">
         <v>14</v>
       </c>
+      <c r="W3" s="0">
+        <v>14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4" s="0">
         <v>17</v>
       </c>
       <c r="C4" s="0">
         <v>19</v>
       </c>
       <c r="D4" s="0">
         <v>83</v>
       </c>
       <c r="E4" s="0">
         <v>26</v>
       </c>
       <c r="F4" s="0">
         <v>107</v>
       </c>
       <c r="G4" s="0">
         <v>17</v>
       </c>
       <c r="H4" s="0">
         <v>119</v>
       </c>
       <c r="I4" s="0">
         <v>12</v>
       </c>
@@ -1681,54 +1699,57 @@
       </c>
       <c r="O4" s="0">
         <v>14</v>
       </c>
       <c r="P4" s="0">
         <v>56</v>
       </c>
       <c r="Q4" s="0">
         <v>13</v>
       </c>
       <c r="R4" s="0">
         <v>59</v>
       </c>
       <c r="S4" s="0">
         <v>19</v>
       </c>
       <c r="T4" s="0">
         <v>57</v>
       </c>
       <c r="U4" s="0">
         <v>19</v>
       </c>
       <c r="V4" s="0">
         <v>70</v>
       </c>
+      <c r="W4" s="0">
+        <v>37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>5</v>
       </c>
       <c r="D5" s="0">
         <v>11</v>
       </c>
       <c r="E5" s="0">
         <v>3</v>
       </c>
       <c r="F5" s="0">
         <v>13</v>
       </c>
       <c r="G5" s="0">
         <v>7</v>
       </c>
       <c r="H5" s="0">
         <v>29</v>
       </c>
       <c r="I5" s="0">
         <v>0</v>
       </c>
@@ -1748,50 +1769,53 @@
         <v>20</v>
       </c>
       <c r="O5" s="0">
         <v>5</v>
       </c>
       <c r="P5" s="0">
         <v>21</v>
       </c>
       <c r="Q5" s="0">
         <v>6</v>
       </c>
       <c r="R5" s="0">
         <v>22</v>
       </c>
       <c r="S5" s="0">
         <v>12</v>
       </c>
       <c r="T5" s="0">
         <v>25</v>
       </c>
       <c r="U5" s="0">
         <v>7</v>
       </c>
       <c r="V5" s="0">
         <v>21</v>
+      </c>
+      <c r="W5" s="0">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1907,169 +1931,178 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3" s="0">
         <v>7</v>
       </c>
       <c r="C3" s="0">
         <v>2</v>
       </c>
       <c r="D3" s="0">
         <v>16</v>
       </c>
       <c r="E3" s="0">
         <v>8</v>
       </c>
       <c r="G3" s="0">
         <v>2</v>
       </c>
       <c r="I3" s="0">
         <v>3</v>
       </c>
       <c r="K3" s="0">
         <v>5</v>
       </c>
       <c r="M3" s="0">
         <v>3</v>
       </c>
       <c r="O3" s="0">
         <v>2</v>
       </c>
       <c r="Q3" s="0">
         <v>5</v>
       </c>
       <c r="S3" s="0">
         <v>7</v>
       </c>
       <c r="U3" s="0">
         <v>7</v>
       </c>
+      <c r="W3" s="0">
+        <v>5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4" s="0">
         <v>17</v>
       </c>
       <c r="C4" s="0">
         <v>19</v>
       </c>
       <c r="D4" s="0">
         <v>72</v>
       </c>
       <c r="E4" s="0">
         <v>23</v>
       </c>
       <c r="G4" s="0">
         <v>10</v>
       </c>
       <c r="I4" s="0">
         <v>7</v>
       </c>
       <c r="K4" s="0">
         <v>14</v>
       </c>
       <c r="M4" s="0">
         <v>9</v>
       </c>
       <c r="O4" s="0">
         <v>11</v>
       </c>
       <c r="Q4" s="0">
         <v>12</v>
       </c>
       <c r="S4" s="0">
         <v>12</v>
       </c>
       <c r="U4" s="0">
         <v>6</v>
       </c>
+      <c r="W4" s="0">
+        <v>21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>5</v>
       </c>
       <c r="D5" s="0">
         <v>9</v>
       </c>
       <c r="E5" s="0">
         <v>6</v>
       </c>
       <c r="G5" s="0">
         <v>4</v>
       </c>
       <c r="I5" s="0">
         <v>0</v>
       </c>
       <c r="K5" s="0">
         <v>2</v>
       </c>
       <c r="M5" s="0">
         <v>2</v>
       </c>
       <c r="O5" s="0">
         <v>3</v>
       </c>
       <c r="Q5" s="0">
         <v>5</v>
       </c>
       <c r="S5" s="0">
         <v>11</v>
       </c>
       <c r="U5" s="0">
         <v>5</v>
+      </c>
+      <c r="W5" s="0">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2185,51 +2218,51 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3" s="0">
         <v>16</v>
       </c>
       <c r="C3" s="0">
         <v>2</v>
       </c>
       <c r="D3" s="0">
         <v>0</v>
       </c>
       <c r="E3" s="0">
         <v>5</v>
       </c>
       <c r="F3" s="0">
         <v>0</v>
       </c>
       <c r="G3" s="0">
         <v>10</v>
       </c>
       <c r="H3" s="0">
         <v>2</v>
       </c>
       <c r="I3" s="0">
         <v>11</v>
       </c>
@@ -2250,54 +2283,57 @@
       </c>
       <c r="O3" s="0">
         <v>3</v>
       </c>
       <c r="P3" s="0">
         <v>3</v>
       </c>
       <c r="Q3" s="0">
         <v>14</v>
       </c>
       <c r="R3" s="0">
         <v>2</v>
       </c>
       <c r="S3" s="0">
         <v>6</v>
       </c>
       <c r="T3" s="0">
         <v>5</v>
       </c>
       <c r="U3" s="0">
         <v>0</v>
       </c>
       <c r="V3" s="0">
         <v>4</v>
       </c>
+      <c r="W3" s="0">
+        <v>9</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4" s="0">
         <v>33</v>
       </c>
       <c r="C4" s="0">
         <v>19</v>
       </c>
       <c r="D4" s="0">
         <v>0</v>
       </c>
       <c r="E4" s="0">
         <v>25</v>
       </c>
       <c r="F4" s="0">
         <v>0</v>
       </c>
       <c r="G4" s="0">
         <v>30</v>
       </c>
       <c r="H4" s="0">
         <v>18</v>
       </c>
       <c r="I4" s="0">
         <v>25</v>
       </c>
@@ -2318,54 +2354,57 @@
       </c>
       <c r="O4" s="0">
         <v>24</v>
       </c>
       <c r="P4" s="0">
         <v>90</v>
       </c>
       <c r="Q4" s="0">
         <v>23</v>
       </c>
       <c r="R4" s="0">
         <v>19</v>
       </c>
       <c r="S4" s="0">
         <v>21</v>
       </c>
       <c r="T4" s="0">
         <v>46</v>
       </c>
       <c r="U4" s="0">
         <v>1</v>
       </c>
       <c r="V4" s="0">
         <v>24</v>
       </c>
+      <c r="W4" s="0">
+        <v>26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5" s="0">
         <v>3</v>
       </c>
       <c r="C5" s="0">
         <v>2</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>7</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>11</v>
       </c>
       <c r="H5" s="0">
         <v>9</v>
       </c>
       <c r="I5" s="0">
         <v>10</v>
       </c>
@@ -2385,50 +2424,53 @@
         <v>22</v>
       </c>
       <c r="O5" s="0">
         <v>12</v>
       </c>
       <c r="P5" s="0">
         <v>46</v>
       </c>
       <c r="Q5" s="0">
         <v>12</v>
       </c>
       <c r="R5" s="0">
         <v>6</v>
       </c>
       <c r="S5" s="0">
         <v>4</v>
       </c>
       <c r="T5" s="0">
         <v>28</v>
       </c>
       <c r="U5" s="0">
         <v>0</v>
       </c>
       <c r="V5" s="0">
         <v>10</v>
+      </c>
+      <c r="W5" s="0">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2544,169 +2586,178 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3" s="0">
         <v>3</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>0</v>
       </c>
       <c r="E3" s="0">
         <v>0</v>
       </c>
       <c r="G3" s="0">
         <v>5</v>
       </c>
       <c r="I3" s="0">
         <v>2</v>
       </c>
       <c r="K3" s="0">
         <v>3</v>
       </c>
       <c r="M3" s="0">
         <v>3</v>
       </c>
       <c r="O3" s="0">
         <v>1</v>
       </c>
       <c r="Q3" s="0">
         <v>4</v>
       </c>
       <c r="S3" s="0">
         <v>0</v>
       </c>
       <c r="U3" s="0">
         <v>0</v>
       </c>
+      <c r="W3" s="0">
+        <v>1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4" s="0">
         <v>18</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>0</v>
       </c>
       <c r="E4" s="0">
         <v>0</v>
       </c>
       <c r="G4" s="0">
         <v>15</v>
       </c>
       <c r="I4" s="0">
         <v>7</v>
       </c>
       <c r="K4" s="0">
         <v>15</v>
       </c>
       <c r="M4" s="0">
         <v>21</v>
       </c>
       <c r="O4" s="0">
         <v>8</v>
       </c>
       <c r="Q4" s="0">
         <v>3</v>
       </c>
       <c r="S4" s="0">
         <v>9</v>
       </c>
       <c r="U4" s="0">
         <v>0</v>
       </c>
+      <c r="W4" s="0">
+        <v>13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>8</v>
       </c>
       <c r="I5" s="0">
         <v>8</v>
       </c>
       <c r="K5" s="0">
         <v>9</v>
       </c>
       <c r="M5" s="0">
         <v>6</v>
       </c>
       <c r="O5" s="0">
         <v>6</v>
       </c>
       <c r="Q5" s="0">
         <v>3</v>
       </c>
       <c r="S5" s="0">
         <v>1</v>
       </c>
       <c r="U5" s="0">
         <v>0</v>
+      </c>
+      <c r="W5" s="0">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2887,50 +2938,53 @@
       </c>
       <c r="O3" s="0">
         <v>25</v>
       </c>
       <c r="P3" s="0">
         <v>85</v>
       </c>
       <c r="Q3" s="0">
         <v>22</v>
       </c>
       <c r="R3" s="0">
         <v>100</v>
       </c>
       <c r="S3" s="0">
         <v>40</v>
       </c>
       <c r="T3" s="0">
         <v>98</v>
       </c>
       <c r="U3" s="0">
         <v>35</v>
       </c>
       <c r="V3" s="0">
         <v>105</v>
       </c>
+      <c r="W3" s="0">
+        <v>60</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B4" s="0">
         <v>52</v>
       </c>
       <c r="C4" s="0">
         <v>23</v>
       </c>
       <c r="D4" s="0">
         <v>0</v>
       </c>
       <c r="E4" s="0">
         <v>37</v>
       </c>
       <c r="F4" s="0">
         <v>0</v>
       </c>
       <c r="G4" s="0">
         <v>51</v>
       </c>
       <c r="H4" s="0">
         <v>29</v>
@@ -2954,50 +3008,53 @@
         <v>85</v>
       </c>
       <c r="O4" s="0">
         <v>39</v>
       </c>
       <c r="P4" s="0">
         <v>139</v>
       </c>
       <c r="Q4" s="0">
         <v>49</v>
       </c>
       <c r="R4" s="0">
         <v>27</v>
       </c>
       <c r="S4" s="0">
         <v>31</v>
       </c>
       <c r="T4" s="0">
         <v>79</v>
       </c>
       <c r="U4" s="0">
         <v>1</v>
       </c>
       <c r="V4" s="0">
         <v>38</v>
+      </c>
+      <c r="W4" s="0">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3151,90 +3208,96 @@
       </c>
       <c r="G3" s="0">
         <v>16</v>
       </c>
       <c r="I3" s="0">
         <v>10</v>
       </c>
       <c r="K3" s="0">
         <v>21</v>
       </c>
       <c r="M3" s="0">
         <v>14</v>
       </c>
       <c r="O3" s="0">
         <v>16</v>
       </c>
       <c r="Q3" s="0">
         <v>22</v>
       </c>
       <c r="S3" s="0">
         <v>30</v>
       </c>
       <c r="U3" s="0">
         <v>18</v>
       </c>
+      <c r="W3" s="0">
+        <v>33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B4" s="0">
         <v>22</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>0</v>
       </c>
       <c r="E4" s="0">
         <v>0</v>
       </c>
       <c r="G4" s="0">
         <v>28</v>
       </c>
       <c r="I4" s="0">
         <v>17</v>
       </c>
       <c r="K4" s="0">
         <v>27</v>
       </c>
       <c r="M4" s="0">
         <v>30</v>
       </c>
       <c r="O4" s="0">
         <v>15</v>
       </c>
       <c r="Q4" s="0">
         <v>10</v>
       </c>
       <c r="S4" s="0">
         <v>10</v>
       </c>
       <c r="U4" s="0">
         <v>0</v>
+      </c>
+      <c r="W4" s="0">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -3396,213 +3459,216 @@
         <v>67</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>68</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>69</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>70</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>71</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>72</v>
       </c>
       <c r="U4" s="0" t="s">
         <v>73</v>
       </c>
+      <c r="W4" s="0" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N5" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P5" s="0" t="s">
         <v>73</v>
       </c>
       <c r="R5" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T5" s="0" t="s">
         <v>63</v>
       </c>
       <c r="V5" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>66</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T6" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V6" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q7" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P8" s="0" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="S1" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="T1" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="U1" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="V1" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="W1" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H2" s="0" t="s">
@@ -3637,121 +3703,124 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>67</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>68</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>69</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>70</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>72</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>72</v>
       </c>
       <c r="U4" s="0" t="s">
         <v>63</v>
       </c>
+      <c r="W4" s="0" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3867,51 +3936,51 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3" s="0">
         <v>506</v>
       </c>
       <c r="C3" s="0">
         <v>178</v>
       </c>
       <c r="D3" s="0">
         <v>757</v>
       </c>
       <c r="E3" s="0">
         <v>206</v>
       </c>
       <c r="F3" s="0">
         <v>673</v>
       </c>
       <c r="G3" s="0">
         <v>245</v>
       </c>
       <c r="H3" s="0">
         <v>784</v>
       </c>
       <c r="I3" s="0">
         <v>181</v>
       </c>
@@ -3938,51 +4007,51 @@
       </c>
       <c r="Q3" s="0">
         <v>232</v>
       </c>
       <c r="R3" s="0">
         <v>751</v>
       </c>
       <c r="S3" s="0">
         <v>258</v>
       </c>
       <c r="T3" s="0">
         <v>791</v>
       </c>
       <c r="U3" s="0">
         <v>114</v>
       </c>
       <c r="V3" s="0">
         <v>791</v>
       </c>
       <c r="W3" s="0">
         <v>261</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4" s="0">
         <v>108</v>
       </c>
       <c r="C4" s="0">
         <v>39</v>
       </c>
       <c r="D4" s="0">
         <v>164</v>
       </c>
       <c r="E4" s="0">
         <v>54</v>
       </c>
       <c r="F4" s="0">
         <v>137</v>
       </c>
       <c r="G4" s="0">
         <v>74</v>
       </c>
       <c r="H4" s="0">
         <v>184</v>
       </c>
       <c r="I4" s="0">
         <v>65</v>
       </c>
@@ -4164,51 +4233,51 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3" s="0">
         <v>267</v>
       </c>
       <c r="C3" s="0">
         <v>41</v>
       </c>
       <c r="D3" s="0">
         <v>357</v>
       </c>
       <c r="E3" s="0">
         <v>50</v>
       </c>
       <c r="F3" s="0">
         <v>319</v>
       </c>
       <c r="G3" s="0">
         <v>73</v>
       </c>
       <c r="H3" s="0">
         <v>359</v>
       </c>
       <c r="I3" s="0">
         <v>48</v>
       </c>
@@ -4235,51 +4304,51 @@
       </c>
       <c r="Q3" s="0">
         <v>59</v>
       </c>
       <c r="R3" s="0">
         <v>310</v>
       </c>
       <c r="S3" s="0">
         <v>75</v>
       </c>
       <c r="T3" s="0">
         <v>321</v>
       </c>
       <c r="U3" s="0">
         <v>18</v>
       </c>
       <c r="V3" s="0">
         <v>313</v>
       </c>
       <c r="W3" s="0">
         <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4" s="0">
         <v>239</v>
       </c>
       <c r="C4" s="0">
         <v>137</v>
       </c>
       <c r="D4" s="0">
         <v>400</v>
       </c>
       <c r="E4" s="0">
         <v>156</v>
       </c>
       <c r="F4" s="0">
         <v>354</v>
       </c>
       <c r="G4" s="0">
         <v>172</v>
       </c>
       <c r="H4" s="0">
         <v>425</v>
       </c>
       <c r="I4" s="0">
         <v>133</v>
       </c>
@@ -4461,51 +4530,51 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3" s="0">
         <v>11</v>
       </c>
       <c r="C3" s="0">
         <v>7</v>
       </c>
       <c r="D3" s="0">
         <v>39</v>
       </c>
       <c r="E3" s="0">
         <v>4</v>
       </c>
       <c r="F3" s="0">
         <v>54</v>
       </c>
       <c r="G3" s="0">
         <v>3</v>
       </c>
       <c r="H3" s="0">
         <v>68</v>
       </c>
       <c r="I3" s="0">
         <v>4</v>
       </c>
@@ -4526,54 +4595,57 @@
       </c>
       <c r="O3" s="0">
         <v>8</v>
       </c>
       <c r="P3" s="0">
         <v>39</v>
       </c>
       <c r="Q3" s="0">
         <v>4</v>
       </c>
       <c r="R3" s="0">
         <v>27</v>
       </c>
       <c r="S3" s="0">
         <v>14</v>
       </c>
       <c r="T3" s="0">
         <v>27</v>
       </c>
       <c r="U3" s="0">
         <v>2</v>
       </c>
       <c r="V3" s="0">
         <v>35</v>
       </c>
+      <c r="W3" s="0">
+        <v>6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
       </c>
       <c r="C4" s="0">
         <v>21</v>
       </c>
       <c r="D4" s="0">
         <v>74</v>
       </c>
       <c r="E4" s="0">
         <v>36</v>
       </c>
       <c r="F4" s="0">
         <v>84</v>
       </c>
       <c r="G4" s="0">
         <v>27</v>
       </c>
       <c r="H4" s="0">
         <v>101</v>
       </c>
       <c r="I4" s="0">
         <v>11</v>
       </c>
@@ -4593,50 +4665,53 @@
         <v>54</v>
       </c>
       <c r="O4" s="0">
         <v>17</v>
       </c>
       <c r="P4" s="0">
         <v>46</v>
       </c>
       <c r="Q4" s="0">
         <v>18</v>
       </c>
       <c r="R4" s="0">
         <v>73</v>
       </c>
       <c r="S4" s="0">
         <v>26</v>
       </c>
       <c r="T4" s="0">
         <v>71</v>
       </c>
       <c r="U4" s="0">
         <v>33</v>
       </c>
       <c r="V4" s="0">
         <v>70</v>
+      </c>
+      <c r="W4" s="0">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -4752,109 +4827,115 @@
       </c>
       <c r="Q2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>52</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3" s="0">
         <v>10</v>
       </c>
       <c r="C3" s="0">
         <v>11</v>
       </c>
       <c r="D3" s="0">
         <v>32</v>
       </c>
       <c r="E3" s="0">
         <v>5</v>
       </c>
       <c r="G3" s="0">
         <v>3</v>
       </c>
       <c r="I3" s="0">
         <v>2</v>
       </c>
       <c r="K3" s="0">
         <v>5</v>
       </c>
       <c r="M3" s="0">
         <v>1</v>
       </c>
       <c r="O3" s="0">
         <v>5</v>
       </c>
       <c r="Q3" s="0">
         <v>2</v>
       </c>
       <c r="S3" s="0">
         <v>10</v>
       </c>
       <c r="U3" s="0">
         <v>2</v>
       </c>
+      <c r="W3" s="0">
+        <v>4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4" s="0">
         <v>15</v>
       </c>
       <c r="C4" s="0">
         <v>15</v>
       </c>
       <c r="D4" s="0">
         <v>65</v>
       </c>
       <c r="E4" s="0">
         <v>32</v>
       </c>
       <c r="G4" s="0">
         <v>13</v>
       </c>
       <c r="I4" s="0">
         <v>8</v>
       </c>
       <c r="K4" s="0">
         <v>16</v>
       </c>
       <c r="M4" s="0">
         <v>13</v>
       </c>
       <c r="O4" s="0">
         <v>11</v>
       </c>
       <c r="Q4" s="0">
         <v>20</v>
       </c>
       <c r="S4" s="0">
         <v>20</v>
       </c>
       <c r="U4" s="0">
         <v>16</v>
+      </c>
+      <c r="W4" s="0">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>