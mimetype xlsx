--- v0 (2025-12-08)
+++ v1 (2026-06-25)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>TST2Y</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Civilingenjörsprogrammet i system i teknik och samhälle</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Uppsala universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -120,92 +120,98 @@
   <si>
     <t>HT18 P1506</t>
   </si>
   <si>
     <t>HT19 P1506</t>
   </si>
   <si>
     <t>HT20 P1506</t>
   </si>
   <si>
     <t>HT21 P1506</t>
   </si>
   <si>
     <t>HT22 P1506</t>
   </si>
   <si>
     <t>HT23 P1506</t>
   </si>
   <si>
     <t>HT24 P1506</t>
   </si>
   <si>
     <t>HT25 P1506</t>
   </si>
   <si>
+    <t>HT26 P1506</t>
+  </si>
+  <si>
     <t>HT2012</t>
   </si>
   <si>
     <t>HT2013</t>
   </si>
   <si>
     <t>HT2014</t>
   </si>
   <si>
     <t>HT2015</t>
   </si>
   <si>
     <t>HT2016</t>
   </si>
   <si>
     <t>HT2017</t>
   </si>
   <si>
     <t>HT2018</t>
   </si>
   <si>
     <t>HT2019</t>
   </si>
   <si>
     <t>HT2020</t>
   </si>
   <si>
     <t>HT2021</t>
   </si>
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>19.50</t>
   </si>
   <si>
     <t>19.70</t>
   </si>
   <si>
     <t>20.04</t>
   </si>
   <si>
     <t>20.34</t>
   </si>
   <si>
     <t>19.80</t>
   </si>
   <si>
     <t>18.91</t>
@@ -343,50 +349,53 @@
     <t>HT17 P1506 (HT2017)</t>
   </si>
   <si>
     <t>HT18 P1506 (HT2018)</t>
   </si>
   <si>
     <t>HT19 P1506 (HT2019)</t>
   </si>
   <si>
     <t>HT20 P1506 (HT2020)</t>
   </si>
   <si>
     <t>HT21 P1506 (HT2021)</t>
   </si>
   <si>
     <t>HT22 P1506 (HT2022)</t>
   </si>
   <si>
     <t>HT23 P1506 (HT2023)</t>
   </si>
   <si>
     <t>HT24 P1506 (HT2024)</t>
   </si>
   <si>
     <t>HT25 P1506 (HT2025)</t>
+  </si>
+  <si>
+    <t>HT26 P1506 (HT2026)</t>
   </si>
   <si>
     <t>19.36</t>
   </si>
   <si>
     <t>20.05</t>
   </si>
   <si>
     <t>18.75</t>
   </si>
   <si>
     <t>18.28</t>
   </si>
   <si>
     <t>18.02</t>
   </si>
   <si>
     <t>19.90</t>
   </si>
   <si>
     <t>20.50</t>
   </si>
   <si>
     <t>21.10</t>
   </si>
@@ -511,51 +520,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -563,148 +572,154 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3" s="0">
         <v>123</v>
       </c>
       <c r="C3" s="0">
         <v>141</v>
       </c>
       <c r="D3" s="0">
         <v>100</v>
       </c>
       <c r="E3" s="0">
         <v>135</v>
       </c>
       <c r="F3" s="0">
         <v>89</v>
       </c>
       <c r="G3" s="0">
         <v>91</v>
       </c>
       <c r="H3" s="0">
         <v>93</v>
       </c>
       <c r="I3" s="0">
         <v>91</v>
       </c>
       <c r="J3" s="0">
         <v>92</v>
       </c>
       <c r="K3" s="0">
         <v>106</v>
       </c>
       <c r="L3" s="0">
         <v>80</v>
       </c>
       <c r="M3" s="0">
         <v>103</v>
       </c>
       <c r="N3" s="0">
         <v>149</v>
       </c>
       <c r="O3" s="0">
         <v>225</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="0">
         <v>45</v>
       </c>
       <c r="C4" s="0">
         <v>63</v>
       </c>
       <c r="D4" s="0">
         <v>62</v>
       </c>
       <c r="E4" s="0">
         <v>67</v>
       </c>
       <c r="F4" s="0">
         <v>67</v>
       </c>
       <c r="G4" s="0">
         <v>41</v>
       </c>
       <c r="H4" s="0">
         <v>29</v>
       </c>
       <c r="I4" s="0">
         <v>42</v>
       </c>
@@ -712,51 +727,51 @@
         <v>63</v>
       </c>
       <c r="K4" s="0">
         <v>58</v>
       </c>
       <c r="L4" s="0">
         <v>54</v>
       </c>
       <c r="M4" s="0">
         <v>88</v>
       </c>
       <c r="N4" s="0">
         <v>112</v>
       </c>
       <c r="O4" s="0">
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -764,148 +779,154 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3" s="0">
         <v>72</v>
       </c>
       <c r="C3" s="0">
         <v>60</v>
       </c>
       <c r="D3" s="0">
         <v>64</v>
       </c>
       <c r="E3" s="0">
         <v>72</v>
       </c>
       <c r="F3" s="0">
         <v>50</v>
       </c>
       <c r="G3" s="0">
         <v>40</v>
       </c>
       <c r="H3" s="0">
         <v>58</v>
       </c>
       <c r="I3" s="0">
         <v>49</v>
       </c>
       <c r="J3" s="0">
         <v>57</v>
       </c>
       <c r="K3" s="0">
         <v>67</v>
       </c>
       <c r="L3" s="0">
         <v>41</v>
       </c>
       <c r="M3" s="0">
         <v>71</v>
       </c>
       <c r="N3" s="0">
         <v>84</v>
       </c>
       <c r="O3" s="0">
         <v>122</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="0">
         <v>27</v>
       </c>
       <c r="C4" s="0">
         <v>28</v>
       </c>
       <c r="D4" s="0">
         <v>36</v>
       </c>
       <c r="E4" s="0">
         <v>34</v>
       </c>
       <c r="F4" s="0">
         <v>31</v>
       </c>
       <c r="G4" s="0">
         <v>16</v>
       </c>
       <c r="H4" s="0">
         <v>20</v>
       </c>
       <c r="I4" s="0">
         <v>21</v>
       </c>
@@ -913,51 +934,51 @@
         <v>44</v>
       </c>
       <c r="K4" s="0">
         <v>31</v>
       </c>
       <c r="L4" s="0">
         <v>29</v>
       </c>
       <c r="M4" s="0">
         <v>53</v>
       </c>
       <c r="N4" s="0">
         <v>69</v>
       </c>
       <c r="O4" s="0">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O5"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -965,247 +986,262 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>589</v>
       </c>
       <c r="C3" s="0">
         <v>699</v>
       </c>
       <c r="D3" s="0">
         <v>606</v>
       </c>
       <c r="E3" s="0">
         <v>653</v>
       </c>
       <c r="F3" s="0">
         <v>575</v>
       </c>
       <c r="G3" s="0">
         <v>570</v>
       </c>
       <c r="H3" s="0">
         <v>596</v>
       </c>
       <c r="I3" s="0">
         <v>527</v>
       </c>
       <c r="J3" s="0">
         <v>552</v>
       </c>
       <c r="K3" s="0">
         <v>576</v>
       </c>
       <c r="L3" s="0">
         <v>522</v>
       </c>
       <c r="M3" s="0">
         <v>620</v>
       </c>
       <c r="N3" s="0">
         <v>741</v>
       </c>
       <c r="O3" s="0">
         <v>862</v>
       </c>
+      <c r="P3" s="0">
+        <v>813</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>28</v>
       </c>
       <c r="C4" s="0">
         <v>32</v>
       </c>
       <c r="D4" s="0">
         <v>32</v>
       </c>
       <c r="E4" s="0">
         <v>41</v>
       </c>
       <c r="F4" s="0">
         <v>20</v>
       </c>
       <c r="G4" s="0">
         <v>42</v>
       </c>
       <c r="H4" s="0">
         <v>39</v>
       </c>
       <c r="I4" s="0">
         <v>37</v>
       </c>
       <c r="J4" s="0">
         <v>32</v>
       </c>
       <c r="K4" s="0">
         <v>28</v>
       </c>
       <c r="L4" s="0">
         <v>33</v>
       </c>
       <c r="M4" s="0">
         <v>27</v>
       </c>
       <c r="N4" s="0">
         <v>27</v>
       </c>
       <c r="O4" s="0">
         <v>30</v>
       </c>
+      <c r="P4" s="0">
+        <v>29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>2</v>
       </c>
       <c r="D5" s="0">
         <v>1</v>
       </c>
       <c r="E5" s="0">
         <v>5</v>
       </c>
       <c r="F5" s="0">
         <v>1</v>
       </c>
       <c r="G5" s="0">
         <v>3</v>
       </c>
       <c r="H5" s="0">
         <v>5</v>
       </c>
       <c r="I5" s="0">
         <v>2</v>
       </c>
       <c r="J5" s="0">
         <v>4</v>
       </c>
       <c r="K5" s="0">
         <v>7</v>
       </c>
       <c r="L5" s="0">
         <v>3</v>
       </c>
       <c r="M5" s="0">
         <v>2</v>
       </c>
       <c r="N5" s="0">
         <v>3</v>
       </c>
       <c r="O5" s="0">
         <v>2</v>
+      </c>
+      <c r="P5" s="0">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O5"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1213,195 +1249,201 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>86</v>
       </c>
       <c r="C3" s="0">
         <v>95</v>
       </c>
       <c r="D3" s="0">
         <v>85</v>
       </c>
       <c r="E3" s="0">
         <v>87</v>
       </c>
       <c r="F3" s="0">
         <v>92</v>
       </c>
       <c r="G3" s="0">
         <v>90</v>
       </c>
       <c r="H3" s="0">
         <v>105</v>
       </c>
       <c r="I3" s="0">
         <v>107</v>
       </c>
       <c r="J3" s="0">
         <v>108</v>
       </c>
       <c r="K3" s="0">
         <v>113</v>
       </c>
       <c r="L3" s="0">
         <v>107</v>
       </c>
       <c r="M3" s="0">
         <v>110</v>
       </c>
       <c r="N3" s="0">
         <v>126</v>
       </c>
       <c r="O3" s="0">
         <v>119</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>4</v>
       </c>
       <c r="C4" s="0">
         <v>5</v>
       </c>
       <c r="D4" s="0">
         <v>5</v>
       </c>
       <c r="E4" s="0">
         <v>3</v>
       </c>
       <c r="F4" s="0">
         <v>1</v>
       </c>
       <c r="G4" s="0">
         <v>3</v>
       </c>
       <c r="H4" s="0">
         <v>2</v>
       </c>
       <c r="I4" s="0">
         <v>6</v>
       </c>
       <c r="J4" s="0">
         <v>6</v>
       </c>
       <c r="K4" s="0">
         <v>0</v>
       </c>
       <c r="L4" s="0">
         <v>7</v>
       </c>
       <c r="M4" s="0">
         <v>4</v>
       </c>
       <c r="N4" s="0">
         <v>3</v>
       </c>
       <c r="O4" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>0</v>
       </c>
       <c r="H5" s="0">
         <v>0</v>
       </c>
       <c r="I5" s="0">
         <v>0</v>
       </c>
@@ -1409,51 +1451,51 @@
         <v>0</v>
       </c>
       <c r="K5" s="0">
         <v>1</v>
       </c>
       <c r="L5" s="0">
         <v>0</v>
       </c>
       <c r="M5" s="0">
         <v>0</v>
       </c>
       <c r="N5" s="0">
         <v>0</v>
       </c>
       <c r="O5" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O5"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1461,195 +1503,201 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>66</v>
       </c>
       <c r="C3" s="0">
         <v>76</v>
       </c>
       <c r="D3" s="0">
         <v>67</v>
       </c>
       <c r="E3" s="0">
         <v>69</v>
       </c>
       <c r="F3" s="0">
         <v>75</v>
       </c>
       <c r="G3" s="0">
         <v>72</v>
       </c>
       <c r="H3" s="0">
         <v>86</v>
       </c>
       <c r="I3" s="0">
         <v>86</v>
       </c>
       <c r="J3" s="0">
         <v>87</v>
       </c>
       <c r="K3" s="0">
         <v>92</v>
       </c>
       <c r="L3" s="0">
         <v>86</v>
       </c>
       <c r="M3" s="0">
         <v>87</v>
       </c>
       <c r="N3" s="0">
         <v>103</v>
       </c>
       <c r="O3" s="0">
         <v>96</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>4</v>
       </c>
       <c r="C4" s="0">
         <v>4</v>
       </c>
       <c r="D4" s="0">
         <v>4</v>
       </c>
       <c r="E4" s="0">
         <v>3</v>
       </c>
       <c r="F4" s="0">
         <v>1</v>
       </c>
       <c r="G4" s="0">
         <v>4</v>
       </c>
       <c r="H4" s="0">
         <v>1</v>
       </c>
       <c r="I4" s="0">
         <v>5</v>
       </c>
       <c r="J4" s="0">
         <v>4</v>
       </c>
       <c r="K4" s="0">
         <v>0</v>
       </c>
       <c r="L4" s="0">
         <v>5</v>
       </c>
       <c r="M4" s="0">
         <v>4</v>
       </c>
       <c r="N4" s="0">
         <v>1</v>
       </c>
       <c r="O4" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>0</v>
       </c>
       <c r="H5" s="0">
         <v>0</v>
       </c>
       <c r="I5" s="0">
         <v>0</v>
       </c>
@@ -1657,51 +1705,51 @@
         <v>0</v>
       </c>
       <c r="K5" s="0">
         <v>1</v>
       </c>
       <c r="L5" s="0">
         <v>0</v>
       </c>
       <c r="M5" s="0">
         <v>0</v>
       </c>
       <c r="N5" s="0">
         <v>0</v>
       </c>
       <c r="O5" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O5"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1709,195 +1757,201 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>163</v>
       </c>
       <c r="C3" s="0">
         <v>199</v>
       </c>
       <c r="D3" s="0">
         <v>156</v>
       </c>
       <c r="E3" s="0">
         <v>189</v>
       </c>
       <c r="F3" s="0">
         <v>154</v>
       </c>
       <c r="G3" s="0">
         <v>124</v>
       </c>
       <c r="H3" s="0">
         <v>113</v>
       </c>
       <c r="I3" s="0">
         <v>124</v>
       </c>
       <c r="J3" s="0">
         <v>145</v>
       </c>
       <c r="K3" s="0">
         <v>152</v>
       </c>
       <c r="L3" s="0">
         <v>126</v>
       </c>
       <c r="M3" s="0">
         <v>183</v>
       </c>
       <c r="N3" s="0">
         <v>257</v>
       </c>
       <c r="O3" s="0">
         <v>366</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>5</v>
       </c>
       <c r="C4" s="0">
         <v>5</v>
       </c>
       <c r="D4" s="0">
         <v>6</v>
       </c>
       <c r="E4" s="0">
         <v>13</v>
       </c>
       <c r="F4" s="0">
         <v>2</v>
       </c>
       <c r="G4" s="0">
         <v>8</v>
       </c>
       <c r="H4" s="0">
         <v>8</v>
       </c>
       <c r="I4" s="0">
         <v>8</v>
       </c>
       <c r="J4" s="0">
         <v>10</v>
       </c>
       <c r="K4" s="0">
         <v>10</v>
       </c>
       <c r="L4" s="0">
         <v>8</v>
       </c>
       <c r="M4" s="0">
         <v>6</v>
       </c>
       <c r="N4" s="0">
         <v>4</v>
       </c>
       <c r="O4" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>0</v>
       </c>
       <c r="H5" s="0">
         <v>1</v>
       </c>
       <c r="I5" s="0">
         <v>1</v>
       </c>
@@ -1905,51 +1959,51 @@
         <v>0</v>
       </c>
       <c r="K5" s="0">
         <v>2</v>
       </c>
       <c r="L5" s="0">
         <v>0</v>
       </c>
       <c r="M5" s="0">
         <v>2</v>
       </c>
       <c r="N5" s="0">
         <v>0</v>
       </c>
       <c r="O5" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O5"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1957,195 +2011,201 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>95</v>
       </c>
       <c r="C3" s="0">
         <v>87</v>
       </c>
       <c r="D3" s="0">
         <v>97</v>
       </c>
       <c r="E3" s="0">
         <v>95</v>
       </c>
       <c r="F3" s="0">
         <v>79</v>
       </c>
       <c r="G3" s="0">
         <v>51</v>
       </c>
       <c r="H3" s="0">
         <v>72</v>
       </c>
       <c r="I3" s="0">
         <v>65</v>
       </c>
       <c r="J3" s="0">
         <v>93</v>
       </c>
       <c r="K3" s="0">
         <v>94</v>
       </c>
       <c r="L3" s="0">
         <v>65</v>
       </c>
       <c r="M3" s="0">
         <v>120</v>
       </c>
       <c r="N3" s="0">
         <v>149</v>
       </c>
       <c r="O3" s="0">
         <v>212</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>4</v>
       </c>
       <c r="C4" s="0">
         <v>1</v>
       </c>
       <c r="D4" s="0">
         <v>3</v>
       </c>
       <c r="E4" s="0">
         <v>11</v>
       </c>
       <c r="F4" s="0">
         <v>2</v>
       </c>
       <c r="G4" s="0">
         <v>5</v>
       </c>
       <c r="H4" s="0">
         <v>6</v>
       </c>
       <c r="I4" s="0">
         <v>4</v>
       </c>
       <c r="J4" s="0">
         <v>8</v>
       </c>
       <c r="K4" s="0">
         <v>4</v>
       </c>
       <c r="L4" s="0">
         <v>5</v>
       </c>
       <c r="M4" s="0">
         <v>4</v>
       </c>
       <c r="N4" s="0">
         <v>4</v>
       </c>
       <c r="O4" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>0</v>
       </c>
       <c r="H5" s="0">
         <v>0</v>
       </c>
       <c r="I5" s="0">
         <v>1</v>
       </c>
@@ -2153,51 +2213,51 @@
         <v>0</v>
       </c>
       <c r="K5" s="0">
         <v>0</v>
       </c>
       <c r="L5" s="0">
         <v>0</v>
       </c>
       <c r="M5" s="0">
         <v>0</v>
       </c>
       <c r="N5" s="0">
         <v>0</v>
       </c>
       <c r="O5" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2205,148 +2265,154 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B3" s="0">
         <v>90</v>
       </c>
       <c r="C3" s="0">
         <v>100</v>
       </c>
       <c r="D3" s="0">
         <v>90</v>
       </c>
       <c r="E3" s="0">
         <v>90</v>
       </c>
       <c r="F3" s="0">
         <v>93</v>
       </c>
       <c r="G3" s="0">
         <v>93</v>
       </c>
       <c r="H3" s="0">
         <v>107</v>
       </c>
       <c r="I3" s="0">
         <v>113</v>
       </c>
       <c r="J3" s="0">
         <v>114</v>
       </c>
       <c r="K3" s="0">
         <v>114</v>
       </c>
       <c r="L3" s="0">
         <v>114</v>
       </c>
       <c r="M3" s="0">
         <v>114</v>
       </c>
       <c r="N3" s="0">
         <v>129</v>
       </c>
       <c r="O3" s="0">
         <v>122</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B4" s="0">
         <v>168</v>
       </c>
       <c r="C4" s="0">
         <v>204</v>
       </c>
       <c r="D4" s="0">
         <v>162</v>
       </c>
       <c r="E4" s="0">
         <v>202</v>
       </c>
       <c r="F4" s="0">
         <v>156</v>
       </c>
       <c r="G4" s="0">
         <v>132</v>
       </c>
       <c r="H4" s="0">
         <v>122</v>
       </c>
       <c r="I4" s="0">
         <v>133</v>
       </c>
@@ -2354,51 +2420,51 @@
         <v>155</v>
       </c>
       <c r="K4" s="0">
         <v>164</v>
       </c>
       <c r="L4" s="0">
         <v>134</v>
       </c>
       <c r="M4" s="0">
         <v>191</v>
       </c>
       <c r="N4" s="0">
         <v>261</v>
       </c>
       <c r="O4" s="0">
         <v>378</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2406,148 +2472,154 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B3" s="0">
         <v>70</v>
       </c>
       <c r="C3" s="0">
         <v>80</v>
       </c>
       <c r="D3" s="0">
         <v>71</v>
       </c>
       <c r="E3" s="0">
         <v>72</v>
       </c>
       <c r="F3" s="0">
         <v>76</v>
       </c>
       <c r="G3" s="0">
         <v>76</v>
       </c>
       <c r="H3" s="0">
         <v>87</v>
       </c>
       <c r="I3" s="0">
         <v>91</v>
       </c>
       <c r="J3" s="0">
         <v>91</v>
       </c>
       <c r="K3" s="0">
         <v>93</v>
       </c>
       <c r="L3" s="0">
         <v>91</v>
       </c>
       <c r="M3" s="0">
         <v>91</v>
       </c>
       <c r="N3" s="0">
         <v>104</v>
       </c>
       <c r="O3" s="0">
         <v>99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B4" s="0">
         <v>99</v>
       </c>
       <c r="C4" s="0">
         <v>88</v>
       </c>
       <c r="D4" s="0">
         <v>100</v>
       </c>
       <c r="E4" s="0">
         <v>106</v>
       </c>
       <c r="F4" s="0">
         <v>81</v>
       </c>
       <c r="G4" s="0">
         <v>56</v>
       </c>
       <c r="H4" s="0">
         <v>78</v>
       </c>
       <c r="I4" s="0">
         <v>70</v>
       </c>
@@ -2555,761 +2627,773 @@
         <v>101</v>
       </c>
       <c r="K4" s="0">
         <v>98</v>
       </c>
       <c r="L4" s="0">
         <v>70</v>
       </c>
       <c r="M4" s="0">
         <v>124</v>
       </c>
       <c r="N4" s="0">
         <v>153</v>
       </c>
       <c r="O4" s="0">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="L5" s="0" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="M7" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="N7" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="I7" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
+      </c>
+      <c r="P1" s="0" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="M7" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="N7" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="I7" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="L9" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -3317,200 +3401,212 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B3" s="0">
         <v>617</v>
       </c>
       <c r="C3" s="0">
         <v>733</v>
       </c>
       <c r="D3" s="0">
         <v>639</v>
       </c>
       <c r="E3" s="0">
         <v>699</v>
       </c>
       <c r="F3" s="0">
         <v>596</v>
       </c>
       <c r="G3" s="0">
         <v>615</v>
       </c>
       <c r="H3" s="0">
         <v>640</v>
       </c>
       <c r="I3" s="0">
         <v>566</v>
       </c>
       <c r="J3" s="0">
         <v>588</v>
       </c>
       <c r="K3" s="0">
         <v>611</v>
       </c>
       <c r="L3" s="0">
         <v>558</v>
       </c>
       <c r="M3" s="0">
         <v>649</v>
       </c>
       <c r="N3" s="0">
         <v>771</v>
       </c>
       <c r="O3" s="0">
         <v>894</v>
       </c>
+      <c r="P3" s="0">
+        <v>849</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B4" s="0">
         <v>125</v>
       </c>
       <c r="C4" s="0">
         <v>143</v>
       </c>
       <c r="D4" s="0">
         <v>133</v>
       </c>
       <c r="E4" s="0">
         <v>142</v>
       </c>
       <c r="F4" s="0">
         <v>117</v>
       </c>
       <c r="G4" s="0">
         <v>110</v>
       </c>
       <c r="H4" s="0">
         <v>133</v>
       </c>
       <c r="I4" s="0">
         <v>131</v>
       </c>
       <c r="J4" s="0">
         <v>114</v>
       </c>
       <c r="K4" s="0">
         <v>127</v>
       </c>
       <c r="L4" s="0">
         <v>111</v>
       </c>
       <c r="M4" s="0">
         <v>146</v>
       </c>
       <c r="N4" s="0">
         <v>188</v>
       </c>
       <c r="O4" s="0">
         <v>195</v>
+      </c>
+      <c r="P4" s="0">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -3518,200 +3614,212 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3" s="0">
         <v>391</v>
       </c>
       <c r="C3" s="0">
         <v>459</v>
       </c>
       <c r="D3" s="0">
         <v>366</v>
       </c>
       <c r="E3" s="0">
         <v>407</v>
       </c>
       <c r="F3" s="0">
         <v>346</v>
       </c>
       <c r="G3" s="0">
         <v>365</v>
       </c>
       <c r="H3" s="0">
         <v>383</v>
       </c>
       <c r="I3" s="0">
         <v>345</v>
       </c>
       <c r="J3" s="0">
         <v>319</v>
       </c>
       <c r="K3" s="0">
         <v>337</v>
       </c>
       <c r="L3" s="0">
         <v>287</v>
       </c>
       <c r="M3" s="0">
         <v>345</v>
       </c>
       <c r="N3" s="0">
         <v>388</v>
       </c>
       <c r="O3" s="0">
         <v>489</v>
       </c>
+      <c r="P3" s="0">
+        <v>466</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="0">
         <v>226</v>
       </c>
       <c r="C4" s="0">
         <v>274</v>
       </c>
       <c r="D4" s="0">
         <v>273</v>
       </c>
       <c r="E4" s="0">
         <v>292</v>
       </c>
       <c r="F4" s="0">
         <v>250</v>
       </c>
       <c r="G4" s="0">
         <v>250</v>
       </c>
       <c r="H4" s="0">
         <v>257</v>
       </c>
       <c r="I4" s="0">
         <v>221</v>
       </c>
       <c r="J4" s="0">
         <v>269</v>
       </c>
       <c r="K4" s="0">
         <v>274</v>
       </c>
       <c r="L4" s="0">
         <v>271</v>
       </c>
       <c r="M4" s="0">
         <v>304</v>
       </c>
       <c r="N4" s="0">
         <v>383</v>
       </c>
       <c r="O4" s="0">
         <v>405</v>
+      </c>
+      <c r="P4" s="0">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -3719,148 +3827,154 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3" s="0">
         <v>49</v>
       </c>
       <c r="C3" s="0">
         <v>51</v>
       </c>
       <c r="D3" s="0">
         <v>40</v>
       </c>
       <c r="E3" s="0">
         <v>35</v>
       </c>
       <c r="F3" s="0">
         <v>42</v>
       </c>
       <c r="G3" s="0">
         <v>39</v>
       </c>
       <c r="H3" s="0">
         <v>52</v>
       </c>
       <c r="I3" s="0">
         <v>56</v>
       </c>
       <c r="J3" s="0">
         <v>47</v>
       </c>
       <c r="K3" s="0">
         <v>50</v>
       </c>
       <c r="L3" s="0">
         <v>45</v>
       </c>
       <c r="M3" s="0">
         <v>54</v>
       </c>
       <c r="N3" s="0">
         <v>57</v>
       </c>
       <c r="O3" s="0">
         <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="0">
         <v>41</v>
       </c>
       <c r="C4" s="0">
         <v>49</v>
       </c>
       <c r="D4" s="0">
         <v>50</v>
       </c>
       <c r="E4" s="0">
         <v>55</v>
       </c>
       <c r="F4" s="0">
         <v>51</v>
       </c>
       <c r="G4" s="0">
         <v>54</v>
       </c>
       <c r="H4" s="0">
         <v>55</v>
       </c>
       <c r="I4" s="0">
         <v>57</v>
       </c>
@@ -3868,51 +3982,51 @@
         <v>67</v>
       </c>
       <c r="K4" s="0">
         <v>64</v>
       </c>
       <c r="L4" s="0">
         <v>69</v>
       </c>
       <c r="M4" s="0">
         <v>60</v>
       </c>
       <c r="N4" s="0">
         <v>72</v>
       </c>
       <c r="O4" s="0">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:O4"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -3920,148 +4034,154 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="P1" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P2" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3" s="0">
         <v>38</v>
       </c>
       <c r="C3" s="0">
         <v>47</v>
       </c>
       <c r="D3" s="0">
         <v>32</v>
       </c>
       <c r="E3" s="0">
         <v>31</v>
       </c>
       <c r="F3" s="0">
         <v>31</v>
       </c>
       <c r="G3" s="0">
         <v>34</v>
       </c>
       <c r="H3" s="0">
         <v>45</v>
       </c>
       <c r="I3" s="0">
         <v>47</v>
       </c>
       <c r="J3" s="0">
         <v>37</v>
       </c>
       <c r="K3" s="0">
         <v>41</v>
       </c>
       <c r="L3" s="0">
         <v>34</v>
       </c>
       <c r="M3" s="0">
         <v>45</v>
       </c>
       <c r="N3" s="0">
         <v>49</v>
       </c>
       <c r="O3" s="0">
         <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="0">
         <v>32</v>
       </c>
       <c r="C4" s="0">
         <v>33</v>
       </c>
       <c r="D4" s="0">
         <v>39</v>
       </c>
       <c r="E4" s="0">
         <v>41</v>
       </c>
       <c r="F4" s="0">
         <v>45</v>
       </c>
       <c r="G4" s="0">
         <v>42</v>
       </c>
       <c r="H4" s="0">
         <v>42</v>
       </c>
       <c r="I4" s="0">
         <v>44</v>
       </c>