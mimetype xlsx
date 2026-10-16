--- v0 (2026-06-17)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="166">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>FAO2Y</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Apotekarprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Uppsala universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -255,50 +255,53 @@
   <si>
     <t>19.50</t>
   </si>
   <si>
     <t>18.70</t>
   </si>
   <si>
     <t>19.20</t>
   </si>
   <si>
     <t>18.93</t>
   </si>
   <si>
     <t>18.96</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>18.18</t>
   </si>
   <si>
+    <t>19.19</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>20.71</t>
   </si>
   <si>
     <t>19.56</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>19.63</t>
   </si>
   <si>
     <t>19.53</t>
   </si>
   <si>
     <t>19.13</t>
   </si>
   <si>
     <t>20.03</t>
   </si>
   <si>
     <t>19.82</t>
@@ -312,87 +315,90 @@
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>20.12</t>
   </si>
   <si>
     <t>20.02</t>
   </si>
   <si>
     <t>19.73</t>
   </si>
   <si>
     <t>19.84</t>
   </si>
   <si>
     <t>18.89</t>
   </si>
   <si>
     <t>19.49</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
+    <t>19.46</t>
+  </si>
+  <si>
     <t>BF</t>
   </si>
   <si>
     <t>4.0</t>
   </si>
   <si>
     <t>3.5</t>
   </si>
   <si>
     <t>3.0</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>DA</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>1.05</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
+    <t>1.20</t>
+  </si>
+  <si>
     <t>HP</t>
-  </si>
-[...4 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>ÖS</t>
   </si>
   <si>
     <t>HT17 P3100 (HT2017)</t>
   </si>
   <si>
     <t>VT18 P8100 (VT2018)</t>
   </si>
   <si>
     <t>HT18 P3100 (HT2018)</t>
   </si>
   <si>
     <t>VT19 P8100 (VT2019)</t>
   </si>
   <si>
     <t>HT19 P3100 (HT2019)</t>
   </si>
   <si>
     <t>VT20 P8100 (VT2020)</t>
   </si>
   <si>
     <t>HT20 P3100 (HT2020)</t>
   </si>
@@ -775,51 +781,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3" s="0">
         <v>124</v>
       </c>
       <c r="C3" s="0">
         <v>72</v>
       </c>
       <c r="D3" s="0">
         <v>98</v>
       </c>
       <c r="E3" s="0">
         <v>51</v>
       </c>
       <c r="F3" s="0">
         <v>99</v>
       </c>
       <c r="G3" s="0">
         <v>56</v>
       </c>
       <c r="H3" s="0">
         <v>171</v>
       </c>
       <c r="I3" s="0">
         <v>129</v>
       </c>
@@ -831,54 +837,57 @@
       </c>
       <c r="L3" s="0">
         <v>143</v>
       </c>
       <c r="M3" s="0">
         <v>102</v>
       </c>
       <c r="N3" s="0">
         <v>117</v>
       </c>
       <c r="O3" s="0">
         <v>81</v>
       </c>
       <c r="P3" s="0">
         <v>104</v>
       </c>
       <c r="Q3" s="0">
         <v>69</v>
       </c>
       <c r="R3" s="0">
         <v>96</v>
       </c>
       <c r="S3" s="0">
         <v>81</v>
       </c>
+      <c r="T3" s="0">
+        <v>117</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4" s="0">
         <v>285</v>
       </c>
       <c r="C4" s="0">
         <v>199</v>
       </c>
       <c r="D4" s="0">
         <v>260</v>
       </c>
       <c r="E4" s="0">
         <v>174</v>
       </c>
       <c r="F4" s="0">
         <v>285</v>
       </c>
       <c r="G4" s="0">
         <v>203</v>
       </c>
       <c r="H4" s="0">
         <v>370</v>
       </c>
       <c r="I4" s="0">
         <v>297</v>
       </c>
@@ -889,50 +898,53 @@
         <v>285</v>
       </c>
       <c r="L4" s="0">
         <v>342</v>
       </c>
       <c r="M4" s="0">
         <v>240</v>
       </c>
       <c r="N4" s="0">
         <v>350</v>
       </c>
       <c r="O4" s="0">
         <v>240</v>
       </c>
       <c r="P4" s="0">
         <v>325</v>
       </c>
       <c r="Q4" s="0">
         <v>261</v>
       </c>
       <c r="R4" s="0">
         <v>349</v>
       </c>
       <c r="S4" s="0">
         <v>312</v>
+      </c>
+      <c r="T4" s="0">
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1030,51 +1042,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3" s="0">
         <v>54</v>
       </c>
       <c r="C3" s="0">
         <v>36</v>
       </c>
       <c r="D3" s="0">
         <v>40</v>
       </c>
       <c r="E3" s="0">
         <v>26</v>
       </c>
       <c r="F3" s="0">
         <v>52</v>
       </c>
       <c r="G3" s="0">
         <v>19</v>
       </c>
       <c r="H3" s="0">
         <v>97</v>
       </c>
       <c r="I3" s="0">
         <v>77</v>
       </c>
@@ -1086,54 +1098,57 @@
       </c>
       <c r="L3" s="0">
         <v>60</v>
       </c>
       <c r="M3" s="0">
         <v>47</v>
       </c>
       <c r="N3" s="0">
         <v>57</v>
       </c>
       <c r="O3" s="0">
         <v>49</v>
       </c>
       <c r="P3" s="0">
         <v>55</v>
       </c>
       <c r="Q3" s="0">
         <v>32</v>
       </c>
       <c r="R3" s="0">
         <v>46</v>
       </c>
       <c r="S3" s="0">
         <v>33</v>
       </c>
+      <c r="T3" s="0">
+        <v>63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4" s="0">
         <v>134</v>
       </c>
       <c r="C4" s="0">
         <v>112</v>
       </c>
       <c r="D4" s="0">
         <v>112</v>
       </c>
       <c r="E4" s="0">
         <v>83</v>
       </c>
       <c r="F4" s="0">
         <v>146</v>
       </c>
       <c r="G4" s="0">
         <v>98</v>
       </c>
       <c r="H4" s="0">
         <v>204</v>
       </c>
       <c r="I4" s="0">
         <v>177</v>
       </c>
@@ -1144,50 +1159,53 @@
         <v>173</v>
       </c>
       <c r="L4" s="0">
         <v>185</v>
       </c>
       <c r="M4" s="0">
         <v>137</v>
       </c>
       <c r="N4" s="0">
         <v>180</v>
       </c>
       <c r="O4" s="0">
         <v>147</v>
       </c>
       <c r="P4" s="0">
         <v>187</v>
       </c>
       <c r="Q4" s="0">
         <v>146</v>
       </c>
       <c r="R4" s="0">
         <v>221</v>
       </c>
       <c r="S4" s="0">
         <v>181</v>
+      </c>
+      <c r="T4" s="0">
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1285,51 +1303,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3" s="0">
         <v>1093</v>
       </c>
       <c r="C3" s="0">
         <v>541</v>
       </c>
       <c r="D3" s="0">
         <v>1025</v>
       </c>
       <c r="E3" s="0">
         <v>475</v>
       </c>
       <c r="F3" s="0">
         <v>945</v>
       </c>
       <c r="G3" s="0">
         <v>478</v>
       </c>
       <c r="H3" s="0">
         <v>1054</v>
       </c>
       <c r="I3" s="0">
         <v>633</v>
       </c>
@@ -1347,51 +1365,51 @@
       </c>
       <c r="N3" s="0">
         <v>1094</v>
       </c>
       <c r="O3" s="0">
         <v>590</v>
       </c>
       <c r="P3" s="0">
         <v>1110</v>
       </c>
       <c r="Q3" s="0">
         <v>639</v>
       </c>
       <c r="R3" s="0">
         <v>1140</v>
       </c>
       <c r="S3" s="0">
         <v>735</v>
       </c>
       <c r="T3" s="0">
         <v>1338</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4" s="0">
         <v>141</v>
       </c>
       <c r="C4" s="0">
         <v>158</v>
       </c>
       <c r="D4" s="0">
         <v>124</v>
       </c>
       <c r="E4" s="0">
         <v>165</v>
       </c>
       <c r="F4" s="0">
         <v>168</v>
       </c>
       <c r="G4" s="0">
         <v>199</v>
       </c>
       <c r="H4" s="0">
         <v>179</v>
       </c>
       <c r="I4" s="0">
         <v>202</v>
       </c>
@@ -1409,51 +1427,51 @@
       </c>
       <c r="N4" s="0">
         <v>152</v>
       </c>
       <c r="O4" s="0">
         <v>166</v>
       </c>
       <c r="P4" s="0">
         <v>170</v>
       </c>
       <c r="Q4" s="0">
         <v>167</v>
       </c>
       <c r="R4" s="0">
         <v>152</v>
       </c>
       <c r="S4" s="0">
         <v>194</v>
       </c>
       <c r="T4" s="0">
         <v>210</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5" s="0">
         <v>39</v>
       </c>
       <c r="C5" s="0">
         <v>50</v>
       </c>
       <c r="D5" s="0">
         <v>43</v>
       </c>
       <c r="E5" s="0">
         <v>46</v>
       </c>
       <c r="F5" s="0">
         <v>43</v>
       </c>
       <c r="G5" s="0">
         <v>58</v>
       </c>
       <c r="H5" s="0">
         <v>54</v>
       </c>
       <c r="I5" s="0">
         <v>78</v>
       </c>
@@ -1608,51 +1626,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3" s="0">
         <v>100</v>
       </c>
       <c r="C3" s="0">
         <v>86</v>
       </c>
       <c r="D3" s="0">
         <v>99</v>
       </c>
       <c r="E3" s="0">
         <v>90</v>
       </c>
       <c r="F3" s="0">
         <v>104</v>
       </c>
       <c r="G3" s="0">
         <v>92</v>
       </c>
       <c r="H3" s="0">
         <v>103</v>
       </c>
       <c r="I3" s="0">
         <v>92</v>
       </c>
@@ -1664,54 +1682,57 @@
       </c>
       <c r="L3" s="0">
         <v>108</v>
       </c>
       <c r="M3" s="0">
         <v>103</v>
       </c>
       <c r="N3" s="0">
         <v>128</v>
       </c>
       <c r="O3" s="0">
         <v>109</v>
       </c>
       <c r="P3" s="0">
         <v>149</v>
       </c>
       <c r="Q3" s="0">
         <v>134</v>
       </c>
       <c r="R3" s="0">
         <v>156</v>
       </c>
       <c r="S3" s="0">
         <v>133</v>
       </c>
+      <c r="T3" s="0">
+        <v>155</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4" s="0">
         <v>7</v>
       </c>
       <c r="C4" s="0">
         <v>18</v>
       </c>
       <c r="D4" s="0">
         <v>9</v>
       </c>
       <c r="E4" s="0">
         <v>25</v>
       </c>
       <c r="F4" s="0">
         <v>14</v>
       </c>
       <c r="G4" s="0">
         <v>23</v>
       </c>
       <c r="H4" s="0">
         <v>12</v>
       </c>
       <c r="I4" s="0">
         <v>22</v>
       </c>
@@ -1723,54 +1744,57 @@
       </c>
       <c r="L4" s="0">
         <v>9</v>
       </c>
       <c r="M4" s="0">
         <v>17</v>
       </c>
       <c r="N4" s="0">
         <v>7</v>
       </c>
       <c r="O4" s="0">
         <v>20</v>
       </c>
       <c r="P4" s="0">
         <v>16</v>
       </c>
       <c r="Q4" s="0">
         <v>18</v>
       </c>
       <c r="R4" s="0">
         <v>10</v>
       </c>
       <c r="S4" s="0">
         <v>17</v>
       </c>
+      <c r="T4" s="0">
+        <v>12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5" s="0">
         <v>3</v>
       </c>
       <c r="C5" s="0">
         <v>6</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>5</v>
       </c>
       <c r="F5" s="0">
         <v>2</v>
       </c>
       <c r="G5" s="0">
         <v>5</v>
       </c>
       <c r="H5" s="0">
         <v>5</v>
       </c>
       <c r="I5" s="0">
         <v>6</v>
       </c>
@@ -1781,50 +1805,53 @@
         <v>8</v>
       </c>
       <c r="L5" s="0">
         <v>3</v>
       </c>
       <c r="M5" s="0">
         <v>10</v>
       </c>
       <c r="N5" s="0">
         <v>5</v>
       </c>
       <c r="O5" s="0">
         <v>11</v>
       </c>
       <c r="P5" s="0">
         <v>5</v>
       </c>
       <c r="Q5" s="0">
         <v>8</v>
       </c>
       <c r="R5" s="0">
         <v>4</v>
       </c>
       <c r="S5" s="0">
         <v>10</v>
+      </c>
+      <c r="T5" s="0">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1922,51 +1949,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3" s="0">
         <v>96</v>
       </c>
       <c r="C3" s="0">
         <v>84</v>
       </c>
       <c r="D3" s="0">
         <v>93</v>
       </c>
       <c r="E3" s="0">
         <v>91</v>
       </c>
       <c r="F3" s="0">
         <v>98</v>
       </c>
       <c r="G3" s="0">
         <v>81</v>
       </c>
       <c r="H3" s="0">
         <v>105</v>
       </c>
       <c r="I3" s="0">
         <v>88</v>
       </c>
@@ -1978,54 +2005,57 @@
       </c>
       <c r="L3" s="0">
         <v>103</v>
       </c>
       <c r="M3" s="0">
         <v>97</v>
       </c>
       <c r="N3" s="0">
         <v>119</v>
       </c>
       <c r="O3" s="0">
         <v>95</v>
       </c>
       <c r="P3" s="0">
         <v>123</v>
       </c>
       <c r="Q3" s="0">
         <v>108</v>
       </c>
       <c r="R3" s="0">
         <v>126</v>
       </c>
       <c r="S3" s="0">
         <v>108</v>
       </c>
+      <c r="T3" s="0">
+        <v>115</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4" s="0">
         <v>5</v>
       </c>
       <c r="C4" s="0">
         <v>16</v>
       </c>
       <c r="D4" s="0">
         <v>10</v>
       </c>
       <c r="E4" s="0">
         <v>20</v>
       </c>
       <c r="F4" s="0">
         <v>15</v>
       </c>
       <c r="G4" s="0">
         <v>29</v>
       </c>
       <c r="H4" s="0">
         <v>6</v>
       </c>
       <c r="I4" s="0">
         <v>20</v>
       </c>
@@ -2037,54 +2067,57 @@
       </c>
       <c r="L4" s="0">
         <v>8</v>
       </c>
       <c r="M4" s="0">
         <v>13</v>
       </c>
       <c r="N4" s="0">
         <v>6</v>
       </c>
       <c r="O4" s="0">
         <v>16</v>
       </c>
       <c r="P4" s="0">
         <v>14</v>
       </c>
       <c r="Q4" s="0">
         <v>11</v>
       </c>
       <c r="R4" s="0">
         <v>9</v>
       </c>
       <c r="S4" s="0">
         <v>14</v>
       </c>
+      <c r="T4" s="0">
+        <v>10</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5" s="0">
         <v>4</v>
       </c>
       <c r="C5" s="0">
         <v>5</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>4</v>
       </c>
       <c r="F5" s="0">
         <v>2</v>
       </c>
       <c r="G5" s="0">
         <v>5</v>
       </c>
       <c r="H5" s="0">
         <v>4</v>
       </c>
       <c r="I5" s="0">
         <v>7</v>
       </c>
@@ -2095,50 +2128,53 @@
         <v>5</v>
       </c>
       <c r="L5" s="0">
         <v>4</v>
       </c>
       <c r="M5" s="0">
         <v>10</v>
       </c>
       <c r="N5" s="0">
         <v>5</v>
       </c>
       <c r="O5" s="0">
         <v>9</v>
       </c>
       <c r="P5" s="0">
         <v>3</v>
       </c>
       <c r="Q5" s="0">
         <v>11</v>
       </c>
       <c r="R5" s="0">
         <v>5</v>
       </c>
       <c r="S5" s="0">
         <v>8</v>
+      </c>
+      <c r="T5" s="0">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2236,51 +2272,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3" s="0">
         <v>358</v>
       </c>
       <c r="C3" s="0">
         <v>213</v>
       </c>
       <c r="D3" s="0">
         <v>299</v>
       </c>
       <c r="E3" s="0">
         <v>158</v>
       </c>
       <c r="F3" s="0">
         <v>310</v>
       </c>
       <c r="G3" s="0">
         <v>173</v>
       </c>
       <c r="H3" s="0">
         <v>444</v>
       </c>
       <c r="I3" s="0">
         <v>315</v>
       </c>
@@ -2292,54 +2328,57 @@
       </c>
       <c r="L3" s="0">
         <v>389</v>
       </c>
       <c r="M3" s="0">
         <v>246</v>
       </c>
       <c r="N3" s="0">
         <v>382</v>
       </c>
       <c r="O3" s="0">
         <v>236</v>
       </c>
       <c r="P3" s="0">
         <v>349</v>
       </c>
       <c r="Q3" s="0">
         <v>245</v>
       </c>
       <c r="R3" s="0">
         <v>375</v>
       </c>
       <c r="S3" s="0">
         <v>304</v>
       </c>
+      <c r="T3" s="0">
+        <v>518</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4" s="0">
         <v>42</v>
       </c>
       <c r="C4" s="0">
         <v>46</v>
       </c>
       <c r="D4" s="0">
         <v>40</v>
       </c>
       <c r="E4" s="0">
         <v>50</v>
       </c>
       <c r="F4" s="0">
         <v>61</v>
       </c>
       <c r="G4" s="0">
         <v>68</v>
       </c>
       <c r="H4" s="0">
         <v>78</v>
       </c>
       <c r="I4" s="0">
         <v>82</v>
       </c>
@@ -2351,54 +2390,57 @@
       </c>
       <c r="L4" s="0">
         <v>77</v>
       </c>
       <c r="M4" s="0">
         <v>75</v>
       </c>
       <c r="N4" s="0">
         <v>63</v>
       </c>
       <c r="O4" s="0">
         <v>52</v>
       </c>
       <c r="P4" s="0">
         <v>62</v>
       </c>
       <c r="Q4" s="0">
         <v>57</v>
       </c>
       <c r="R4" s="0">
         <v>49</v>
       </c>
       <c r="S4" s="0">
         <v>64</v>
       </c>
+      <c r="T4" s="0">
+        <v>78</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5" s="0">
         <v>9</v>
       </c>
       <c r="C5" s="0">
         <v>12</v>
       </c>
       <c r="D5" s="0">
         <v>19</v>
       </c>
       <c r="E5" s="0">
         <v>17</v>
       </c>
       <c r="F5" s="0">
         <v>13</v>
       </c>
       <c r="G5" s="0">
         <v>18</v>
       </c>
       <c r="H5" s="0">
         <v>19</v>
       </c>
       <c r="I5" s="0">
         <v>29</v>
       </c>
@@ -2409,50 +2451,53 @@
         <v>32</v>
       </c>
       <c r="L5" s="0">
         <v>19</v>
       </c>
       <c r="M5" s="0">
         <v>21</v>
       </c>
       <c r="N5" s="0">
         <v>22</v>
       </c>
       <c r="O5" s="0">
         <v>33</v>
       </c>
       <c r="P5" s="0">
         <v>18</v>
       </c>
       <c r="Q5" s="0">
         <v>28</v>
       </c>
       <c r="R5" s="0">
         <v>21</v>
       </c>
       <c r="S5" s="0">
         <v>25</v>
+      </c>
+      <c r="T5" s="0">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2550,51 +2595,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3" s="0">
         <v>159</v>
       </c>
       <c r="C3" s="0">
         <v>109</v>
       </c>
       <c r="D3" s="0">
         <v>120</v>
       </c>
       <c r="E3" s="0">
         <v>74</v>
       </c>
       <c r="F3" s="0">
         <v>156</v>
       </c>
       <c r="G3" s="0">
         <v>75</v>
       </c>
       <c r="H3" s="0">
         <v>233</v>
       </c>
       <c r="I3" s="0">
         <v>180</v>
       </c>
@@ -2606,54 +2651,57 @@
       </c>
       <c r="L3" s="0">
         <v>184</v>
       </c>
       <c r="M3" s="0">
         <v>125</v>
       </c>
       <c r="N3" s="0">
         <v>186</v>
       </c>
       <c r="O3" s="0">
         <v>134</v>
       </c>
       <c r="P3" s="0">
         <v>192</v>
       </c>
       <c r="Q3" s="0">
         <v>121</v>
       </c>
       <c r="R3" s="0">
         <v>219</v>
       </c>
       <c r="S3" s="0">
         <v>158</v>
       </c>
+      <c r="T3" s="0">
+        <v>309</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4" s="0">
         <v>23</v>
       </c>
       <c r="C4" s="0">
         <v>30</v>
       </c>
       <c r="D4" s="0">
         <v>21</v>
       </c>
       <c r="E4" s="0">
         <v>27</v>
       </c>
       <c r="F4" s="0">
         <v>35</v>
       </c>
       <c r="G4" s="0">
         <v>33</v>
       </c>
       <c r="H4" s="0">
         <v>52</v>
       </c>
       <c r="I4" s="0">
         <v>51</v>
       </c>
@@ -2665,54 +2713,57 @@
       </c>
       <c r="L4" s="0">
         <v>52</v>
       </c>
       <c r="M4" s="0">
         <v>45</v>
       </c>
       <c r="N4" s="0">
         <v>38</v>
       </c>
       <c r="O4" s="0">
         <v>39</v>
       </c>
       <c r="P4" s="0">
         <v>36</v>
       </c>
       <c r="Q4" s="0">
         <v>41</v>
       </c>
       <c r="R4" s="0">
         <v>34</v>
       </c>
       <c r="S4" s="0">
         <v>41</v>
       </c>
+      <c r="T4" s="0">
+        <v>52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>9</v>
       </c>
       <c r="D5" s="0">
         <v>11</v>
       </c>
       <c r="E5" s="0">
         <v>8</v>
       </c>
       <c r="F5" s="0">
         <v>7</v>
       </c>
       <c r="G5" s="0">
         <v>9</v>
       </c>
       <c r="H5" s="0">
         <v>16</v>
       </c>
       <c r="I5" s="0">
         <v>23</v>
       </c>
@@ -2723,50 +2774,53 @@
         <v>28</v>
       </c>
       <c r="L5" s="0">
         <v>9</v>
       </c>
       <c r="M5" s="0">
         <v>14</v>
       </c>
       <c r="N5" s="0">
         <v>13</v>
       </c>
       <c r="O5" s="0">
         <v>23</v>
       </c>
       <c r="P5" s="0">
         <v>14</v>
       </c>
       <c r="Q5" s="0">
         <v>16</v>
       </c>
       <c r="R5" s="0">
         <v>14</v>
       </c>
       <c r="S5" s="0">
         <v>15</v>
+      </c>
+      <c r="T5" s="0">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2920,50 +2974,53 @@
       </c>
       <c r="L3" s="0">
         <v>120</v>
       </c>
       <c r="M3" s="0">
         <v>130</v>
       </c>
       <c r="N3" s="0">
         <v>140</v>
       </c>
       <c r="O3" s="0">
         <v>140</v>
       </c>
       <c r="P3" s="0">
         <v>170</v>
       </c>
       <c r="Q3" s="0">
         <v>160</v>
       </c>
       <c r="R3" s="0">
         <v>170</v>
       </c>
       <c r="S3" s="0">
         <v>160</v>
       </c>
+      <c r="T3" s="0">
+        <v>170</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="0">
         <v>409</v>
       </c>
       <c r="C4" s="0">
         <v>271</v>
       </c>
       <c r="D4" s="0">
         <v>358</v>
       </c>
       <c r="E4" s="0">
         <v>225</v>
       </c>
       <c r="F4" s="0">
         <v>384</v>
       </c>
       <c r="G4" s="0">
         <v>259</v>
       </c>
       <c r="H4" s="0">
         <v>541</v>
@@ -2978,50 +3035,53 @@
         <v>413</v>
       </c>
       <c r="L4" s="0">
         <v>485</v>
       </c>
       <c r="M4" s="0">
         <v>342</v>
       </c>
       <c r="N4" s="0">
         <v>467</v>
       </c>
       <c r="O4" s="0">
         <v>321</v>
       </c>
       <c r="P4" s="0">
         <v>429</v>
       </c>
       <c r="Q4" s="0">
         <v>330</v>
       </c>
       <c r="R4" s="0">
         <v>445</v>
       </c>
       <c r="S4" s="0">
         <v>393</v>
+      </c>
+      <c r="T4" s="0">
+        <v>617</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3175,50 +3235,53 @@
       </c>
       <c r="L3" s="0">
         <v>115</v>
       </c>
       <c r="M3" s="0">
         <v>120</v>
       </c>
       <c r="N3" s="0">
         <v>130</v>
       </c>
       <c r="O3" s="0">
         <v>120</v>
       </c>
       <c r="P3" s="0">
         <v>140</v>
       </c>
       <c r="Q3" s="0">
         <v>130</v>
       </c>
       <c r="R3" s="0">
         <v>140</v>
       </c>
       <c r="S3" s="0">
         <v>130</v>
       </c>
+      <c r="T3" s="0">
+        <v>130</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="0">
         <v>188</v>
       </c>
       <c r="C4" s="0">
         <v>148</v>
       </c>
       <c r="D4" s="0">
         <v>152</v>
       </c>
       <c r="E4" s="0">
         <v>109</v>
       </c>
       <c r="F4" s="0">
         <v>198</v>
       </c>
       <c r="G4" s="0">
         <v>117</v>
       </c>
       <c r="H4" s="0">
         <v>301</v>
@@ -3233,50 +3296,53 @@
         <v>240</v>
       </c>
       <c r="L4" s="0">
         <v>245</v>
       </c>
       <c r="M4" s="0">
         <v>184</v>
       </c>
       <c r="N4" s="0">
         <v>237</v>
       </c>
       <c r="O4" s="0">
         <v>196</v>
       </c>
       <c r="P4" s="0">
         <v>242</v>
       </c>
       <c r="Q4" s="0">
         <v>178</v>
       </c>
       <c r="R4" s="0">
         <v>267</v>
       </c>
       <c r="S4" s="0">
         <v>214</v>
+      </c>
+      <c r="T4" s="0">
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -3427,386 +3493,401 @@
       </c>
       <c r="L3" s="0" t="s">
         <v>65</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>66</v>
       </c>
       <c r="N3" s="0" t="s">
         <v>67</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>68</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>69</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>70</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>71</v>
       </c>
       <c r="S3" s="0" t="s">
         <v>72</v>
       </c>
+      <c r="T3" s="0" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S4" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="T4" s="0" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N5" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O5" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Q5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="R5" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="S5" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="S5" s="0" t="s">
-        <v>93</v>
+      <c r="T5" s="0" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I6" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="J6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
+      </c>
+      <c r="T6" s="0" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="O7" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="P7" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...8 lines deleted...]
-      <c r="F7" s="0" t="s">
+      <c r="Q7" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...11 lines deleted...]
-      <c r="K7" s="0" t="s">
+      <c r="R7" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="L7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="M7" s="0" t="s">
+      <c r="S7" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="N7" s="0" t="s">
+      <c r="T7" s="0" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="S1" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="T1" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
@@ -3832,370 +3913,385 @@
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>72</v>
       </c>
       <c r="Q3" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="R3" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="S3" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
+      </c>
+      <c r="T3" s="0" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H4" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="I4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>60</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="S4" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
+      </c>
+      <c r="T4" s="0" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N5" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O5" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Q5" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="R5" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="S5" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="S5" s="0" t="s">
-        <v>93</v>
+      <c r="T5" s="0" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I6" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="L6" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="M6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="N6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="O6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="P6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q6" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="J6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="0" t="s">
+      <c r="R6" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="S6" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="T6" s="0" t="s">
         <v>104</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...20 lines deleted...]
-      <c r="J7" s="0" t="s">
+      <c r="K7" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="O7" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="P7" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q7" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="K7" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="R7" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
+      </c>
+      <c r="T7" s="0" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -4293,51 +4389,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3" s="0">
         <v>1273</v>
       </c>
       <c r="C3" s="0">
         <v>749</v>
       </c>
       <c r="D3" s="0">
         <v>1192</v>
       </c>
       <c r="E3" s="0">
         <v>686</v>
       </c>
       <c r="F3" s="0">
         <v>1156</v>
       </c>
       <c r="G3" s="0">
         <v>735</v>
       </c>
       <c r="H3" s="0">
         <v>1287</v>
       </c>
       <c r="I3" s="0">
         <v>913</v>
       </c>
@@ -4355,51 +4451,51 @@
       </c>
       <c r="N3" s="0">
         <v>1304</v>
       </c>
       <c r="O3" s="0">
         <v>836</v>
       </c>
       <c r="P3" s="0">
         <v>1340</v>
       </c>
       <c r="Q3" s="0">
         <v>871</v>
       </c>
       <c r="R3" s="0">
         <v>1346</v>
       </c>
       <c r="S3" s="0">
         <v>1012</v>
       </c>
       <c r="T3" s="0">
         <v>1607</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4" s="0">
         <v>227</v>
       </c>
       <c r="C4" s="0">
         <v>206</v>
       </c>
       <c r="D4" s="0">
         <v>192</v>
       </c>
       <c r="E4" s="0">
         <v>211</v>
       </c>
       <c r="F4" s="0">
         <v>227</v>
       </c>
       <c r="G4" s="0">
         <v>217</v>
       </c>
       <c r="H4" s="0">
         <v>244</v>
       </c>
       <c r="I4" s="0">
         <v>257</v>
       </c>
@@ -4554,51 +4650,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3" s="0">
         <v>397</v>
       </c>
       <c r="C3" s="0">
         <v>208</v>
       </c>
       <c r="D3" s="0">
         <v>330</v>
       </c>
       <c r="E3" s="0">
         <v>189</v>
       </c>
       <c r="F3" s="0">
         <v>301</v>
       </c>
       <c r="G3" s="0">
         <v>207</v>
       </c>
       <c r="H3" s="0">
         <v>361</v>
       </c>
       <c r="I3" s="0">
         <v>266</v>
       </c>
@@ -4616,51 +4712,51 @@
       </c>
       <c r="N3" s="0">
         <v>353</v>
       </c>
       <c r="O3" s="0">
         <v>229</v>
       </c>
       <c r="P3" s="0">
         <v>317</v>
       </c>
       <c r="Q3" s="0">
         <v>218</v>
       </c>
       <c r="R3" s="0">
         <v>303</v>
       </c>
       <c r="S3" s="0">
         <v>248</v>
       </c>
       <c r="T3" s="0">
         <v>357</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4" s="0">
         <v>876</v>
       </c>
       <c r="C4" s="0">
         <v>541</v>
       </c>
       <c r="D4" s="0">
         <v>862</v>
       </c>
       <c r="E4" s="0">
         <v>497</v>
       </c>
       <c r="F4" s="0">
         <v>855</v>
       </c>
       <c r="G4" s="0">
         <v>528</v>
       </c>
       <c r="H4" s="0">
         <v>926</v>
       </c>
       <c r="I4" s="0">
         <v>647</v>
       </c>
@@ -4815,51 +4911,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3" s="0">
         <v>31</v>
       </c>
       <c r="C3" s="0">
         <v>34</v>
       </c>
       <c r="D3" s="0">
         <v>23</v>
       </c>
       <c r="E3" s="0">
         <v>32</v>
       </c>
       <c r="F3" s="0">
         <v>31</v>
       </c>
       <c r="G3" s="0">
         <v>35</v>
       </c>
       <c r="H3" s="0">
         <v>30</v>
       </c>
       <c r="I3" s="0">
         <v>35</v>
       </c>
@@ -4871,54 +4967,57 @@
       </c>
       <c r="L3" s="0">
         <v>37</v>
       </c>
       <c r="M3" s="0">
         <v>33</v>
       </c>
       <c r="N3" s="0">
         <v>42</v>
       </c>
       <c r="O3" s="0">
         <v>42</v>
       </c>
       <c r="P3" s="0">
         <v>41</v>
       </c>
       <c r="Q3" s="0">
         <v>45</v>
       </c>
       <c r="R3" s="0">
         <v>29</v>
       </c>
       <c r="S3" s="0">
         <v>44</v>
       </c>
+      <c r="T3" s="0">
+        <v>43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4" s="0">
         <v>79</v>
       </c>
       <c r="C4" s="0">
         <v>76</v>
       </c>
       <c r="D4" s="0">
         <v>87</v>
       </c>
       <c r="E4" s="0">
         <v>88</v>
       </c>
       <c r="F4" s="0">
         <v>89</v>
       </c>
       <c r="G4" s="0">
         <v>85</v>
       </c>
       <c r="H4" s="0">
         <v>90</v>
       </c>
       <c r="I4" s="0">
         <v>85</v>
       </c>
@@ -4929,50 +5028,53 @@
         <v>74</v>
       </c>
       <c r="L4" s="0">
         <v>83</v>
       </c>
       <c r="M4" s="0">
         <v>97</v>
       </c>
       <c r="N4" s="0">
         <v>98</v>
       </c>
       <c r="O4" s="0">
         <v>98</v>
       </c>
       <c r="P4" s="0">
         <v>129</v>
       </c>
       <c r="Q4" s="0">
         <v>115</v>
       </c>
       <c r="R4" s="0">
         <v>141</v>
       </c>
       <c r="S4" s="0">
         <v>116</v>
+      </c>
+      <c r="T4" s="0">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -5070,51 +5172,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3" s="0">
         <v>30</v>
       </c>
       <c r="C3" s="0">
         <v>29</v>
       </c>
       <c r="D3" s="0">
         <v>26</v>
       </c>
       <c r="E3" s="0">
         <v>30</v>
       </c>
       <c r="F3" s="0">
         <v>32</v>
       </c>
       <c r="G3" s="0">
         <v>35</v>
       </c>
       <c r="H3" s="0">
         <v>36</v>
       </c>
       <c r="I3" s="0">
         <v>35</v>
       </c>
@@ -5126,54 +5228,57 @@
       </c>
       <c r="L3" s="0">
         <v>36</v>
       </c>
       <c r="M3" s="0">
         <v>32</v>
       </c>
       <c r="N3" s="0">
         <v>38</v>
       </c>
       <c r="O3" s="0">
         <v>31</v>
       </c>
       <c r="P3" s="0">
         <v>31</v>
       </c>
       <c r="Q3" s="0">
         <v>28</v>
       </c>
       <c r="R3" s="0">
         <v>29</v>
       </c>
       <c r="S3" s="0">
         <v>32</v>
       </c>
+      <c r="T3" s="0">
+        <v>33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4" s="0">
         <v>75</v>
       </c>
       <c r="C4" s="0">
         <v>76</v>
       </c>
       <c r="D4" s="0">
         <v>79</v>
       </c>
       <c r="E4" s="0">
         <v>85</v>
       </c>
       <c r="F4" s="0">
         <v>83</v>
       </c>
       <c r="G4" s="0">
         <v>80</v>
       </c>
       <c r="H4" s="0">
         <v>79</v>
       </c>
       <c r="I4" s="0">
         <v>80</v>
       </c>
@@ -5184,31 +5289,34 @@
         <v>67</v>
       </c>
       <c r="L4" s="0">
         <v>79</v>
       </c>
       <c r="M4" s="0">
         <v>88</v>
       </c>
       <c r="N4" s="0">
         <v>92</v>
       </c>
       <c r="O4" s="0">
         <v>89</v>
       </c>
       <c r="P4" s="0">
         <v>109</v>
       </c>
       <c r="Q4" s="0">
         <v>102</v>
       </c>
       <c r="R4" s="0">
         <v>111</v>
       </c>
       <c r="S4" s="0">
         <v>98</v>
+      </c>
+      <c r="T4" s="0">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>