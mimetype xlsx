--- v0 (2026-03-12)
+++ v1 (2026-07-27)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>SOC1Y</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Socionomprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Uppsala universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -129,50 +129,53 @@
   <si>
     <t>HT20 P2400</t>
   </si>
   <si>
     <t>HT21 P2400</t>
   </si>
   <si>
     <t>HT22 P2400</t>
   </si>
   <si>
     <t>HT23 P2310</t>
   </si>
   <si>
     <t>HT24 P2350</t>
   </si>
   <si>
     <t>VT25 P7350</t>
   </si>
   <si>
     <t>HT25 P2350</t>
   </si>
   <si>
     <t>VT26 P7350</t>
   </si>
   <si>
+    <t>HT26 P2350</t>
+  </si>
+  <si>
     <t>HT2008</t>
   </si>
   <si>
     <t>HT2012</t>
   </si>
   <si>
     <t>HT2013</t>
   </si>
   <si>
     <t>HT2014</t>
   </si>
   <si>
     <t>HT2015</t>
   </si>
   <si>
     <t>HT2016</t>
   </si>
   <si>
     <t>HT2017</t>
   </si>
   <si>
     <t>HT2018</t>
   </si>
   <si>
     <t>HT2019</t>
@@ -180,50 +183,53 @@
   <si>
     <t>HT2020</t>
   </si>
   <si>
     <t>HT2021</t>
   </si>
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>VT2025</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
     <t>VT2026</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
     <t>20.70</t>
   </si>
   <si>
     <t>20.99</t>
   </si>
   <si>
     <t>20.80</t>
   </si>
   <si>
     <t>20.30</t>
   </si>
   <si>
     <t>20.05</t>
@@ -237,86 +243,92 @@
   <si>
     <t>20.57</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>20.47</t>
   </si>
   <si>
     <t>19.32</t>
   </si>
   <si>
     <t>20.16</t>
   </si>
   <si>
     <t>18.85</t>
   </si>
   <si>
     <t>20.32</t>
   </si>
   <si>
     <t>19.92</t>
   </si>
   <si>
+    <t>20.68</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>20.06</t>
   </si>
   <si>
     <t>19.41</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>19.48</t>
   </si>
   <si>
     <t>19.40</t>
   </si>
   <si>
     <t>20.50</t>
   </si>
   <si>
     <t>19.70</t>
   </si>
   <si>
     <t>18.90</t>
   </si>
   <si>
     <t>20.21</t>
   </si>
   <si>
     <t>19.95</t>
   </si>
   <si>
+    <t>20.33</t>
+  </si>
+  <si>
     <t>BIEX</t>
   </si>
   <si>
     <t>20.36</t>
   </si>
   <si>
     <t>20.42</t>
   </si>
   <si>
     <t>20.23</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>1.20</t>
@@ -339,68 +351,77 @@
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>AUBF</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>AUBI</t>
   </si>
   <si>
     <t>16.00</t>
   </si>
   <si>
+    <t>14.91</t>
+  </si>
+  <si>
     <t>AUBII</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
     <t>15.39</t>
   </si>
   <si>
     <t>12.75</t>
   </si>
   <si>
+    <t>14.90</t>
+  </si>
+  <si>
     <t>AUHP</t>
   </si>
   <si>
     <t>0.45</t>
   </si>
   <si>
+    <t>0.50</t>
+  </si>
+  <si>
     <t>AUÖS</t>
   </si>
   <si>
     <t>1.05</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>18.13</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>ÖS</t>
   </si>
   <si>
     <t>HT08 P2410 (HT2008)</t>
   </si>
   <si>
     <t>HT12 P2400 (HT2012)</t>
@@ -429,129 +450,141 @@
   <si>
     <t>HT20 P2400 (HT2020)</t>
   </si>
   <si>
     <t>HT21 P2400 (HT2021)</t>
   </si>
   <si>
     <t>HT22 P2400 (HT2022)</t>
   </si>
   <si>
     <t>HT23 P2310 (HT2023)</t>
   </si>
   <si>
     <t>HT24 P2350 (HT2024)</t>
   </si>
   <si>
     <t>VT25 P7350 (VT2025)</t>
   </si>
   <si>
     <t>HT25 P2350 (HT2025)</t>
   </si>
   <si>
     <t>VT26 P7350 (VT2026)</t>
   </si>
   <si>
+    <t>HT26 P2350 (HT2026)</t>
+  </si>
+  <si>
     <t>20.00</t>
   </si>
   <si>
     <t>19.84</t>
   </si>
   <si>
     <t>19.65</t>
   </si>
   <si>
     <t>19.80</t>
   </si>
   <si>
     <t>19.83</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>19.76</t>
   </si>
   <si>
     <t>17.97</t>
   </si>
   <si>
     <t>19.01</t>
   </si>
   <si>
+    <t>20.31</t>
+  </si>
+  <si>
     <t>19.14</t>
   </si>
   <si>
     <t>19.44</t>
   </si>
   <si>
     <t>19.46</t>
   </si>
   <si>
     <t>18.95</t>
   </si>
   <si>
     <t>20.38</t>
   </si>
   <si>
     <t>18.77</t>
   </si>
   <si>
     <t>19.27</t>
   </si>
   <si>
     <t>19.53</t>
   </si>
   <si>
     <t>18.94</t>
   </si>
   <si>
     <t>17.76</t>
   </si>
   <si>
     <t>18.91</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>18.75</t>
   </si>
   <si>
     <t>18.97</t>
   </si>
   <si>
+    <t>19.75</t>
+  </si>
+  <si>
     <t>1.1</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>0.75</t>
   </si>
   <si>
     <t>0.95</t>
+  </si>
+  <si>
+    <t>13.17</t>
   </si>
   <si>
     <t>11.90</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>0.80</t>
   </si>
   <si>
     <t>17.41</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
@@ -658,51 +691,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -719,110 +752,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B3" s="0">
         <v>182</v>
       </c>
       <c r="C3" s="0">
         <v>254</v>
       </c>
       <c r="D3" s="0">
         <v>304</v>
       </c>
       <c r="E3" s="0">
         <v>381</v>
       </c>
       <c r="F3" s="0">
         <v>370</v>
       </c>
       <c r="G3" s="0">
         <v>437</v>
       </c>
       <c r="H3" s="0">
         <v>468</v>
       </c>
       <c r="I3" s="0">
         <v>415</v>
       </c>
@@ -831,54 +870,57 @@
       </c>
       <c r="K3" s="0">
         <v>346</v>
       </c>
       <c r="L3" s="0">
         <v>376</v>
       </c>
       <c r="M3" s="0">
         <v>314</v>
       </c>
       <c r="N3" s="0">
         <v>251</v>
       </c>
       <c r="O3" s="0">
         <v>293</v>
       </c>
       <c r="P3" s="0">
         <v>226</v>
       </c>
       <c r="Q3" s="0">
         <v>317</v>
       </c>
       <c r="R3" s="0">
         <v>307</v>
       </c>
+      <c r="S3" s="0">
+        <v>359</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B4" s="0">
         <v>1188</v>
       </c>
       <c r="C4" s="0">
         <v>1264</v>
       </c>
       <c r="D4" s="0">
         <v>1493</v>
       </c>
       <c r="E4" s="0">
         <v>1722</v>
       </c>
       <c r="F4" s="0">
         <v>1720</v>
       </c>
       <c r="G4" s="0">
         <v>1760</v>
       </c>
       <c r="H4" s="0">
         <v>1902</v>
       </c>
       <c r="I4" s="0">
         <v>1693</v>
       </c>
@@ -886,60 +928,63 @@
         <v>1386</v>
       </c>
       <c r="K4" s="0">
         <v>1643</v>
       </c>
       <c r="L4" s="0">
         <v>1821</v>
       </c>
       <c r="M4" s="0">
         <v>1568</v>
       </c>
       <c r="N4" s="0">
         <v>1263</v>
       </c>
       <c r="O4" s="0">
         <v>1534</v>
       </c>
       <c r="P4" s="0">
         <v>1074</v>
       </c>
       <c r="Q4" s="0">
         <v>1447</v>
       </c>
       <c r="R4" s="0">
         <v>1495</v>
+      </c>
+      <c r="S4" s="0">
+        <v>2009</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -956,110 +1001,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B3" s="0">
         <v>67</v>
       </c>
       <c r="C3" s="0">
         <v>86</v>
       </c>
       <c r="D3" s="0">
         <v>84</v>
       </c>
       <c r="E3" s="0">
         <v>124</v>
       </c>
       <c r="F3" s="0">
         <v>127</v>
       </c>
       <c r="G3" s="0">
         <v>157</v>
       </c>
       <c r="H3" s="0">
         <v>140</v>
       </c>
       <c r="I3" s="0">
         <v>127</v>
       </c>
@@ -1068,54 +1119,57 @@
       </c>
       <c r="K3" s="0">
         <v>131</v>
       </c>
       <c r="L3" s="0">
         <v>147</v>
       </c>
       <c r="M3" s="0">
         <v>122</v>
       </c>
       <c r="N3" s="0">
         <v>103</v>
       </c>
       <c r="O3" s="0">
         <v>136</v>
       </c>
       <c r="P3" s="0">
         <v>105</v>
       </c>
       <c r="Q3" s="0">
         <v>123</v>
       </c>
       <c r="R3" s="0">
         <v>121</v>
       </c>
+      <c r="S3" s="0">
+        <v>173</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B4" s="0">
         <v>472</v>
       </c>
       <c r="C4" s="0">
         <v>432</v>
       </c>
       <c r="D4" s="0">
         <v>497</v>
       </c>
       <c r="E4" s="0">
         <v>558</v>
       </c>
       <c r="F4" s="0">
         <v>580</v>
       </c>
       <c r="G4" s="0">
         <v>572</v>
       </c>
       <c r="H4" s="0">
         <v>573</v>
       </c>
       <c r="I4" s="0">
         <v>522</v>
       </c>
@@ -1123,60 +1177,63 @@
         <v>534</v>
       </c>
       <c r="K4" s="0">
         <v>623</v>
       </c>
       <c r="L4" s="0">
         <v>758</v>
       </c>
       <c r="M4" s="0">
         <v>589</v>
       </c>
       <c r="N4" s="0">
         <v>469</v>
       </c>
       <c r="O4" s="0">
         <v>622</v>
       </c>
       <c r="P4" s="0">
         <v>456</v>
       </c>
       <c r="Q4" s="0">
         <v>589</v>
       </c>
       <c r="R4" s="0">
         <v>614</v>
+      </c>
+      <c r="S4" s="0">
+        <v>891</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R5"/>
+  <dimension ref="A1:S5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1193,110 +1250,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B3" s="0">
         <v>1816</v>
       </c>
       <c r="C3" s="0">
         <v>2157</v>
       </c>
       <c r="D3" s="0">
         <v>2440</v>
       </c>
       <c r="E3" s="0">
         <v>2609</v>
       </c>
       <c r="F3" s="0">
         <v>2597</v>
       </c>
       <c r="G3" s="0">
         <v>2718</v>
       </c>
       <c r="H3" s="0">
         <v>2906</v>
       </c>
       <c r="I3" s="0">
         <v>2788</v>
       </c>
@@ -1305,54 +1368,57 @@
       </c>
       <c r="K3" s="0">
         <v>2366</v>
       </c>
       <c r="L3" s="0">
         <v>2555</v>
       </c>
       <c r="M3" s="0">
         <v>2526</v>
       </c>
       <c r="N3" s="0">
         <v>2371</v>
       </c>
       <c r="O3" s="0">
         <v>2671</v>
       </c>
       <c r="P3" s="0">
         <v>1673</v>
       </c>
       <c r="Q3" s="0">
         <v>2472</v>
       </c>
       <c r="R3" s="0">
         <v>2004</v>
       </c>
+      <c r="S3" s="0">
+        <v>3024</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B4" s="0">
         <v>442</v>
       </c>
       <c r="C4" s="0">
         <v>423</v>
       </c>
       <c r="D4" s="0">
         <v>489</v>
       </c>
       <c r="E4" s="0">
         <v>597</v>
       </c>
       <c r="F4" s="0">
         <v>662</v>
       </c>
       <c r="G4" s="0">
         <v>771</v>
       </c>
       <c r="H4" s="0">
         <v>855</v>
       </c>
       <c r="I4" s="0">
         <v>816</v>
       </c>
@@ -1361,54 +1427,57 @@
       </c>
       <c r="K4" s="0">
         <v>773</v>
       </c>
       <c r="L4" s="0">
         <v>904</v>
       </c>
       <c r="M4" s="0">
         <v>682</v>
       </c>
       <c r="N4" s="0">
         <v>581</v>
       </c>
       <c r="O4" s="0">
         <v>558</v>
       </c>
       <c r="P4" s="0">
         <v>556</v>
       </c>
       <c r="Q4" s="0">
         <v>510</v>
       </c>
       <c r="R4" s="0">
         <v>643</v>
       </c>
+      <c r="S4" s="0">
+        <v>631</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B5" s="0">
         <v>146</v>
       </c>
       <c r="C5" s="0">
         <v>137</v>
       </c>
       <c r="D5" s="0">
         <v>145</v>
       </c>
       <c r="E5" s="0">
         <v>140</v>
       </c>
       <c r="F5" s="0">
         <v>165</v>
       </c>
       <c r="G5" s="0">
         <v>207</v>
       </c>
       <c r="H5" s="0">
         <v>217</v>
       </c>
       <c r="I5" s="0">
         <v>202</v>
       </c>
@@ -1416,60 +1485,63 @@
         <v>194</v>
       </c>
       <c r="K5" s="0">
         <v>220</v>
       </c>
       <c r="L5" s="0">
         <v>268</v>
       </c>
       <c r="M5" s="0">
         <v>204</v>
       </c>
       <c r="N5" s="0">
         <v>233</v>
       </c>
       <c r="O5" s="0">
         <v>218</v>
       </c>
       <c r="P5" s="0">
         <v>235</v>
       </c>
       <c r="Q5" s="0">
         <v>238</v>
       </c>
       <c r="R5" s="0">
         <v>273</v>
+      </c>
+      <c r="S5" s="0">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R5"/>
+  <dimension ref="A1:S5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1486,110 +1558,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B3" s="0">
         <v>51</v>
       </c>
       <c r="C3" s="0">
         <v>59</v>
       </c>
       <c r="D3" s="0">
         <v>61</v>
       </c>
       <c r="E3" s="0">
         <v>44</v>
       </c>
       <c r="F3" s="0">
         <v>45</v>
       </c>
       <c r="G3" s="0">
         <v>57</v>
       </c>
       <c r="H3" s="0">
         <v>53</v>
       </c>
       <c r="I3" s="0">
         <v>62</v>
       </c>
@@ -1598,54 +1676,57 @@
       </c>
       <c r="K3" s="0">
         <v>56</v>
       </c>
       <c r="L3" s="0">
         <v>67</v>
       </c>
       <c r="M3" s="0">
         <v>84</v>
       </c>
       <c r="N3" s="0">
         <v>179</v>
       </c>
       <c r="O3" s="0">
         <v>104</v>
       </c>
       <c r="P3" s="0">
         <v>106</v>
       </c>
       <c r="Q3" s="0">
         <v>68</v>
       </c>
       <c r="R3" s="0">
         <v>70</v>
       </c>
+      <c r="S3" s="0">
+        <v>64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B4" s="0">
         <v>13</v>
       </c>
       <c r="C4" s="0">
         <v>12</v>
       </c>
       <c r="D4" s="0">
         <v>12</v>
       </c>
       <c r="E4" s="0">
         <v>17</v>
       </c>
       <c r="F4" s="0">
         <v>12</v>
       </c>
       <c r="G4" s="0">
         <v>9</v>
       </c>
       <c r="H4" s="0">
         <v>13</v>
       </c>
       <c r="I4" s="0">
         <v>6</v>
       </c>
@@ -1654,54 +1735,57 @@
       </c>
       <c r="K4" s="0">
         <v>35</v>
       </c>
       <c r="L4" s="0">
         <v>36</v>
       </c>
       <c r="M4" s="0">
         <v>39</v>
       </c>
       <c r="N4" s="0">
         <v>50</v>
       </c>
       <c r="O4" s="0">
         <v>36</v>
       </c>
       <c r="P4" s="0">
         <v>36</v>
       </c>
       <c r="Q4" s="0">
         <v>23</v>
       </c>
       <c r="R4" s="0">
         <v>24</v>
       </c>
+      <c r="S4" s="0">
+        <v>14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>4</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>4</v>
       </c>
       <c r="F5" s="0">
         <v>8</v>
       </c>
       <c r="G5" s="0">
         <v>6</v>
       </c>
       <c r="H5" s="0">
         <v>9</v>
       </c>
       <c r="I5" s="0">
         <v>7</v>
       </c>
@@ -1709,60 +1793,63 @@
         <v>6</v>
       </c>
       <c r="K5" s="0">
         <v>16</v>
       </c>
       <c r="L5" s="0">
         <v>17</v>
       </c>
       <c r="M5" s="0">
         <v>17</v>
       </c>
       <c r="N5" s="0">
         <v>21</v>
       </c>
       <c r="O5" s="0">
         <v>25</v>
       </c>
       <c r="P5" s="0">
         <v>18</v>
       </c>
       <c r="Q5" s="0">
         <v>19</v>
       </c>
       <c r="R5" s="0">
         <v>16</v>
+      </c>
+      <c r="S5" s="0">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R5"/>
+  <dimension ref="A1:S5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1779,110 +1866,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B3" s="0">
         <v>47</v>
       </c>
       <c r="C3" s="0">
         <v>58</v>
       </c>
       <c r="D3" s="0">
         <v>61</v>
       </c>
       <c r="E3" s="0">
         <v>45</v>
       </c>
       <c r="F3" s="0">
         <v>45</v>
       </c>
       <c r="G3" s="0">
         <v>49</v>
       </c>
       <c r="H3" s="0">
         <v>54</v>
       </c>
       <c r="I3" s="0">
         <v>58</v>
       </c>
@@ -1891,54 +1984,57 @@
       </c>
       <c r="K3" s="0">
         <v>59</v>
       </c>
       <c r="L3" s="0">
         <v>68</v>
       </c>
       <c r="M3" s="0">
         <v>85</v>
       </c>
       <c r="N3" s="0">
         <v>188</v>
       </c>
       <c r="O3" s="0">
         <v>102</v>
       </c>
       <c r="P3" s="0">
         <v>99</v>
       </c>
       <c r="Q3" s="0">
         <v>70</v>
       </c>
       <c r="R3" s="0">
         <v>62</v>
       </c>
+      <c r="S3" s="0">
+        <v>60</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B4" s="0">
         <v>15</v>
       </c>
       <c r="C4" s="0">
         <v>13</v>
       </c>
       <c r="D4" s="0">
         <v>12</v>
       </c>
       <c r="E4" s="0">
         <v>17</v>
       </c>
       <c r="F4" s="0">
         <v>14</v>
       </c>
       <c r="G4" s="0">
         <v>14</v>
       </c>
       <c r="H4" s="0">
         <v>11</v>
       </c>
       <c r="I4" s="0">
         <v>7</v>
       </c>
@@ -1947,54 +2043,57 @@
       </c>
       <c r="K4" s="0">
         <v>31</v>
       </c>
       <c r="L4" s="0">
         <v>31</v>
       </c>
       <c r="M4" s="0">
         <v>37</v>
       </c>
       <c r="N4" s="0">
         <v>44</v>
       </c>
       <c r="O4" s="0">
         <v>36</v>
       </c>
       <c r="P4" s="0">
         <v>37</v>
       </c>
       <c r="Q4" s="0">
         <v>19</v>
       </c>
       <c r="R4" s="0">
         <v>23</v>
       </c>
+      <c r="S4" s="0">
+        <v>14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B5" s="0">
         <v>8</v>
       </c>
       <c r="C5" s="0">
         <v>4</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>3</v>
       </c>
       <c r="F5" s="0">
         <v>6</v>
       </c>
       <c r="G5" s="0">
         <v>5</v>
       </c>
       <c r="H5" s="0">
         <v>7</v>
       </c>
       <c r="I5" s="0">
         <v>5</v>
       </c>
@@ -2002,60 +2101,63 @@
         <v>6</v>
       </c>
       <c r="K5" s="0">
         <v>17</v>
       </c>
       <c r="L5" s="0">
         <v>16</v>
       </c>
       <c r="M5" s="0">
         <v>18</v>
       </c>
       <c r="N5" s="0">
         <v>18</v>
       </c>
       <c r="O5" s="0">
         <v>22</v>
       </c>
       <c r="P5" s="0">
         <v>14</v>
       </c>
       <c r="Q5" s="0">
         <v>16</v>
       </c>
       <c r="R5" s="0">
         <v>15</v>
+      </c>
+      <c r="S5" s="0">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R5"/>
+  <dimension ref="A1:S5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2072,110 +2174,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B3" s="0">
         <v>1019</v>
       </c>
       <c r="C3" s="0">
         <v>1226</v>
       </c>
       <c r="D3" s="0">
         <v>1427</v>
       </c>
       <c r="E3" s="0">
         <v>1662</v>
       </c>
       <c r="F3" s="0">
         <v>1599</v>
       </c>
       <c r="G3" s="0">
         <v>1578</v>
       </c>
       <c r="H3" s="0">
         <v>1710</v>
       </c>
       <c r="I3" s="0">
         <v>1501</v>
       </c>
@@ -2184,54 +2292,57 @@
       </c>
       <c r="K3" s="0">
         <v>1404</v>
       </c>
       <c r="L3" s="0">
         <v>1524</v>
       </c>
       <c r="M3" s="0">
         <v>1404</v>
       </c>
       <c r="N3" s="0">
         <v>1105</v>
       </c>
       <c r="O3" s="0">
         <v>1412</v>
       </c>
       <c r="P3" s="0">
         <v>878</v>
       </c>
       <c r="Q3" s="0">
         <v>1341</v>
       </c>
       <c r="R3" s="0">
         <v>1237</v>
       </c>
+      <c r="S3" s="0">
+        <v>1853</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B4" s="0">
         <v>270</v>
       </c>
       <c r="C4" s="0">
         <v>219</v>
       </c>
       <c r="D4" s="0">
         <v>277</v>
       </c>
       <c r="E4" s="0">
         <v>365</v>
       </c>
       <c r="F4" s="0">
         <v>390</v>
       </c>
       <c r="G4" s="0">
         <v>492</v>
       </c>
       <c r="H4" s="0">
         <v>538</v>
       </c>
       <c r="I4" s="0">
         <v>487</v>
       </c>
@@ -2240,54 +2351,57 @@
       </c>
       <c r="K4" s="0">
         <v>471</v>
       </c>
       <c r="L4" s="0">
         <v>531</v>
       </c>
       <c r="M4" s="0">
         <v>374</v>
       </c>
       <c r="N4" s="0">
         <v>296</v>
       </c>
       <c r="O4" s="0">
         <v>305</v>
       </c>
       <c r="P4" s="0">
         <v>294</v>
       </c>
       <c r="Q4" s="0">
         <v>301</v>
       </c>
       <c r="R4" s="0">
         <v>394</v>
       </c>
+      <c r="S4" s="0">
+        <v>374</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B5" s="0">
         <v>81</v>
       </c>
       <c r="C5" s="0">
         <v>73</v>
       </c>
       <c r="D5" s="0">
         <v>93</v>
       </c>
       <c r="E5" s="0">
         <v>76</v>
       </c>
       <c r="F5" s="0">
         <v>101</v>
       </c>
       <c r="G5" s="0">
         <v>127</v>
       </c>
       <c r="H5" s="0">
         <v>122</v>
       </c>
       <c r="I5" s="0">
         <v>120</v>
       </c>
@@ -2295,60 +2409,63 @@
         <v>87</v>
       </c>
       <c r="K5" s="0">
         <v>114</v>
       </c>
       <c r="L5" s="0">
         <v>142</v>
       </c>
       <c r="M5" s="0">
         <v>104</v>
       </c>
       <c r="N5" s="0">
         <v>113</v>
       </c>
       <c r="O5" s="0">
         <v>110</v>
       </c>
       <c r="P5" s="0">
         <v>128</v>
       </c>
       <c r="Q5" s="0">
         <v>122</v>
       </c>
       <c r="R5" s="0">
         <v>171</v>
+      </c>
+      <c r="S5" s="0">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R5"/>
+  <dimension ref="A1:S5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2365,110 +2482,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B3" s="0">
         <v>361</v>
       </c>
       <c r="C3" s="0">
         <v>397</v>
       </c>
       <c r="D3" s="0">
         <v>458</v>
       </c>
       <c r="E3" s="0">
         <v>505</v>
       </c>
       <c r="F3" s="0">
         <v>498</v>
       </c>
       <c r="G3" s="0">
         <v>474</v>
       </c>
       <c r="H3" s="0">
         <v>491</v>
       </c>
       <c r="I3" s="0">
         <v>434</v>
       </c>
@@ -2477,54 +2600,57 @@
       </c>
       <c r="K3" s="0">
         <v>498</v>
       </c>
       <c r="L3" s="0">
         <v>583</v>
       </c>
       <c r="M3" s="0">
         <v>502</v>
       </c>
       <c r="N3" s="0">
         <v>388</v>
       </c>
       <c r="O3" s="0">
         <v>563</v>
       </c>
       <c r="P3" s="0">
         <v>350</v>
       </c>
       <c r="Q3" s="0">
         <v>536</v>
       </c>
       <c r="R3" s="0">
         <v>469</v>
       </c>
+      <c r="S3" s="0">
+        <v>801</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B4" s="0">
         <v>125</v>
       </c>
       <c r="C4" s="0">
         <v>89</v>
       </c>
       <c r="D4" s="0">
         <v>78</v>
       </c>
       <c r="E4" s="0">
         <v>140</v>
       </c>
       <c r="F4" s="0">
         <v>158</v>
       </c>
       <c r="G4" s="0">
         <v>184</v>
       </c>
       <c r="H4" s="0">
         <v>178</v>
       </c>
       <c r="I4" s="0">
         <v>168</v>
       </c>
@@ -2533,54 +2659,57 @@
       </c>
       <c r="K4" s="0">
         <v>205</v>
       </c>
       <c r="L4" s="0">
         <v>248</v>
       </c>
       <c r="M4" s="0">
         <v>159</v>
       </c>
       <c r="N4" s="0">
         <v>124</v>
       </c>
       <c r="O4" s="0">
         <v>131</v>
       </c>
       <c r="P4" s="0">
         <v>132</v>
       </c>
       <c r="Q4" s="0">
         <v>117</v>
       </c>
       <c r="R4" s="0">
         <v>175</v>
       </c>
+      <c r="S4" s="0">
+        <v>184</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B5" s="0">
         <v>53</v>
       </c>
       <c r="C5" s="0">
         <v>32</v>
       </c>
       <c r="D5" s="0">
         <v>45</v>
       </c>
       <c r="E5" s="0">
         <v>37</v>
       </c>
       <c r="F5" s="0">
         <v>51</v>
       </c>
       <c r="G5" s="0">
         <v>71</v>
       </c>
       <c r="H5" s="0">
         <v>44</v>
       </c>
       <c r="I5" s="0">
         <v>47</v>
       </c>
@@ -2588,60 +2717,63 @@
         <v>35</v>
       </c>
       <c r="K5" s="0">
         <v>51</v>
       </c>
       <c r="L5" s="0">
         <v>74</v>
       </c>
       <c r="M5" s="0">
         <v>50</v>
       </c>
       <c r="N5" s="0">
         <v>60</v>
       </c>
       <c r="O5" s="0">
         <v>64</v>
       </c>
       <c r="P5" s="0">
         <v>79</v>
       </c>
       <c r="Q5" s="0">
         <v>59</v>
       </c>
       <c r="R5" s="0">
         <v>91</v>
+      </c>
+      <c r="S5" s="0">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2658,110 +2790,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B3" s="0">
         <v>70</v>
       </c>
       <c r="C3" s="0">
         <v>75</v>
       </c>
       <c r="D3" s="0">
         <v>75</v>
       </c>
       <c r="E3" s="0">
         <v>65</v>
       </c>
       <c r="F3" s="0">
         <v>65</v>
       </c>
       <c r="G3" s="0">
         <v>72</v>
       </c>
       <c r="H3" s="0">
         <v>75</v>
       </c>
       <c r="I3" s="0">
         <v>75</v>
       </c>
@@ -2770,54 +2908,57 @@
       </c>
       <c r="K3" s="0">
         <v>107</v>
       </c>
       <c r="L3" s="0">
         <v>120</v>
       </c>
       <c r="M3" s="0">
         <v>140</v>
       </c>
       <c r="N3" s="0">
         <v>250</v>
       </c>
       <c r="O3" s="0">
         <v>165</v>
       </c>
       <c r="P3" s="0">
         <v>160</v>
       </c>
       <c r="Q3" s="0">
         <v>110</v>
       </c>
       <c r="R3" s="0">
         <v>110</v>
       </c>
+      <c r="S3" s="0">
+        <v>90</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B4" s="0">
         <v>1370</v>
       </c>
       <c r="C4" s="0">
         <v>1518</v>
       </c>
       <c r="D4" s="0">
         <v>1797</v>
       </c>
       <c r="E4" s="0">
         <v>2103</v>
       </c>
       <c r="F4" s="0">
         <v>2090</v>
       </c>
       <c r="G4" s="0">
         <v>2197</v>
       </c>
       <c r="H4" s="0">
         <v>2370</v>
       </c>
       <c r="I4" s="0">
         <v>2108</v>
       </c>
@@ -2825,60 +2966,63 @@
         <v>1705</v>
       </c>
       <c r="K4" s="0">
         <v>1989</v>
       </c>
       <c r="L4" s="0">
         <v>2197</v>
       </c>
       <c r="M4" s="0">
         <v>1882</v>
       </c>
       <c r="N4" s="0">
         <v>1514</v>
       </c>
       <c r="O4" s="0">
         <v>1827</v>
       </c>
       <c r="P4" s="0">
         <v>1300</v>
       </c>
       <c r="Q4" s="0">
         <v>1764</v>
       </c>
       <c r="R4" s="0">
         <v>1802</v>
+      </c>
+      <c r="S4" s="0">
+        <v>2368</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2895,110 +3039,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B3" s="0">
         <v>70</v>
       </c>
       <c r="C3" s="0">
         <v>75</v>
       </c>
       <c r="D3" s="0">
         <v>75</v>
       </c>
       <c r="E3" s="0">
         <v>65</v>
       </c>
       <c r="F3" s="0">
         <v>65</v>
       </c>
       <c r="G3" s="0">
         <v>68</v>
       </c>
       <c r="H3" s="0">
         <v>72</v>
       </c>
       <c r="I3" s="0">
         <v>70</v>
       </c>
@@ -3007,54 +3157,57 @@
       </c>
       <c r="K3" s="0">
         <v>107</v>
       </c>
       <c r="L3" s="0">
         <v>115</v>
       </c>
       <c r="M3" s="0">
         <v>140</v>
       </c>
       <c r="N3" s="0">
         <v>250</v>
       </c>
       <c r="O3" s="0">
         <v>160</v>
       </c>
       <c r="P3" s="0">
         <v>150</v>
       </c>
       <c r="Q3" s="0">
         <v>105</v>
       </c>
       <c r="R3" s="0">
         <v>100</v>
       </c>
+      <c r="S3" s="0">
+        <v>85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B4" s="0">
         <v>539</v>
       </c>
       <c r="C4" s="0">
         <v>518</v>
       </c>
       <c r="D4" s="0">
         <v>581</v>
       </c>
       <c r="E4" s="0">
         <v>682</v>
       </c>
       <c r="F4" s="0">
         <v>707</v>
       </c>
       <c r="G4" s="0">
         <v>729</v>
       </c>
       <c r="H4" s="0">
         <v>713</v>
       </c>
       <c r="I4" s="0">
         <v>649</v>
       </c>
@@ -3062,60 +3215,63 @@
         <v>662</v>
       </c>
       <c r="K4" s="0">
         <v>754</v>
       </c>
       <c r="L4" s="0">
         <v>905</v>
       </c>
       <c r="M4" s="0">
         <v>711</v>
       </c>
       <c r="N4" s="0">
         <v>572</v>
       </c>
       <c r="O4" s="0">
         <v>758</v>
       </c>
       <c r="P4" s="0">
         <v>561</v>
       </c>
       <c r="Q4" s="0">
         <v>712</v>
       </c>
       <c r="R4" s="0">
         <v>735</v>
+      </c>
+      <c r="S4" s="0">
+        <v>1064</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R16"/>
+  <dimension ref="A1:S16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -3129,1181 +3285,1253 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P3" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q3" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="R3" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
+      </c>
+      <c r="S3" s="0" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
+      </c>
+      <c r="S4" s="0" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O5" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P5" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
+      </c>
+      <c r="S6" s="0" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="J7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="O7" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="P7" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q7" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="R7" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="S7" s="0" t="s">
         <v>93</v>
-      </c>
-[...34 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="Q8" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S8" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S9" s="0" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="M10" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="N10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S10" s="0" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S11" s="0" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S12" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="O13" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="P13" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O16" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="Q16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="R16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
+      </c>
+      <c r="S16" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R16"/>
+  <dimension ref="A1:S16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>130</v>
+        <v>137</v>
+      </c>
+      <c r="S1" s="0" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="P3" s="0" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="Q3" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R3" s="0" t="s">
-        <v>139</v>
+        <v>147</v>
+      </c>
+      <c r="S3" s="0" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>153</v>
+        <v>162</v>
+      </c>
+      <c r="S4" s="0" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O5" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P5" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
+      </c>
+      <c r="S6" s="0" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J7" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="O7" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="R7" s="0" t="s">
-        <v>157</v>
+        <v>167</v>
+      </c>
+      <c r="S7" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="Q8" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S8" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S9" s="0" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="M10" s="0" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="N10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S10" s="0" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S11" s="0" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="S12" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="O13" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="P13" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O16" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="Q16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="R16" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
+      </c>
+      <c r="S16" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4320,110 +4548,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="B3" s="0">
         <v>2404</v>
       </c>
       <c r="C3" s="0">
         <v>2717</v>
       </c>
       <c r="D3" s="0">
         <v>3074</v>
       </c>
       <c r="E3" s="0">
         <v>3346</v>
       </c>
       <c r="F3" s="0">
         <v>3424</v>
       </c>
       <c r="G3" s="0">
         <v>3696</v>
       </c>
       <c r="H3" s="0">
         <v>3978</v>
       </c>
       <c r="I3" s="0">
         <v>3806</v>
       </c>
@@ -4432,54 +4666,57 @@
       </c>
       <c r="K3" s="0">
         <v>3359</v>
       </c>
       <c r="L3" s="0">
         <v>3727</v>
       </c>
       <c r="M3" s="0">
         <v>3412</v>
       </c>
       <c r="N3" s="0">
         <v>3185</v>
       </c>
       <c r="O3" s="0">
         <v>3447</v>
       </c>
       <c r="P3" s="0">
         <v>2464</v>
       </c>
       <c r="Q3" s="0">
         <v>3220</v>
       </c>
       <c r="R3" s="0">
         <v>2920</v>
       </c>
+      <c r="S3" s="0">
+        <v>3907</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B4" s="0">
         <v>460</v>
       </c>
       <c r="C4" s="0">
         <v>382</v>
       </c>
       <c r="D4" s="0">
         <v>361</v>
       </c>
       <c r="E4" s="0">
         <v>430</v>
       </c>
       <c r="F4" s="0">
         <v>428</v>
       </c>
       <c r="G4" s="0">
         <v>439</v>
       </c>
       <c r="H4" s="0">
         <v>450</v>
       </c>
       <c r="I4" s="0">
         <v>397</v>
       </c>
@@ -4487,60 +4724,63 @@
         <v>468</v>
       </c>
       <c r="K4" s="0">
         <v>464</v>
       </c>
       <c r="L4" s="0">
         <v>484</v>
       </c>
       <c r="M4" s="0">
         <v>478</v>
       </c>
       <c r="N4" s="0">
         <v>457</v>
       </c>
       <c r="O4" s="0">
         <v>559</v>
       </c>
       <c r="P4" s="0">
         <v>379</v>
       </c>
       <c r="Q4" s="0">
         <v>481</v>
       </c>
       <c r="R4" s="0">
         <v>443</v>
+      </c>
+      <c r="S4" s="0">
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4557,110 +4797,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B3" s="0">
         <v>395</v>
       </c>
       <c r="C3" s="0">
         <v>468</v>
       </c>
       <c r="D3" s="0">
         <v>552</v>
       </c>
       <c r="E3" s="0">
         <v>618</v>
       </c>
       <c r="F3" s="0">
         <v>661</v>
       </c>
       <c r="G3" s="0">
         <v>784</v>
       </c>
       <c r="H3" s="0">
         <v>800</v>
       </c>
       <c r="I3" s="0">
         <v>824</v>
       </c>
@@ -4669,54 +4915,57 @@
       </c>
       <c r="K3" s="0">
         <v>587</v>
       </c>
       <c r="L3" s="0">
         <v>673</v>
       </c>
       <c r="M3" s="0">
         <v>588</v>
       </c>
       <c r="N3" s="0">
         <v>539</v>
       </c>
       <c r="O3" s="0">
         <v>563</v>
       </c>
       <c r="P3" s="0">
         <v>441</v>
       </c>
       <c r="Q3" s="0">
         <v>615</v>
       </c>
       <c r="R3" s="0">
         <v>485</v>
       </c>
+      <c r="S3" s="0">
+        <v>640</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B4" s="0">
         <v>2009</v>
       </c>
       <c r="C4" s="0">
         <v>2249</v>
       </c>
       <c r="D4" s="0">
         <v>2522</v>
       </c>
       <c r="E4" s="0">
         <v>2728</v>
       </c>
       <c r="F4" s="0">
         <v>2763</v>
       </c>
       <c r="G4" s="0">
         <v>2912</v>
       </c>
       <c r="H4" s="0">
         <v>3178</v>
       </c>
       <c r="I4" s="0">
         <v>2982</v>
       </c>
@@ -4724,60 +4973,63 @@
         <v>2482</v>
       </c>
       <c r="K4" s="0">
         <v>2772</v>
       </c>
       <c r="L4" s="0">
         <v>3054</v>
       </c>
       <c r="M4" s="0">
         <v>2824</v>
       </c>
       <c r="N4" s="0">
         <v>2646</v>
       </c>
       <c r="O4" s="0">
         <v>2884</v>
       </c>
       <c r="P4" s="0">
         <v>2023</v>
       </c>
       <c r="Q4" s="0">
         <v>2605</v>
       </c>
       <c r="R4" s="0">
         <v>2435</v>
+      </c>
+      <c r="S4" s="0">
+        <v>3267</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4794,110 +5046,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B3" s="0">
         <v>16</v>
       </c>
       <c r="C3" s="0">
         <v>13</v>
       </c>
       <c r="D3" s="0">
         <v>8</v>
       </c>
       <c r="E3" s="0">
         <v>11</v>
       </c>
       <c r="F3" s="0">
         <v>15</v>
       </c>
       <c r="G3" s="0">
         <v>12</v>
       </c>
       <c r="H3" s="0">
         <v>14</v>
       </c>
       <c r="I3" s="0">
         <v>12</v>
       </c>
@@ -4906,54 +5164,57 @@
       </c>
       <c r="K3" s="0">
         <v>19</v>
       </c>
       <c r="L3" s="0">
         <v>22</v>
       </c>
       <c r="M3" s="0">
         <v>21</v>
       </c>
       <c r="N3" s="0">
         <v>40</v>
       </c>
       <c r="O3" s="0">
         <v>26</v>
       </c>
       <c r="P3" s="0">
         <v>34</v>
       </c>
       <c r="Q3" s="0">
         <v>32</v>
       </c>
       <c r="R3" s="0">
         <v>23</v>
       </c>
+      <c r="S3" s="0">
+        <v>15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B4" s="0">
         <v>54</v>
       </c>
       <c r="C4" s="0">
         <v>62</v>
       </c>
       <c r="D4" s="0">
         <v>67</v>
       </c>
       <c r="E4" s="0">
         <v>54</v>
       </c>
       <c r="F4" s="0">
         <v>50</v>
       </c>
       <c r="G4" s="0">
         <v>60</v>
       </c>
       <c r="H4" s="0">
         <v>61</v>
       </c>
       <c r="I4" s="0">
         <v>63</v>
       </c>
@@ -4961,60 +5222,63 @@
         <v>68</v>
       </c>
       <c r="K4" s="0">
         <v>88</v>
       </c>
       <c r="L4" s="0">
         <v>98</v>
       </c>
       <c r="M4" s="0">
         <v>119</v>
       </c>
       <c r="N4" s="0">
         <v>210</v>
       </c>
       <c r="O4" s="0">
         <v>139</v>
       </c>
       <c r="P4" s="0">
         <v>126</v>
       </c>
       <c r="Q4" s="0">
         <v>78</v>
       </c>
       <c r="R4" s="0">
         <v>87</v>
+      </c>
+      <c r="S4" s="0">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:R4"/>
+  <dimension ref="A1:S4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -5031,110 +5295,116 @@
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
+      <c r="S1" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="S2" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B3" s="0">
         <v>15</v>
       </c>
       <c r="C3" s="0">
         <v>14</v>
       </c>
       <c r="D3" s="0">
         <v>12</v>
       </c>
       <c r="E3" s="0">
         <v>10</v>
       </c>
       <c r="F3" s="0">
         <v>18</v>
       </c>
       <c r="G3" s="0">
         <v>12</v>
       </c>
       <c r="H3" s="0">
         <v>10</v>
       </c>
       <c r="I3" s="0">
         <v>14</v>
       </c>
@@ -5143,54 +5413,57 @@
       </c>
       <c r="K3" s="0">
         <v>20</v>
       </c>
       <c r="L3" s="0">
         <v>21</v>
       </c>
       <c r="M3" s="0">
         <v>21</v>
       </c>
       <c r="N3" s="0">
         <v>42</v>
       </c>
       <c r="O3" s="0">
         <v>23</v>
       </c>
       <c r="P3" s="0">
         <v>38</v>
       </c>
       <c r="Q3" s="0">
         <v>29</v>
       </c>
       <c r="R3" s="0">
         <v>22</v>
       </c>
+      <c r="S3" s="0">
+        <v>11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B4" s="0">
         <v>55</v>
       </c>
       <c r="C4" s="0">
         <v>61</v>
       </c>
       <c r="D4" s="0">
         <v>63</v>
       </c>
       <c r="E4" s="0">
         <v>55</v>
       </c>
       <c r="F4" s="0">
         <v>47</v>
       </c>
       <c r="G4" s="0">
         <v>56</v>
       </c>
       <c r="H4" s="0">
         <v>62</v>
       </c>
       <c r="I4" s="0">
         <v>56</v>
       </c>
@@ -5198,31 +5471,34 @@
         <v>68</v>
       </c>
       <c r="K4" s="0">
         <v>87</v>
       </c>
       <c r="L4" s="0">
         <v>94</v>
       </c>
       <c r="M4" s="0">
         <v>119</v>
       </c>
       <c r="N4" s="0">
         <v>208</v>
       </c>
       <c r="O4" s="0">
         <v>137</v>
       </c>
       <c r="P4" s="0">
         <v>112</v>
       </c>
       <c r="Q4" s="0">
         <v>76</v>
       </c>
       <c r="R4" s="0">
         <v>78</v>
+      </c>
+      <c r="S4" s="0">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>