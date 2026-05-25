--- v0 (2026-03-04)
+++ v1 (2026-05-25)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>MLA2Y</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Läkarprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Uppsala universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -108,80 +108,86 @@
   <si>
     <t>HT22 P3200</t>
   </si>
   <si>
     <t>VT23 P8200</t>
   </si>
   <si>
     <t>HT23 P3200</t>
   </si>
   <si>
     <t>VT24 P8200</t>
   </si>
   <si>
     <t>HT24 P3200</t>
   </si>
   <si>
     <t>VT25 P8200</t>
   </si>
   <si>
     <t>HT25 P3200</t>
   </si>
   <si>
     <t>VT26 P8200</t>
   </si>
   <si>
+    <t>HT26 P3200</t>
+  </si>
+  <si>
     <t>HT2021</t>
   </si>
   <si>
     <t>VT2022</t>
   </si>
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>VT2023</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>VT2024</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>VT2025</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
     <t>VT2026</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>22.29</t>
   </si>
   <si>
     <t>21.77</t>
   </si>
   <si>
     <t>21.82</t>
   </si>
   <si>
     <t>22.20</t>
   </si>
   <si>
     <t>22.19</t>
   </si>
   <si>
     <t>BII</t>
@@ -247,50 +253,53 @@
     <t>VT22 P8200 (VT2022)</t>
   </si>
   <si>
     <t>HT22 P3200 (HT2022)</t>
   </si>
   <si>
     <t>VT23 P8200 (VT2023)</t>
   </si>
   <si>
     <t>HT23 P3200 (HT2023)</t>
   </si>
   <si>
     <t>VT24 P8200 (VT2024)</t>
   </si>
   <si>
     <t>HT24 P3200 (HT2024)</t>
   </si>
   <si>
     <t>VT25 P8200 (VT2025)</t>
   </si>
   <si>
     <t>HT25 P3200 (HT2025)</t>
   </si>
   <si>
     <t>VT26 P8200 (VT2026)</t>
+  </si>
+  <si>
+    <t>HT26 P3200 (HT2026)</t>
   </si>
   <si>
     <t>21.65</t>
   </si>
   <si>
     <t>21.67</t>
   </si>
   <si>
     <t>21.70</t>
   </si>
   <si>
     <t>22.10</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>21.95</t>
   </si>
   <si>
     <t>22.05</t>
   </si>
@@ -409,2755 +418,2866 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B3" s="0">
         <v>1411</v>
       </c>
       <c r="C3" s="0">
         <v>874</v>
       </c>
       <c r="D3" s="0">
         <v>1305</v>
       </c>
       <c r="E3" s="0">
         <v>770</v>
       </c>
       <c r="F3" s="0">
         <v>1149</v>
       </c>
       <c r="G3" s="0">
         <v>726</v>
       </c>
       <c r="H3" s="0">
         <v>1124</v>
       </c>
       <c r="I3" s="0">
         <v>761</v>
       </c>
       <c r="J3" s="0">
         <v>1157</v>
       </c>
       <c r="K3" s="0">
         <v>801</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B4" s="0">
         <v>2718</v>
       </c>
       <c r="C4" s="0">
         <v>1797</v>
       </c>
       <c r="D4" s="0">
         <v>2524</v>
       </c>
       <c r="E4" s="0">
         <v>1675</v>
       </c>
       <c r="F4" s="0">
         <v>2250</v>
       </c>
       <c r="G4" s="0">
         <v>1598</v>
       </c>
       <c r="H4" s="0">
         <v>2193</v>
       </c>
       <c r="I4" s="0">
         <v>1597</v>
       </c>
       <c r="J4" s="0">
         <v>2362</v>
       </c>
       <c r="K4" s="0">
         <v>1711</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B3" s="0">
         <v>718</v>
       </c>
       <c r="C3" s="0">
         <v>506</v>
       </c>
       <c r="D3" s="0">
         <v>681</v>
       </c>
       <c r="E3" s="0">
         <v>458</v>
       </c>
       <c r="F3" s="0">
         <v>602</v>
       </c>
       <c r="G3" s="0">
         <v>421</v>
       </c>
       <c r="H3" s="0">
         <v>574</v>
       </c>
       <c r="I3" s="0">
         <v>435</v>
       </c>
       <c r="J3" s="0">
         <v>613</v>
       </c>
       <c r="K3" s="0">
         <v>430</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B4" s="0">
         <v>1391</v>
       </c>
       <c r="C4" s="0">
         <v>1047</v>
       </c>
       <c r="D4" s="0">
         <v>1269</v>
       </c>
       <c r="E4" s="0">
         <v>959</v>
       </c>
       <c r="F4" s="0">
         <v>1153</v>
       </c>
       <c r="G4" s="0">
         <v>918</v>
       </c>
       <c r="H4" s="0">
         <v>1118</v>
       </c>
       <c r="I4" s="0">
         <v>871</v>
       </c>
       <c r="J4" s="0">
         <v>1208</v>
       </c>
       <c r="K4" s="0">
         <v>920</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B3" s="0">
         <v>4432</v>
       </c>
       <c r="C3" s="0">
         <v>2575</v>
       </c>
       <c r="D3" s="0">
         <v>4298</v>
       </c>
       <c r="E3" s="0">
         <v>2497</v>
       </c>
       <c r="F3" s="0">
         <v>4035</v>
       </c>
       <c r="G3" s="0">
         <v>2453</v>
       </c>
       <c r="H3" s="0">
         <v>3959</v>
       </c>
       <c r="I3" s="0">
         <v>2445</v>
       </c>
       <c r="J3" s="0">
         <v>4174</v>
       </c>
       <c r="K3" s="0">
         <v>2624</v>
       </c>
+      <c r="L3" s="0">
+        <v>4415</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B4" s="0">
         <v>1132</v>
       </c>
       <c r="C4" s="0">
         <v>943</v>
       </c>
       <c r="D4" s="0">
         <v>934</v>
       </c>
       <c r="E4" s="0">
         <v>768</v>
       </c>
       <c r="F4" s="0">
         <v>812</v>
       </c>
       <c r="G4" s="0">
         <v>718</v>
       </c>
       <c r="H4" s="0">
         <v>782</v>
       </c>
       <c r="I4" s="0">
         <v>740</v>
       </c>
       <c r="J4" s="0">
         <v>789</v>
       </c>
       <c r="K4" s="0">
         <v>722</v>
       </c>
+      <c r="L4" s="0">
+        <v>784</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B5" s="0">
         <v>324</v>
       </c>
       <c r="C5" s="0">
         <v>262</v>
       </c>
       <c r="D5" s="0">
         <v>307</v>
       </c>
       <c r="E5" s="0">
         <v>256</v>
       </c>
       <c r="F5" s="0">
         <v>289</v>
       </c>
       <c r="G5" s="0">
         <v>265</v>
       </c>
       <c r="H5" s="0">
         <v>299</v>
       </c>
       <c r="I5" s="0">
         <v>305</v>
       </c>
       <c r="J5" s="0">
         <v>361</v>
       </c>
       <c r="K5" s="0">
         <v>299</v>
+      </c>
+      <c r="L5" s="0">
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B3" s="0">
         <v>115</v>
       </c>
       <c r="C3" s="0">
         <v>105</v>
       </c>
       <c r="D3" s="0">
         <v>125</v>
       </c>
       <c r="E3" s="0">
         <v>125</v>
       </c>
       <c r="F3" s="0">
         <v>140</v>
       </c>
       <c r="G3" s="0">
         <v>125</v>
       </c>
       <c r="H3" s="0">
         <v>137</v>
       </c>
       <c r="I3" s="0">
         <v>121</v>
       </c>
       <c r="J3" s="0">
         <v>146</v>
       </c>
       <c r="K3" s="0">
         <v>134</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B4" s="0">
         <v>25</v>
       </c>
       <c r="C4" s="0">
         <v>34</v>
       </c>
       <c r="D4" s="0">
         <v>11</v>
       </c>
       <c r="E4" s="0">
         <v>21</v>
       </c>
       <c r="F4" s="0">
         <v>8</v>
       </c>
       <c r="G4" s="0">
         <v>20</v>
       </c>
       <c r="H4" s="0">
         <v>13</v>
       </c>
       <c r="I4" s="0">
         <v>25</v>
       </c>
       <c r="J4" s="0">
         <v>12</v>
       </c>
       <c r="K4" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B5" s="0">
         <v>5</v>
       </c>
       <c r="C5" s="0">
         <v>6</v>
       </c>
       <c r="D5" s="0">
         <v>9</v>
       </c>
       <c r="E5" s="0">
         <v>9</v>
       </c>
       <c r="F5" s="0">
         <v>7</v>
       </c>
       <c r="G5" s="0">
         <v>10</v>
       </c>
       <c r="H5" s="0">
         <v>5</v>
       </c>
       <c r="I5" s="0">
         <v>9</v>
       </c>
       <c r="J5" s="0">
         <v>7</v>
       </c>
       <c r="K5" s="0">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B3" s="0">
         <v>110</v>
       </c>
       <c r="C3" s="0">
         <v>104</v>
       </c>
       <c r="D3" s="0">
         <v>115</v>
       </c>
       <c r="E3" s="0">
         <v>117</v>
       </c>
       <c r="F3" s="0">
         <v>133</v>
       </c>
       <c r="G3" s="0">
         <v>115</v>
       </c>
       <c r="H3" s="0">
         <v>123</v>
       </c>
       <c r="I3" s="0">
         <v>111</v>
       </c>
       <c r="J3" s="0">
         <v>129</v>
       </c>
       <c r="K3" s="0">
         <v>122</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B4" s="0">
         <v>19</v>
       </c>
       <c r="C4" s="0">
         <v>27</v>
       </c>
       <c r="D4" s="0">
         <v>13</v>
       </c>
       <c r="E4" s="0">
         <v>22</v>
       </c>
       <c r="F4" s="0">
         <v>9</v>
       </c>
       <c r="G4" s="0">
         <v>18</v>
       </c>
       <c r="H4" s="0">
         <v>14</v>
       </c>
       <c r="I4" s="0">
         <v>23</v>
       </c>
       <c r="J4" s="0">
         <v>8</v>
       </c>
       <c r="K4" s="0">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>4</v>
       </c>
       <c r="D5" s="0">
         <v>7</v>
       </c>
       <c r="E5" s="0">
         <v>6</v>
       </c>
       <c r="F5" s="0">
         <v>3</v>
       </c>
       <c r="G5" s="0">
         <v>7</v>
       </c>
       <c r="H5" s="0">
         <v>3</v>
       </c>
       <c r="I5" s="0">
         <v>6</v>
       </c>
       <c r="J5" s="0">
         <v>3</v>
       </c>
       <c r="K5" s="0">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B3" s="0">
         <v>3137</v>
       </c>
       <c r="C3" s="0">
         <v>1858</v>
       </c>
       <c r="D3" s="0">
         <v>2954</v>
       </c>
       <c r="E3" s="0">
         <v>1749</v>
       </c>
       <c r="F3" s="0">
         <v>2632</v>
       </c>
       <c r="G3" s="0">
         <v>1678</v>
       </c>
       <c r="H3" s="0">
         <v>2589</v>
       </c>
       <c r="I3" s="0">
         <v>1667</v>
       </c>
       <c r="J3" s="0">
         <v>2746</v>
       </c>
       <c r="K3" s="0">
         <v>1822</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B4" s="0">
         <v>790</v>
       </c>
       <c r="C4" s="0">
         <v>651</v>
       </c>
       <c r="D4" s="0">
         <v>681</v>
       </c>
       <c r="E4" s="0">
         <v>520</v>
       </c>
       <c r="F4" s="0">
         <v>573</v>
       </c>
       <c r="G4" s="0">
         <v>491</v>
       </c>
       <c r="H4" s="0">
         <v>528</v>
       </c>
       <c r="I4" s="0">
         <v>485</v>
       </c>
       <c r="J4" s="0">
         <v>525</v>
       </c>
       <c r="K4" s="0">
         <v>494</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B5" s="0">
         <v>202</v>
       </c>
       <c r="C5" s="0">
         <v>162</v>
       </c>
       <c r="D5" s="0">
         <v>194</v>
       </c>
       <c r="E5" s="0">
         <v>176</v>
       </c>
       <c r="F5" s="0">
         <v>194</v>
       </c>
       <c r="G5" s="0">
         <v>155</v>
       </c>
       <c r="H5" s="0">
         <v>200</v>
       </c>
       <c r="I5" s="0">
         <v>206</v>
       </c>
       <c r="J5" s="0">
         <v>248</v>
       </c>
       <c r="K5" s="0">
         <v>196</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B3" s="0">
         <v>1542</v>
       </c>
       <c r="C3" s="0">
         <v>1042</v>
       </c>
       <c r="D3" s="0">
         <v>1428</v>
       </c>
       <c r="E3" s="0">
         <v>996</v>
       </c>
       <c r="F3" s="0">
         <v>1302</v>
       </c>
       <c r="G3" s="0">
         <v>934</v>
       </c>
       <c r="H3" s="0">
         <v>1277</v>
       </c>
       <c r="I3" s="0">
         <v>901</v>
       </c>
       <c r="J3" s="0">
         <v>1364</v>
       </c>
       <c r="K3" s="0">
         <v>960</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B4" s="0">
         <v>441</v>
       </c>
       <c r="C4" s="0">
         <v>400</v>
       </c>
       <c r="D4" s="0">
         <v>396</v>
       </c>
       <c r="E4" s="0">
         <v>304</v>
       </c>
       <c r="F4" s="0">
         <v>331</v>
       </c>
       <c r="G4" s="0">
         <v>301</v>
       </c>
       <c r="H4" s="0">
         <v>287</v>
       </c>
       <c r="I4" s="0">
         <v>275</v>
       </c>
       <c r="J4" s="0">
         <v>306</v>
       </c>
       <c r="K4" s="0">
         <v>264</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B5" s="0">
         <v>126</v>
       </c>
       <c r="C5" s="0">
         <v>111</v>
       </c>
       <c r="D5" s="0">
         <v>126</v>
       </c>
       <c r="E5" s="0">
         <v>117</v>
       </c>
       <c r="F5" s="0">
         <v>122</v>
       </c>
       <c r="G5" s="0">
         <v>104</v>
       </c>
       <c r="H5" s="0">
         <v>128</v>
       </c>
       <c r="I5" s="0">
         <v>130</v>
       </c>
       <c r="J5" s="0">
         <v>151</v>
       </c>
       <c r="K5" s="0">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B3" s="0">
         <v>145</v>
       </c>
       <c r="C3" s="0">
         <v>145</v>
       </c>
       <c r="D3" s="0">
         <v>145</v>
       </c>
       <c r="E3" s="0">
         <v>155</v>
       </c>
       <c r="F3" s="0">
         <v>155</v>
       </c>
       <c r="G3" s="0">
         <v>155</v>
       </c>
       <c r="H3" s="0">
         <v>155</v>
       </c>
       <c r="I3" s="0">
         <v>155</v>
       </c>
       <c r="J3" s="0">
         <v>165</v>
       </c>
       <c r="K3" s="0">
         <v>165</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B4" s="0">
         <v>4129</v>
       </c>
       <c r="C4" s="0">
         <v>2671</v>
       </c>
       <c r="D4" s="0">
         <v>3829</v>
       </c>
       <c r="E4" s="0">
         <v>2445</v>
       </c>
       <c r="F4" s="0">
         <v>3399</v>
       </c>
       <c r="G4" s="0">
         <v>2324</v>
       </c>
       <c r="H4" s="0">
         <v>3317</v>
       </c>
       <c r="I4" s="0">
         <v>2358</v>
       </c>
       <c r="J4" s="0">
         <v>3519</v>
       </c>
       <c r="K4" s="0">
         <v>2512</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B3" s="0">
         <v>135</v>
       </c>
       <c r="C3" s="0">
         <v>135</v>
       </c>
       <c r="D3" s="0">
         <v>135</v>
       </c>
       <c r="E3" s="0">
         <v>145</v>
       </c>
       <c r="F3" s="0">
         <v>145</v>
       </c>
       <c r="G3" s="0">
         <v>140</v>
       </c>
       <c r="H3" s="0">
         <v>140</v>
       </c>
       <c r="I3" s="0">
         <v>140</v>
       </c>
       <c r="J3" s="0">
         <v>140</v>
       </c>
       <c r="K3" s="0">
         <v>145</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B4" s="0">
         <v>2109</v>
       </c>
       <c r="C4" s="0">
         <v>1553</v>
       </c>
       <c r="D4" s="0">
         <v>1950</v>
       </c>
       <c r="E4" s="0">
         <v>1417</v>
       </c>
       <c r="F4" s="0">
         <v>1755</v>
       </c>
       <c r="G4" s="0">
         <v>1339</v>
       </c>
       <c r="H4" s="0">
         <v>1692</v>
       </c>
       <c r="I4" s="0">
         <v>1306</v>
       </c>
       <c r="J4" s="0">
         <v>1821</v>
       </c>
       <c r="K4" s="0">
         <v>1350</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K8"/>
+  <dimension ref="A1:L8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F3" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" s="0" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G4" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I4" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="K4" s="0" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J7" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K8"/>
+  <dimension ref="A1:L8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
+      </c>
+      <c r="L1" s="0" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F3" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="J3" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K3" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J4" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K4" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J7" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B3" s="0">
         <v>5888</v>
       </c>
       <c r="C3" s="0">
         <v>3780</v>
       </c>
       <c r="D3" s="0">
         <v>5539</v>
       </c>
       <c r="E3" s="0">
         <v>3521</v>
       </c>
       <c r="F3" s="0">
         <v>5136</v>
       </c>
       <c r="G3" s="0">
         <v>3436</v>
       </c>
       <c r="H3" s="0">
         <v>5040</v>
       </c>
       <c r="I3" s="0">
         <v>3490</v>
       </c>
       <c r="J3" s="0">
         <v>5324</v>
       </c>
       <c r="K3" s="0">
         <v>3645</v>
       </c>
+      <c r="L3" s="0">
+        <v>5551</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B4" s="0">
         <v>1082</v>
       </c>
       <c r="C4" s="0">
         <v>692</v>
       </c>
       <c r="D4" s="0">
         <v>1075</v>
       </c>
       <c r="E4" s="0">
         <v>636</v>
       </c>
       <c r="F4" s="0">
         <v>922</v>
       </c>
       <c r="G4" s="0">
         <v>598</v>
       </c>
       <c r="H4" s="0">
         <v>877</v>
       </c>
       <c r="I4" s="0">
         <v>599</v>
       </c>
       <c r="J4" s="0">
         <v>990</v>
       </c>
       <c r="K4" s="0">
         <v>687</v>
+      </c>
+      <c r="L4" s="0">
+        <v>1056</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B3" s="0">
         <v>2035</v>
       </c>
       <c r="C3" s="0">
         <v>1302</v>
       </c>
       <c r="D3" s="0">
         <v>1965</v>
       </c>
       <c r="E3" s="0">
         <v>1200</v>
       </c>
       <c r="F3" s="0">
         <v>1813</v>
       </c>
       <c r="G3" s="0">
         <v>1164</v>
       </c>
       <c r="H3" s="0">
         <v>1769</v>
       </c>
       <c r="I3" s="0">
         <v>1172</v>
       </c>
       <c r="J3" s="0">
         <v>1839</v>
       </c>
       <c r="K3" s="0">
         <v>1209</v>
       </c>
+      <c r="L3" s="0">
+        <v>1964</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B4" s="0">
         <v>3853</v>
       </c>
       <c r="C4" s="0">
         <v>2478</v>
       </c>
       <c r="D4" s="0">
         <v>3574</v>
       </c>
       <c r="E4" s="0">
         <v>2321</v>
       </c>
       <c r="F4" s="0">
         <v>3323</v>
       </c>
       <c r="G4" s="0">
         <v>2272</v>
       </c>
       <c r="H4" s="0">
         <v>3271</v>
       </c>
       <c r="I4" s="0">
         <v>2318</v>
       </c>
       <c r="J4" s="0">
         <v>3485</v>
       </c>
       <c r="K4" s="0">
         <v>2436</v>
+      </c>
+      <c r="L4" s="0">
+        <v>3587</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B3" s="0">
         <v>50</v>
       </c>
       <c r="C3" s="0">
         <v>60</v>
       </c>
       <c r="D3" s="0">
         <v>56</v>
       </c>
       <c r="E3" s="0">
         <v>62</v>
       </c>
       <c r="F3" s="0">
         <v>61</v>
       </c>
       <c r="G3" s="0">
         <v>62</v>
       </c>
       <c r="H3" s="0">
         <v>68</v>
       </c>
       <c r="I3" s="0">
         <v>66</v>
       </c>
       <c r="J3" s="0">
         <v>59</v>
       </c>
       <c r="K3" s="0">
         <v>71</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B4" s="0">
         <v>95</v>
       </c>
       <c r="C4" s="0">
         <v>85</v>
       </c>
       <c r="D4" s="0">
         <v>89</v>
       </c>
       <c r="E4" s="0">
         <v>93</v>
       </c>
       <c r="F4" s="0">
         <v>94</v>
       </c>
       <c r="G4" s="0">
         <v>93</v>
       </c>
       <c r="H4" s="0">
         <v>87</v>
       </c>
       <c r="I4" s="0">
         <v>89</v>
       </c>
       <c r="J4" s="0">
         <v>106</v>
       </c>
       <c r="K4" s="0">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B3" s="0">
         <v>51</v>
       </c>
       <c r="C3" s="0">
         <v>55</v>
       </c>
       <c r="D3" s="0">
         <v>55</v>
       </c>
       <c r="E3" s="0">
         <v>58</v>
       </c>
       <c r="F3" s="0">
         <v>56</v>
       </c>
       <c r="G3" s="0">
         <v>55</v>
       </c>
       <c r="H3" s="0">
         <v>61</v>
       </c>
       <c r="I3" s="0">
         <v>59</v>
       </c>
       <c r="J3" s="0">
         <v>52</v>
       </c>
       <c r="K3" s="0">
         <v>69</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B4" s="0">
         <v>84</v>
       </c>
       <c r="C4" s="0">
         <v>80</v>
       </c>
       <c r="D4" s="0">
         <v>80</v>
       </c>
       <c r="E4" s="0">
         <v>87</v>
       </c>
       <c r="F4" s="0">
         <v>89</v>
       </c>
       <c r="G4" s="0">
         <v>85</v>
       </c>
       <c r="H4" s="0">
         <v>79</v>
       </c>
       <c r="I4" s="0">
         <v>81</v>
       </c>