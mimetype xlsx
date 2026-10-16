--- v0 (2026-05-21)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>HGSO9</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Socionomprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Jönköping University</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -216,95 +216,101 @@
   <si>
     <t>18.43</t>
   </si>
   <si>
     <t>19.10</t>
   </si>
   <si>
     <t>17.97</t>
   </si>
   <si>
     <t>18.49</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>19.20</t>
   </si>
   <si>
     <t>18.17</t>
   </si>
   <si>
     <t>19.02</t>
   </si>
   <si>
+    <t>19.65</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>18.85</t>
   </si>
   <si>
     <t>17.76</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>18.12</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>17.63</t>
   </si>
   <si>
     <t>17.93</t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
     <t>17.64</t>
   </si>
   <si>
     <t>17.24</t>
   </si>
   <si>
     <t>18.35</t>
   </si>
   <si>
     <t>17.77</t>
   </si>
   <si>
     <t>18.26</t>
   </si>
   <si>
     <t>18.10</t>
   </si>
   <si>
+    <t>18.95</t>
+  </si>
+  <si>
     <t>BF</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>ÖS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>1.10</t>
@@ -381,66 +387,72 @@
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>17.95</t>
   </si>
   <si>
     <t>18.75</t>
   </si>
   <si>
     <t>17.10</t>
   </si>
   <si>
     <t>18.18</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
     <t>17.81</t>
   </si>
   <si>
     <t>17.86</t>
   </si>
   <si>
+    <t>19.29</t>
+  </si>
+  <si>
     <t>17.90</t>
   </si>
   <si>
     <t>17.50</t>
   </si>
   <si>
     <t>17.85</t>
   </si>
   <si>
     <t>17.74</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>18.06</t>
+  </si>
+  <si>
+    <t>18.28</t>
   </si>
   <si>
     <t>0.80</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
   <si>
     <t>25 - 34</t>
   </si>
   <si>
     <t>35 eller äldre</t>
   </si>
@@ -646,140 +658,146 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>273</v>
       </c>
       <c r="C3" s="0">
         <v>201</v>
       </c>
       <c r="D3" s="0">
         <v>255</v>
       </c>
       <c r="E3" s="0">
         <v>239</v>
       </c>
       <c r="F3" s="0">
         <v>271</v>
       </c>
       <c r="G3" s="0">
         <v>268</v>
       </c>
       <c r="H3" s="0">
         <v>219</v>
       </c>
       <c r="I3" s="0">
         <v>138</v>
       </c>
       <c r="J3" s="0">
         <v>163</v>
       </c>
       <c r="K3" s="0">
         <v>152</v>
       </c>
       <c r="L3" s="0">
         <v>181</v>
       </c>
       <c r="M3" s="0">
         <v>157</v>
       </c>
       <c r="N3" s="0">
         <v>172</v>
       </c>
       <c r="O3" s="0">
         <v>211</v>
       </c>
+      <c r="P3" s="0">
+        <v>221</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>1002</v>
       </c>
       <c r="C4" s="0">
         <v>795</v>
       </c>
       <c r="D4" s="0">
         <v>1167</v>
       </c>
       <c r="E4" s="0">
         <v>1079</v>
       </c>
       <c r="F4" s="0">
         <v>1345</v>
       </c>
       <c r="G4" s="0">
         <v>1077</v>
       </c>
       <c r="H4" s="0">
         <v>1081</v>
       </c>
       <c r="I4" s="0">
         <v>821</v>
       </c>
       <c r="J4" s="0">
         <v>852</v>
       </c>
       <c r="K4" s="0">
         <v>760</v>
       </c>
       <c r="L4" s="0">
         <v>1027</v>
       </c>
       <c r="M4" s="0">
         <v>841</v>
       </c>
       <c r="N4" s="0">
         <v>940</v>
       </c>
       <c r="O4" s="0">
         <v>1053</v>
+      </c>
+      <c r="P4" s="0">
+        <v>1208</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -853,140 +871,146 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>110</v>
       </c>
       <c r="C3" s="0">
         <v>93</v>
       </c>
       <c r="D3" s="0">
         <v>99</v>
       </c>
       <c r="E3" s="0">
         <v>94</v>
       </c>
       <c r="F3" s="0">
         <v>100</v>
       </c>
       <c r="G3" s="0">
         <v>102</v>
       </c>
       <c r="H3" s="0">
         <v>93</v>
       </c>
       <c r="I3" s="0">
         <v>77</v>
       </c>
       <c r="J3" s="0">
         <v>77</v>
       </c>
       <c r="K3" s="0">
         <v>71</v>
       </c>
       <c r="L3" s="0">
         <v>89</v>
       </c>
       <c r="M3" s="0">
         <v>74</v>
       </c>
       <c r="N3" s="0">
         <v>72</v>
       </c>
       <c r="O3" s="0">
         <v>105</v>
       </c>
+      <c r="P3" s="0">
+        <v>100</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>427</v>
       </c>
       <c r="C4" s="0">
         <v>374</v>
       </c>
       <c r="D4" s="0">
         <v>472</v>
       </c>
       <c r="E4" s="0">
         <v>462</v>
       </c>
       <c r="F4" s="0">
         <v>568</v>
       </c>
       <c r="G4" s="0">
         <v>477</v>
       </c>
       <c r="H4" s="0">
         <v>443</v>
       </c>
       <c r="I4" s="0">
         <v>369</v>
       </c>
       <c r="J4" s="0">
         <v>396</v>
       </c>
       <c r="K4" s="0">
         <v>395</v>
       </c>
       <c r="L4" s="0">
         <v>454</v>
       </c>
       <c r="M4" s="0">
         <v>404</v>
       </c>
       <c r="N4" s="0">
         <v>417</v>
       </c>
       <c r="O4" s="0">
         <v>523</v>
+      </c>
+      <c r="P4" s="0">
+        <v>609</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1060,151 +1084,151 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>1511</v>
       </c>
       <c r="C3" s="0">
         <v>912</v>
       </c>
       <c r="D3" s="0">
         <v>1622</v>
       </c>
       <c r="E3" s="0">
         <v>1147</v>
       </c>
       <c r="F3" s="0">
         <v>1851</v>
       </c>
       <c r="G3" s="0">
         <v>1126</v>
       </c>
       <c r="H3" s="0">
         <v>1613</v>
       </c>
       <c r="I3" s="0">
         <v>873</v>
       </c>
       <c r="J3" s="0">
         <v>1450</v>
       </c>
       <c r="K3" s="0">
         <v>895</v>
       </c>
       <c r="L3" s="0">
         <v>1556</v>
       </c>
       <c r="M3" s="0">
         <v>1000</v>
       </c>
       <c r="N3" s="0">
         <v>1389</v>
       </c>
       <c r="O3" s="0">
         <v>1009</v>
       </c>
       <c r="P3" s="0">
         <v>1646</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>499</v>
       </c>
       <c r="C4" s="0">
         <v>448</v>
       </c>
       <c r="D4" s="0">
         <v>495</v>
       </c>
       <c r="E4" s="0">
         <v>506</v>
       </c>
       <c r="F4" s="0">
         <v>550</v>
       </c>
       <c r="G4" s="0">
         <v>555</v>
       </c>
       <c r="H4" s="0">
         <v>466</v>
       </c>
       <c r="I4" s="0">
         <v>408</v>
       </c>
       <c r="J4" s="0">
         <v>390</v>
       </c>
       <c r="K4" s="0">
         <v>356</v>
       </c>
       <c r="L4" s="0">
         <v>396</v>
       </c>
       <c r="M4" s="0">
         <v>366</v>
       </c>
       <c r="N4" s="0">
         <v>374</v>
       </c>
       <c r="O4" s="0">
         <v>391</v>
       </c>
       <c r="P4" s="0">
         <v>392</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>123</v>
       </c>
       <c r="C5" s="0">
         <v>125</v>
       </c>
       <c r="D5" s="0">
         <v>154</v>
       </c>
       <c r="E5" s="0">
         <v>140</v>
       </c>
       <c r="F5" s="0">
         <v>181</v>
       </c>
       <c r="G5" s="0">
         <v>128</v>
       </c>
       <c r="H5" s="0">
         <v>136</v>
       </c>
       <c r="I5" s="0">
         <v>128</v>
       </c>
@@ -1323,187 +1347,196 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>33</v>
       </c>
       <c r="C3" s="0">
         <v>25</v>
       </c>
       <c r="D3" s="0">
         <v>29</v>
       </c>
       <c r="E3" s="0">
         <v>28</v>
       </c>
       <c r="F3" s="0">
         <v>33</v>
       </c>
       <c r="G3" s="0">
         <v>21</v>
       </c>
       <c r="H3" s="0">
         <v>46</v>
       </c>
       <c r="I3" s="0">
         <v>38</v>
       </c>
       <c r="J3" s="0">
         <v>61</v>
       </c>
       <c r="K3" s="0">
         <v>54</v>
       </c>
       <c r="L3" s="0">
         <v>52</v>
       </c>
       <c r="M3" s="0">
         <v>36</v>
       </c>
       <c r="N3" s="0">
         <v>37</v>
       </c>
       <c r="O3" s="0">
         <v>36</v>
       </c>
+      <c r="P3" s="0">
+        <v>38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>11</v>
       </c>
       <c r="C4" s="0">
         <v>18</v>
       </c>
       <c r="D4" s="0">
         <v>11</v>
       </c>
       <c r="E4" s="0">
         <v>13</v>
       </c>
       <c r="F4" s="0">
         <v>13</v>
       </c>
       <c r="G4" s="0">
         <v>21</v>
       </c>
       <c r="H4" s="0">
         <v>17</v>
       </c>
       <c r="I4" s="0">
         <v>23</v>
       </c>
       <c r="J4" s="0">
         <v>14</v>
       </c>
       <c r="K4" s="0">
         <v>19</v>
       </c>
       <c r="L4" s="0">
         <v>11</v>
       </c>
       <c r="M4" s="0">
         <v>18</v>
       </c>
       <c r="N4" s="0">
         <v>8</v>
       </c>
       <c r="O4" s="0">
         <v>12</v>
       </c>
+      <c r="P4" s="0">
+        <v>6</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>7</v>
       </c>
       <c r="D5" s="0">
         <v>10</v>
       </c>
       <c r="E5" s="0">
         <v>9</v>
       </c>
       <c r="F5" s="0">
         <v>6</v>
       </c>
       <c r="G5" s="0">
         <v>10</v>
       </c>
       <c r="H5" s="0">
         <v>7</v>
       </c>
       <c r="I5" s="0">
         <v>9</v>
       </c>
       <c r="J5" s="0">
         <v>10</v>
       </c>
       <c r="K5" s="0">
         <v>12</v>
       </c>
       <c r="L5" s="0">
         <v>7</v>
       </c>
       <c r="M5" s="0">
         <v>6</v>
       </c>
       <c r="N5" s="0">
         <v>10</v>
       </c>
       <c r="O5" s="0">
         <v>2</v>
+      </c>
+      <c r="P5" s="0">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1577,187 +1610,196 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>28</v>
       </c>
       <c r="C3" s="0">
         <v>24</v>
       </c>
       <c r="D3" s="0">
         <v>24</v>
       </c>
       <c r="E3" s="0">
         <v>27</v>
       </c>
       <c r="F3" s="0">
         <v>30</v>
       </c>
       <c r="G3" s="0">
         <v>26</v>
       </c>
       <c r="H3" s="0">
         <v>40</v>
       </c>
       <c r="I3" s="0">
         <v>34</v>
       </c>
       <c r="J3" s="0">
         <v>51</v>
       </c>
       <c r="K3" s="0">
         <v>48</v>
       </c>
       <c r="L3" s="0">
         <v>47</v>
       </c>
       <c r="M3" s="0">
         <v>31</v>
       </c>
       <c r="N3" s="0">
         <v>31</v>
       </c>
       <c r="O3" s="0">
         <v>28</v>
       </c>
+      <c r="P3" s="0">
+        <v>37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>11</v>
       </c>
       <c r="C4" s="0">
         <v>15</v>
       </c>
       <c r="D4" s="0">
         <v>12</v>
       </c>
       <c r="E4" s="0">
         <v>15</v>
       </c>
       <c r="F4" s="0">
         <v>12</v>
       </c>
       <c r="G4" s="0">
         <v>15</v>
       </c>
       <c r="H4" s="0">
         <v>15</v>
       </c>
       <c r="I4" s="0">
         <v>19</v>
       </c>
       <c r="J4" s="0">
         <v>14</v>
       </c>
       <c r="K4" s="0">
         <v>15</v>
       </c>
       <c r="L4" s="0">
         <v>8</v>
       </c>
       <c r="M4" s="0">
         <v>18</v>
       </c>
       <c r="N4" s="0">
         <v>12</v>
       </c>
       <c r="O4" s="0">
         <v>14</v>
       </c>
+      <c r="P4" s="0">
+        <v>4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>3</v>
       </c>
       <c r="C5" s="0">
         <v>6</v>
       </c>
       <c r="D5" s="0">
         <v>9</v>
       </c>
       <c r="E5" s="0">
         <v>8</v>
       </c>
       <c r="F5" s="0">
         <v>6</v>
       </c>
       <c r="G5" s="0">
         <v>7</v>
       </c>
       <c r="H5" s="0">
         <v>5</v>
       </c>
       <c r="I5" s="0">
         <v>7</v>
       </c>
       <c r="J5" s="0">
         <v>5</v>
       </c>
       <c r="K5" s="0">
         <v>7</v>
       </c>
       <c r="L5" s="0">
         <v>5</v>
       </c>
       <c r="M5" s="0">
         <v>6</v>
       </c>
       <c r="N5" s="0">
         <v>7</v>
       </c>
       <c r="O5" s="0">
         <v>3</v>
+      </c>
+      <c r="P5" s="0">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1831,187 +1873,196 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>897</v>
       </c>
       <c r="C3" s="0">
         <v>612</v>
       </c>
       <c r="D3" s="0">
         <v>1017</v>
       </c>
       <c r="E3" s="0">
         <v>841</v>
       </c>
       <c r="F3" s="0">
         <v>1157</v>
       </c>
       <c r="G3" s="0">
         <v>815</v>
       </c>
       <c r="H3" s="0">
         <v>909</v>
       </c>
       <c r="I3" s="0">
         <v>557</v>
       </c>
       <c r="J3" s="0">
         <v>709</v>
       </c>
       <c r="K3" s="0">
         <v>560</v>
       </c>
       <c r="L3" s="0">
         <v>882</v>
       </c>
       <c r="M3" s="0">
         <v>633</v>
       </c>
       <c r="N3" s="0">
         <v>777</v>
       </c>
       <c r="O3" s="0">
         <v>764</v>
       </c>
+      <c r="P3" s="0">
+        <v>1029</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>290</v>
       </c>
       <c r="C4" s="0">
         <v>301</v>
       </c>
       <c r="D4" s="0">
         <v>314</v>
       </c>
       <c r="E4" s="0">
         <v>378</v>
       </c>
       <c r="F4" s="0">
         <v>367</v>
       </c>
       <c r="G4" s="0">
         <v>434</v>
       </c>
       <c r="H4" s="0">
         <v>304</v>
       </c>
       <c r="I4" s="0">
         <v>311</v>
       </c>
       <c r="J4" s="0">
         <v>229</v>
       </c>
       <c r="K4" s="0">
         <v>253</v>
       </c>
       <c r="L4" s="0">
         <v>236</v>
       </c>
       <c r="M4" s="0">
         <v>253</v>
       </c>
       <c r="N4" s="0">
         <v>241</v>
       </c>
       <c r="O4" s="0">
         <v>346</v>
       </c>
+      <c r="P4" s="0">
+        <v>275</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>88</v>
       </c>
       <c r="C5" s="0">
         <v>83</v>
       </c>
       <c r="D5" s="0">
         <v>91</v>
       </c>
       <c r="E5" s="0">
         <v>99</v>
       </c>
       <c r="F5" s="0">
         <v>92</v>
       </c>
       <c r="G5" s="0">
         <v>96</v>
       </c>
       <c r="H5" s="0">
         <v>87</v>
       </c>
       <c r="I5" s="0">
         <v>91</v>
       </c>
       <c r="J5" s="0">
         <v>77</v>
       </c>
       <c r="K5" s="0">
         <v>99</v>
       </c>
       <c r="L5" s="0">
         <v>90</v>
       </c>
       <c r="M5" s="0">
         <v>112</v>
       </c>
       <c r="N5" s="0">
         <v>94</v>
       </c>
       <c r="O5" s="0">
         <v>154</v>
+      </c>
+      <c r="P5" s="0">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2085,187 +2136,196 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>344</v>
       </c>
       <c r="C3" s="0">
         <v>271</v>
       </c>
       <c r="D3" s="0">
         <v>380</v>
       </c>
       <c r="E3" s="0">
         <v>345</v>
       </c>
       <c r="F3" s="0">
         <v>464</v>
       </c>
       <c r="G3" s="0">
         <v>325</v>
       </c>
       <c r="H3" s="0">
         <v>351</v>
       </c>
       <c r="I3" s="0">
         <v>235</v>
       </c>
       <c r="J3" s="0">
         <v>317</v>
       </c>
       <c r="K3" s="0">
         <v>270</v>
       </c>
       <c r="L3" s="0">
         <v>383</v>
       </c>
       <c r="M3" s="0">
         <v>278</v>
       </c>
       <c r="N3" s="0">
         <v>320</v>
       </c>
       <c r="O3" s="0">
         <v>357</v>
       </c>
+      <c r="P3" s="0">
+        <v>500</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>143</v>
       </c>
       <c r="C4" s="0">
         <v>147</v>
       </c>
       <c r="D4" s="0">
         <v>137</v>
       </c>
       <c r="E4" s="0">
         <v>158</v>
       </c>
       <c r="F4" s="0">
         <v>150</v>
       </c>
       <c r="G4" s="0">
         <v>201</v>
       </c>
       <c r="H4" s="0">
         <v>124</v>
       </c>
       <c r="I4" s="0">
         <v>159</v>
       </c>
       <c r="J4" s="0">
         <v>113</v>
       </c>
       <c r="K4" s="0">
         <v>133</v>
       </c>
       <c r="L4" s="0">
         <v>110</v>
       </c>
       <c r="M4" s="0">
         <v>120</v>
       </c>
       <c r="N4" s="0">
         <v>117</v>
       </c>
       <c r="O4" s="0">
         <v>175</v>
       </c>
+      <c r="P4" s="0">
+        <v>131</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>50</v>
       </c>
       <c r="C5" s="0">
         <v>49</v>
       </c>
       <c r="D5" s="0">
         <v>54</v>
       </c>
       <c r="E5" s="0">
         <v>53</v>
       </c>
       <c r="F5" s="0">
         <v>54</v>
       </c>
       <c r="G5" s="0">
         <v>53</v>
       </c>
       <c r="H5" s="0">
         <v>61</v>
       </c>
       <c r="I5" s="0">
         <v>52</v>
       </c>
       <c r="J5" s="0">
         <v>43</v>
       </c>
       <c r="K5" s="0">
         <v>63</v>
       </c>
       <c r="L5" s="0">
         <v>50</v>
       </c>
       <c r="M5" s="0">
         <v>80</v>
       </c>
       <c r="N5" s="0">
         <v>52</v>
       </c>
       <c r="O5" s="0">
         <v>96</v>
+      </c>
+      <c r="P5" s="0">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2383,96 +2443,102 @@
       </c>
       <c r="H3" s="0">
         <v>70</v>
       </c>
       <c r="I3" s="0">
         <v>70</v>
       </c>
       <c r="J3" s="0">
         <v>85</v>
       </c>
       <c r="K3" s="0">
         <v>85</v>
       </c>
       <c r="L3" s="0">
         <v>70</v>
       </c>
       <c r="M3" s="0">
         <v>60</v>
       </c>
       <c r="N3" s="0">
         <v>55</v>
       </c>
       <c r="O3" s="0">
         <v>50</v>
       </c>
+      <c r="P3" s="0">
+        <v>50</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="0">
         <v>1275</v>
       </c>
       <c r="C4" s="0">
         <v>996</v>
       </c>
       <c r="D4" s="0">
         <v>1422</v>
       </c>
       <c r="E4" s="0">
         <v>1318</v>
       </c>
       <c r="F4" s="0">
         <v>1616</v>
       </c>
       <c r="G4" s="0">
         <v>1345</v>
       </c>
       <c r="H4" s="0">
         <v>1300</v>
       </c>
       <c r="I4" s="0">
         <v>959</v>
       </c>
       <c r="J4" s="0">
         <v>1015</v>
       </c>
       <c r="K4" s="0">
         <v>912</v>
       </c>
       <c r="L4" s="0">
         <v>1208</v>
       </c>
       <c r="M4" s="0">
         <v>998</v>
       </c>
       <c r="N4" s="0">
         <v>1112</v>
       </c>
       <c r="O4" s="0">
         <v>1264</v>
+      </c>
+      <c r="P4" s="0">
+        <v>1429</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2590,96 +2656,102 @@
       </c>
       <c r="H3" s="0">
         <v>60</v>
       </c>
       <c r="I3" s="0">
         <v>60</v>
       </c>
       <c r="J3" s="0">
         <v>70</v>
       </c>
       <c r="K3" s="0">
         <v>70</v>
       </c>
       <c r="L3" s="0">
         <v>60</v>
       </c>
       <c r="M3" s="0">
         <v>55</v>
       </c>
       <c r="N3" s="0">
         <v>50</v>
       </c>
       <c r="O3" s="0">
         <v>45</v>
       </c>
+      <c r="P3" s="0">
+        <v>45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="0">
         <v>537</v>
       </c>
       <c r="C4" s="0">
         <v>467</v>
       </c>
       <c r="D4" s="0">
         <v>571</v>
       </c>
       <c r="E4" s="0">
         <v>556</v>
       </c>
       <c r="F4" s="0">
         <v>668</v>
       </c>
       <c r="G4" s="0">
         <v>579</v>
       </c>
       <c r="H4" s="0">
         <v>536</v>
       </c>
       <c r="I4" s="0">
         <v>446</v>
       </c>
       <c r="J4" s="0">
         <v>473</v>
       </c>
       <c r="K4" s="0">
         <v>466</v>
       </c>
       <c r="L4" s="0">
         <v>543</v>
       </c>
       <c r="M4" s="0">
         <v>478</v>
       </c>
       <c r="N4" s="0">
         <v>489</v>
       </c>
       <c r="O4" s="0">
         <v>628</v>
+      </c>
+      <c r="P4" s="0">
+        <v>709</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -2794,344 +2866,362 @@
       </c>
       <c r="H3" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>54</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>55</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>56</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>57</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>58</v>
       </c>
       <c r="N3" s="0" t="s">
         <v>59</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>55</v>
       </c>
+      <c r="P3" s="0" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
+      </c>
+      <c r="P4" s="0" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
+      </c>
+      <c r="P5" s="0" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="P6" s="0" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="N7" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J7" s="0" t="s">
+      <c r="O7" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="P7" s="0" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="P8" s="0" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H2" s="0" t="s">
@@ -3145,325 +3235,343 @@
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J3" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="K3" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M3" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="N3" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="K3" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O3" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
+      </c>
+      <c r="P3" s="0" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G4" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="J4" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K4" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>56</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="P4" s="0" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O5" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
+      </c>
+      <c r="P5" s="0" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="P6" s="0" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L7" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="N7" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="M7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="P7" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="P8" s="0" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3537,101 +3645,101 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B3" s="0">
         <v>2133</v>
       </c>
       <c r="C3" s="0">
         <v>1485</v>
       </c>
       <c r="D3" s="0">
         <v>2271</v>
       </c>
       <c r="E3" s="0">
         <v>1793</v>
       </c>
       <c r="F3" s="0">
         <v>2582</v>
       </c>
       <c r="G3" s="0">
         <v>1809</v>
       </c>
       <c r="H3" s="0">
         <v>2215</v>
       </c>
       <c r="I3" s="0">
         <v>1409</v>
       </c>
       <c r="J3" s="0">
         <v>1979</v>
       </c>
       <c r="K3" s="0">
         <v>1388</v>
       </c>
       <c r="L3" s="0">
         <v>2091</v>
       </c>
       <c r="M3" s="0">
         <v>1528</v>
       </c>
       <c r="N3" s="0">
         <v>1913</v>
       </c>
       <c r="O3" s="0">
         <v>1546</v>
       </c>
       <c r="P3" s="0">
         <v>2221</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B4" s="0">
         <v>422</v>
       </c>
       <c r="C4" s="0">
         <v>327</v>
       </c>
       <c r="D4" s="0">
         <v>432</v>
       </c>
       <c r="E4" s="0">
         <v>307</v>
       </c>
       <c r="F4" s="0">
         <v>377</v>
       </c>
       <c r="G4" s="0">
         <v>313</v>
       </c>
       <c r="H4" s="0">
         <v>357</v>
       </c>
       <c r="I4" s="0">
         <v>268</v>
       </c>
@@ -3750,101 +3858,101 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>457</v>
       </c>
       <c r="C3" s="0">
         <v>286</v>
       </c>
       <c r="D3" s="0">
         <v>424</v>
       </c>
       <c r="E3" s="0">
         <v>333</v>
       </c>
       <c r="F3" s="0">
         <v>464</v>
       </c>
       <c r="G3" s="0">
         <v>344</v>
       </c>
       <c r="H3" s="0">
         <v>379</v>
       </c>
       <c r="I3" s="0">
         <v>207</v>
       </c>
       <c r="J3" s="0">
         <v>333</v>
       </c>
       <c r="K3" s="0">
         <v>228</v>
       </c>
       <c r="L3" s="0">
         <v>335</v>
       </c>
       <c r="M3" s="0">
         <v>244</v>
       </c>
       <c r="N3" s="0">
         <v>306</v>
       </c>
       <c r="O3" s="0">
         <v>254</v>
       </c>
       <c r="P3" s="0">
         <v>338</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>1676</v>
       </c>
       <c r="C4" s="0">
         <v>1199</v>
       </c>
       <c r="D4" s="0">
         <v>1847</v>
       </c>
       <c r="E4" s="0">
         <v>1460</v>
       </c>
       <c r="F4" s="0">
         <v>2118</v>
       </c>
       <c r="G4" s="0">
         <v>1465</v>
       </c>
       <c r="H4" s="0">
         <v>1836</v>
       </c>
       <c r="I4" s="0">
         <v>1202</v>
       </c>
@@ -3963,140 +4071,146 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>8</v>
       </c>
       <c r="C3" s="0">
         <v>6</v>
       </c>
       <c r="D3" s="0">
         <v>12</v>
       </c>
       <c r="E3" s="0">
         <v>13</v>
       </c>
       <c r="F3" s="0">
         <v>9</v>
       </c>
       <c r="G3" s="0">
         <v>6</v>
       </c>
       <c r="H3" s="0">
         <v>8</v>
       </c>
       <c r="I3" s="0">
         <v>7</v>
       </c>
       <c r="J3" s="0">
         <v>9</v>
       </c>
       <c r="K3" s="0">
         <v>7</v>
       </c>
       <c r="L3" s="0">
         <v>12</v>
       </c>
       <c r="M3" s="0">
         <v>9</v>
       </c>
       <c r="N3" s="0">
         <v>6</v>
       </c>
       <c r="O3" s="0">
         <v>11</v>
       </c>
+      <c r="P3" s="0">
+        <v>5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>42</v>
       </c>
       <c r="C4" s="0">
         <v>44</v>
       </c>
       <c r="D4" s="0">
         <v>38</v>
       </c>
       <c r="E4" s="0">
         <v>37</v>
       </c>
       <c r="F4" s="0">
         <v>43</v>
       </c>
       <c r="G4" s="0">
         <v>46</v>
       </c>
       <c r="H4" s="0">
         <v>62</v>
       </c>
       <c r="I4" s="0">
         <v>63</v>
       </c>
       <c r="J4" s="0">
         <v>76</v>
       </c>
       <c r="K4" s="0">
         <v>78</v>
       </c>
       <c r="L4" s="0">
         <v>58</v>
       </c>
       <c r="M4" s="0">
         <v>51</v>
       </c>
       <c r="N4" s="0">
         <v>49</v>
       </c>
       <c r="O4" s="0">
         <v>39</v>
+      </c>
+      <c r="P4" s="0">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -4170,121 +4284,127 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>8</v>
       </c>
       <c r="C3" s="0">
         <v>4</v>
       </c>
       <c r="D3" s="0">
         <v>11</v>
       </c>
       <c r="E3" s="0">
         <v>10</v>
       </c>
       <c r="F3" s="0">
         <v>8</v>
       </c>
       <c r="G3" s="0">
         <v>7</v>
       </c>
       <c r="H3" s="0">
         <v>8</v>
       </c>
       <c r="I3" s="0">
         <v>7</v>
       </c>
       <c r="J3" s="0">
         <v>9</v>
       </c>
       <c r="K3" s="0">
         <v>6</v>
       </c>
       <c r="L3" s="0">
         <v>13</v>
       </c>
       <c r="M3" s="0">
         <v>9</v>
       </c>
       <c r="N3" s="0">
         <v>6</v>
       </c>
       <c r="O3" s="0">
         <v>9</v>
       </c>
+      <c r="P3" s="0">
+        <v>4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>34</v>
       </c>
       <c r="C4" s="0">
         <v>41</v>
       </c>
       <c r="D4" s="0">
         <v>34</v>
       </c>
       <c r="E4" s="0">
         <v>40</v>
       </c>
       <c r="F4" s="0">
         <v>40</v>
       </c>
       <c r="G4" s="0">
         <v>41</v>
       </c>
       <c r="H4" s="0">
         <v>52</v>
       </c>
       <c r="I4" s="0">
         <v>53</v>
       </c>
       <c r="J4" s="0">
         <v>61</v>
       </c>
       <c r="K4" s="0">
         <v>64</v>
       </c>
       <c r="L4" s="0">
         <v>47</v>
       </c>
       <c r="M4" s="0">
         <v>46</v>
       </c>
       <c r="N4" s="0">
         <v>44</v>
       </c>
       <c r="O4" s="0">
         <v>36</v>
+      </c>
+      <c r="P4" s="0">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>