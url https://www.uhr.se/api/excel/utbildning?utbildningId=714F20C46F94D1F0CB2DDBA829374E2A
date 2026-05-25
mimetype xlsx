--- v0 (2025-11-30)
+++ v1 (2026-05-25)
@@ -34,131 +34,140 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Kurs</t>
   </si>
   <si>
     <t>AK122V</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Artificiell intelligens och hållbar utveckling</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Kungl. Tekniska högskolan</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
     <t>25%</t>
   </si>
   <si>
     <t>Studietid</t>
   </si>
   <si>
     <t>Dagtid (DAG)</t>
   </si>
   <si>
     <t>Undervisningsform</t>
   </si>
   <si>
     <t>Normal undervisning (NML)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>HT25 10006</t>
   </si>
   <si>
+    <t>HT26 11425</t>
+  </si>
+  <si>
     <t>HT2025</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>18.75</t>
   </si>
   <si>
     <t>BII</t>
   </si>
   <si>
     <t>17.75</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>0.95</t>
   </si>
   <si>
     <t>ÖS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>HT25 10006 (HT2025)</t>
+  </si>
+  <si>
+    <t>HT26 11425 (HT2026)</t>
   </si>
   <si>
     <t>14.04</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
@@ -262,763 +271,874 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B4"/>
-[...23 lines deleted...]
-        <v>32</v>
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>35</v>
       </c>
       <c r="B3" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="0">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B4"/>
-[...23 lines deleted...]
-        <v>32</v>
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>35</v>
       </c>
       <c r="B3" s="0">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="0">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B5"/>
-[...22 lines deleted...]
-      <c r="A3" s="0" t="s">
+  <dimension ref="A1:C5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="0">
+        <v>61</v>
+      </c>
+      <c r="C3" s="0">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="0">
         <v>34</v>
       </c>
-      <c r="B3" s="0">
-[...8 lines deleted...]
-        <v>34</v>
+      <c r="C4" s="0">
+        <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" s="0">
         <v>49</v>
       </c>
+      <c r="C5" s="0">
+        <v>84</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B5"/>
-[...23 lines deleted...]
-        <v>34</v>
+  <dimension ref="A1:C5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>37</v>
       </c>
       <c r="B3" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" s="0">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B5"/>
-[...23 lines deleted...]
-        <v>34</v>
+  <dimension ref="A1:C5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>37</v>
       </c>
       <c r="B3" s="0">
         <v>21</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B4" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" s="0">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B5"/>
-[...23 lines deleted...]
-        <v>34</v>
+  <dimension ref="A1:C5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>37</v>
       </c>
       <c r="B3" s="0">
         <v>20</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" s="0">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B5"/>
-[...23 lines deleted...]
-        <v>34</v>
+  <dimension ref="A1:C5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>37</v>
       </c>
       <c r="B3" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B4" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" s="0">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B4"/>
-[...23 lines deleted...]
-        <v>16</v>
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>18</v>
       </c>
       <c r="B3" s="0">
         <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B4" s="0">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B4"/>
-[...23 lines deleted...]
-        <v>16</v>
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>18</v>
       </c>
       <c r="B3" s="0">
         <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B6"/>
-[...20 lines deleted...]
-        <v>18</v>
+  <dimension ref="A1:C6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>20</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>22</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B6"/>
-[...20 lines deleted...]
-        <v>18</v>
+  <dimension ref="A1:C6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="B1" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>20</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>22</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>27</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="0">
+        <v>144</v>
+      </c>
+      <c r="C3" s="0">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="0">
+        <v>25</v>
+      </c>
+      <c r="C4" s="0">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="0">
+        <v>72</v>
+      </c>
+      <c r="C3" s="0">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="0">
+        <v>72</v>
+      </c>
+      <c r="C4" s="0">
+        <v>114</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="0">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="0">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="0">
         <v>24</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...179 lines deleted...]
-      <c r="B4" s="0">
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
         <v>36</v>
       </c>
-    </row>
-[...3 lines deleted...]
-</file>
+      <c r="B4" s="0">
+        <v>36</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>