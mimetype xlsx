--- v1 (2026-05-25)
+++ v2 (2026-07-11)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Kurs</t>
   </si>
   <si>
     <t>AK122V</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Artificiell intelligens och hållbar utveckling</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Kungl. Tekniska högskolan</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -102,66 +102,81 @@
   <si>
     <t>HT25 10006</t>
   </si>
   <si>
     <t>HT26 11425</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
     <t>HT2026</t>
   </si>
   <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>18.75</t>
   </si>
   <si>
+    <t>19.89</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>17.75</t>
   </si>
   <si>
+    <t>19.69</t>
+  </si>
+  <si>
+    <t>BF</t>
+  </si>
+  <si>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>ÖS</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>1.30</t>
+  </si>
+  <si>
     <t>HP</t>
   </si>
   <si>
     <t>0.95</t>
-  </si>
-[...4 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>HT25 10006 (HT2025)</t>
   </si>
   <si>
     <t>HT26 11425 (HT2026)</t>
   </si>
   <si>
     <t>14.04</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
@@ -301,469 +316,499 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B3" s="0">
         <v>30</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="C3" s="0">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>41</v>
       </c>
       <c r="B4" s="0">
         <v>28</v>
       </c>
+      <c r="C4" s="0">
+        <v>80</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B3" s="0">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="0">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B3" s="0">
         <v>61</v>
       </c>
       <c r="C3" s="0">
         <v>87</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B4" s="0">
         <v>34</v>
       </c>
       <c r="C4" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B5" s="0">
         <v>49</v>
       </c>
       <c r="C5" s="0">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B3" s="0">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="C3" s="0">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
+      </c>
+      <c r="C4" s="0">
+        <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B5" s="0">
         <v>20</v>
       </c>
+      <c r="C5" s="0">
+        <v>16</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B3" s="0">
         <v>21</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B4" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B5" s="0">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B3" s="0">
         <v>20</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="C3" s="0">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>43</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
+      </c>
+      <c r="C4" s="0">
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B5" s="0">
         <v>24</v>
       </c>
+      <c r="C5" s="0">
+        <v>62</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B3" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B4" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B5" s="0">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="0">
         <v>60</v>
       </c>
+      <c r="C3" s="0">
+        <v>50</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="0">
         <v>58</v>
       </c>
+      <c r="C4" s="0">
+        <v>146</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
@@ -779,366 +824,397 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="0">
         <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:C6"/>
+  <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="0" t="s">
+      <c r="C3" s="0" t="s">
         <v>22</v>
       </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>26</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:C6"/>
-[...10 lines deleted...]
-        <v>29</v>
+  <dimension ref="A1:C7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="B1" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="0" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-        <v>22</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>23</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B3" s="0">
         <v>144</v>
       </c>
       <c r="C3" s="0">
         <v>218</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B4" s="0">
         <v>25</v>
       </c>
       <c r="C4" s="0">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B3" s="0">
         <v>72</v>
       </c>
       <c r="C3" s="0">
         <v>104</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="0">
         <v>72</v>
       </c>
       <c r="C4" s="0">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B3" s="0">
         <v>30</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>36</v>
+      <c r="C3" s="0">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>41</v>
       </c>
       <c r="B4" s="0">
         <v>30</v>
       </c>
+      <c r="C4" s="0">
+        <v>23</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B3" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="0">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>