--- v2 (2026-07-11)
+++ v3 (2026-09-08)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Kurs</t>
   </si>
   <si>
     <t>AK122V</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Artificiell intelligens och hållbar utveckling</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Kungl. Tekniska högskolan</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -144,51 +144,60 @@
   <si>
     <t>ÖS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>0.95</t>
   </si>
   <si>
     <t>HT25 10006 (HT2025)</t>
   </si>
   <si>
     <t>HT26 11425 (HT2026)</t>
   </si>
   <si>
     <t>14.04</t>
   </si>
   <si>
+    <t>18.50</t>
+  </si>
+  <si>
     <t>17.17</t>
+  </si>
+  <si>
+    <t>18.85</t>
+  </si>
+  <si>
+    <t>1.05</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
   <si>
     <t>25 - 34</t>
   </si>
   <si>
     <t>35 eller äldre</t>
   </si>
@@ -316,442 +325,466 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B3" s="0">
         <v>30</v>
       </c>
       <c r="C3" s="0">
         <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B4" s="0">
         <v>28</v>
       </c>
       <c r="C4" s="0">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B3" s="0">
         <v>9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="C3" s="0">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>44</v>
       </c>
       <c r="B4" s="0">
         <v>5</v>
       </c>
+      <c r="C4" s="0">
+        <v>39</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B3" s="0">
         <v>61</v>
       </c>
       <c r="C3" s="0">
         <v>87</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B4" s="0">
         <v>34</v>
       </c>
       <c r="C4" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5" s="0">
         <v>49</v>
       </c>
       <c r="C5" s="0">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B3" s="0">
         <v>26</v>
       </c>
       <c r="C3" s="0">
         <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
       </c>
       <c r="C4" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5" s="0">
         <v>20</v>
       </c>
       <c r="C5" s="0">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B3" s="0">
         <v>21</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="C3" s="0">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>46</v>
       </c>
       <c r="B4" s="0">
         <v>15</v>
+      </c>
+      <c r="C4" s="0">
+        <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5" s="0">
         <v>24</v>
       </c>
+      <c r="C5" s="0">
+        <v>12</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B3" s="0">
         <v>20</v>
       </c>
       <c r="C3" s="0">
         <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
       </c>
       <c r="C4" s="0">
         <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5" s="0">
         <v>24</v>
       </c>
       <c r="C5" s="0">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B3" s="0">
         <v>2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="C3" s="0">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>46</v>
       </c>
       <c r="B4" s="0">
         <v>2</v>
       </c>
+      <c r="C4" s="0">
+        <v>10</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5" s="0">
         <v>10</v>
       </c>
+      <c r="C5" s="0">
+        <v>40</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
@@ -808,57 +841,63 @@
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="0">
         <v>60</v>
       </c>
+      <c r="C3" s="0">
+        <v>50</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="0">
         <v>14</v>
+      </c>
+      <c r="C4" s="0">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
@@ -940,281 +979,302 @@
       <c r="B1" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>35</v>
       </c>
+      <c r="C3" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>26</v>
       </c>
+      <c r="C5" s="0" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>29</v>
       </c>
+      <c r="C6" s="0" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B3" s="0">
         <v>144</v>
       </c>
       <c r="C3" s="0">
         <v>218</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B4" s="0">
         <v>25</v>
       </c>
       <c r="C4" s="0">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B3" s="0">
         <v>72</v>
       </c>
       <c r="C3" s="0">
         <v>104</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B4" s="0">
         <v>72</v>
       </c>
       <c r="C4" s="0">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B3" s="0">
         <v>30</v>
       </c>
       <c r="C3" s="0">
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B4" s="0">
         <v>30</v>
       </c>
       <c r="C4" s="0">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B3" s="0">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="C3" s="0">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>44</v>
       </c>
       <c r="B4" s="0">
         <v>36</v>
       </c>
-    </row>
-[...3 lines deleted...]
-</file>
+      <c r="C4" s="0">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>