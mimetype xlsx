--- v0 (2026-06-17)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>NGAPO</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Apotekarprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Umeå universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -147,71 +147,77 @@
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>19.05</t>
   </si>
   <si>
     <t>20.36</t>
   </si>
   <si>
     <t>19.75</t>
   </si>
   <si>
     <t>19.99</t>
   </si>
   <si>
     <t>19.61</t>
   </si>
   <si>
     <t>20.16</t>
   </si>
   <si>
+    <t>19.95</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>20.55</t>
   </si>
   <si>
     <t>20.56</t>
   </si>
   <si>
     <t>21.20</t>
   </si>
   <si>
     <t>21.45</t>
   </si>
   <si>
     <t>21.78</t>
   </si>
   <si>
     <t>21.38</t>
   </si>
   <si>
+    <t>21.35</t>
+  </si>
+  <si>
     <t>BF</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>1.25</t>
   </si>
   <si>
     <t>1.40</t>
   </si>
   <si>
     <t>B-BII</t>
   </si>
   <si>
     <t>*</t>
@@ -241,50 +247,53 @@
     <t>HT22 P1576 (HT2022)</t>
   </si>
   <si>
     <t>HT24 P1576 (HT2024)</t>
   </si>
   <si>
     <t>HT25 P1576 (HT2025)</t>
   </si>
   <si>
     <t>HT26 P1576 (HT2026)</t>
   </si>
   <si>
     <t>20.10</t>
   </si>
   <si>
     <t>19.53</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>19.32</t>
   </si>
   <si>
     <t>19.80</t>
+  </si>
+  <si>
+    <t>19.31</t>
   </si>
   <si>
     <t>20.99</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>1.20</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
@@ -451,92 +460,98 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B3" s="0">
         <v>56</v>
       </c>
       <c r="C3" s="0">
         <v>89</v>
       </c>
       <c r="D3" s="0">
         <v>114</v>
       </c>
       <c r="E3" s="0">
         <v>92</v>
       </c>
       <c r="F3" s="0">
         <v>78</v>
       </c>
       <c r="G3" s="0">
         <v>65</v>
       </c>
+      <c r="H3" s="0">
+        <v>97</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B4" s="0">
         <v>198</v>
       </c>
       <c r="C4" s="0">
         <v>267</v>
       </c>
       <c r="D4" s="0">
         <v>347</v>
       </c>
       <c r="E4" s="0">
         <v>341</v>
       </c>
       <c r="F4" s="0">
         <v>276</v>
       </c>
       <c r="G4" s="0">
         <v>310</v>
+      </c>
+      <c r="H4" s="0">
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -562,92 +577,98 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B3" s="0">
         <v>27</v>
       </c>
       <c r="C3" s="0">
         <v>51</v>
       </c>
       <c r="D3" s="0">
         <v>59</v>
       </c>
       <c r="E3" s="0">
         <v>44</v>
       </c>
       <c r="F3" s="0">
         <v>49</v>
       </c>
       <c r="G3" s="0">
         <v>34</v>
       </c>
+      <c r="H3" s="0">
+        <v>69</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B4" s="0">
         <v>120</v>
       </c>
       <c r="C4" s="0">
         <v>169</v>
       </c>
       <c r="D4" s="0">
         <v>207</v>
       </c>
       <c r="E4" s="0">
         <v>205</v>
       </c>
       <c r="F4" s="0">
         <v>178</v>
       </c>
       <c r="G4" s="0">
         <v>214</v>
+      </c>
+      <c r="H4" s="0">
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -673,103 +694,103 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B3" s="0">
         <v>390</v>
       </c>
       <c r="C3" s="0">
         <v>446</v>
       </c>
       <c r="D3" s="0">
         <v>642</v>
       </c>
       <c r="E3" s="0">
         <v>541</v>
       </c>
       <c r="F3" s="0">
         <v>498</v>
       </c>
       <c r="G3" s="0">
         <v>500</v>
       </c>
       <c r="H3" s="0">
         <v>601</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B4" s="0">
         <v>159</v>
       </c>
       <c r="C4" s="0">
         <v>215</v>
       </c>
       <c r="D4" s="0">
         <v>219</v>
       </c>
       <c r="E4" s="0">
         <v>209</v>
       </c>
       <c r="F4" s="0">
         <v>225</v>
       </c>
       <c r="G4" s="0">
         <v>225</v>
       </c>
       <c r="H4" s="0">
         <v>320</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B5" s="0">
         <v>86</v>
       </c>
       <c r="C5" s="0">
         <v>103</v>
       </c>
       <c r="D5" s="0">
         <v>113</v>
       </c>
       <c r="E5" s="0">
         <v>112</v>
       </c>
       <c r="F5" s="0">
         <v>121</v>
       </c>
       <c r="G5" s="0">
         <v>121</v>
       </c>
       <c r="H5" s="0">
         <v>181</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
@@ -816,114 +837,123 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B3" s="0">
         <v>17</v>
       </c>
       <c r="C3" s="0">
         <v>17</v>
       </c>
       <c r="D3" s="0">
         <v>15</v>
       </c>
       <c r="E3" s="0">
         <v>16</v>
       </c>
       <c r="F3" s="0">
         <v>18</v>
       </c>
       <c r="G3" s="0">
         <v>16</v>
       </c>
+      <c r="H3" s="0">
+        <v>17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B4" s="0">
         <v>7</v>
       </c>
       <c r="C4" s="0">
         <v>7</v>
       </c>
       <c r="D4" s="0">
         <v>8</v>
       </c>
       <c r="E4" s="0">
         <v>6</v>
       </c>
       <c r="F4" s="0">
         <v>8</v>
       </c>
       <c r="G4" s="0">
         <v>18</v>
       </c>
+      <c r="H4" s="0">
+        <v>17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B5" s="0">
         <v>4</v>
       </c>
       <c r="C5" s="0">
         <v>4</v>
       </c>
       <c r="D5" s="0">
         <v>5</v>
       </c>
       <c r="E5" s="0">
         <v>3</v>
       </c>
       <c r="F5" s="0">
         <v>4</v>
       </c>
       <c r="G5" s="0">
+        <v>6</v>
+      </c>
+      <c r="H5" s="0">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
@@ -950,114 +980,123 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B3" s="0">
         <v>16</v>
       </c>
       <c r="C3" s="0">
         <v>12</v>
       </c>
       <c r="D3" s="0">
         <v>12</v>
       </c>
       <c r="E3" s="0">
         <v>15</v>
       </c>
       <c r="F3" s="0">
         <v>16</v>
       </c>
       <c r="G3" s="0">
         <v>12</v>
       </c>
+      <c r="H3" s="0">
+        <v>14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B4" s="0">
         <v>6</v>
       </c>
       <c r="C4" s="0">
         <v>8</v>
       </c>
       <c r="D4" s="0">
         <v>7</v>
       </c>
       <c r="E4" s="0">
         <v>8</v>
       </c>
       <c r="F4" s="0">
         <v>10</v>
       </c>
       <c r="G4" s="0">
         <v>17</v>
       </c>
+      <c r="H4" s="0">
+        <v>15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>3</v>
       </c>
       <c r="D5" s="0">
         <v>4</v>
       </c>
       <c r="E5" s="0">
         <v>2</v>
       </c>
       <c r="F5" s="0">
         <v>4</v>
       </c>
       <c r="G5" s="0">
+        <v>6</v>
+      </c>
+      <c r="H5" s="0">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
@@ -1084,115 +1123,124 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B3" s="0">
         <v>147</v>
       </c>
       <c r="C3" s="0">
         <v>224</v>
       </c>
       <c r="D3" s="0">
         <v>315</v>
       </c>
       <c r="E3" s="0">
         <v>243</v>
       </c>
       <c r="F3" s="0">
         <v>206</v>
       </c>
       <c r="G3" s="0">
         <v>217</v>
       </c>
+      <c r="H3" s="0">
+        <v>263</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B4" s="0">
         <v>71</v>
       </c>
       <c r="C4" s="0">
         <v>95</v>
       </c>
       <c r="D4" s="0">
         <v>98</v>
       </c>
       <c r="E4" s="0">
         <v>139</v>
       </c>
       <c r="F4" s="0">
         <v>98</v>
       </c>
       <c r="G4" s="0">
         <v>99</v>
       </c>
+      <c r="H4" s="0">
+        <v>159</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B5" s="0">
         <v>36</v>
       </c>
       <c r="C5" s="0">
         <v>37</v>
       </c>
       <c r="D5" s="0">
         <v>48</v>
       </c>
       <c r="E5" s="0">
         <v>51</v>
       </c>
       <c r="F5" s="0">
         <v>50</v>
       </c>
       <c r="G5" s="0">
         <v>59</v>
+      </c>
+      <c r="H5" s="0">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1218,115 +1266,124 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B3" s="0">
         <v>72</v>
       </c>
       <c r="C3" s="0">
         <v>124</v>
       </c>
       <c r="D3" s="0">
         <v>164</v>
       </c>
       <c r="E3" s="0">
         <v>126</v>
       </c>
       <c r="F3" s="0">
         <v>108</v>
       </c>
       <c r="G3" s="0">
         <v>130</v>
       </c>
+      <c r="H3" s="0">
+        <v>174</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B4" s="0">
         <v>47</v>
       </c>
       <c r="C4" s="0">
         <v>63</v>
       </c>
       <c r="D4" s="0">
         <v>71</v>
       </c>
       <c r="E4" s="0">
         <v>90</v>
       </c>
       <c r="F4" s="0">
         <v>78</v>
       </c>
       <c r="G4" s="0">
         <v>76</v>
       </c>
+      <c r="H4" s="0">
+        <v>126</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B5" s="0">
         <v>28</v>
       </c>
       <c r="C5" s="0">
         <v>33</v>
       </c>
       <c r="D5" s="0">
         <v>31</v>
       </c>
       <c r="E5" s="0">
         <v>33</v>
       </c>
       <c r="F5" s="0">
         <v>41</v>
       </c>
       <c r="G5" s="0">
         <v>42</v>
+      </c>
+      <c r="H5" s="0">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1372,72 +1429,78 @@
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="0">
         <v>28</v>
       </c>
       <c r="C3" s="0">
         <v>28</v>
       </c>
       <c r="D3" s="0">
         <v>28</v>
       </c>
       <c r="E3" s="0">
         <v>25</v>
       </c>
       <c r="F3" s="0">
         <v>30</v>
       </c>
       <c r="G3" s="0">
         <v>40</v>
       </c>
+      <c r="H3" s="0">
+        <v>40</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="0">
         <v>254</v>
       </c>
       <c r="C4" s="0">
         <v>356</v>
       </c>
       <c r="D4" s="0">
         <v>461</v>
       </c>
       <c r="E4" s="0">
         <v>433</v>
       </c>
       <c r="F4" s="0">
         <v>354</v>
       </c>
       <c r="G4" s="0">
         <v>375</v>
+      </c>
+      <c r="H4" s="0">
+        <v>497</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1483,72 +1546,78 @@
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="0">
         <v>23</v>
       </c>
       <c r="C3" s="0">
         <v>23</v>
       </c>
       <c r="D3" s="0">
         <v>23</v>
       </c>
       <c r="E3" s="0">
         <v>25</v>
       </c>
       <c r="F3" s="0">
         <v>30</v>
       </c>
       <c r="G3" s="0">
         <v>35</v>
       </c>
+      <c r="H3" s="0">
+        <v>35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="0">
         <v>147</v>
       </c>
       <c r="C4" s="0">
         <v>220</v>
       </c>
       <c r="D4" s="0">
         <v>266</v>
       </c>
       <c r="E4" s="0">
         <v>249</v>
       </c>
       <c r="F4" s="0">
         <v>227</v>
       </c>
       <c r="G4" s="0">
         <v>248</v>
+      </c>
+      <c r="H4" s="0">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -1591,406 +1660,448 @@
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>36</v>
       </c>
+      <c r="H3" s="0" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2016,77 +2127,77 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B3" s="0">
         <v>635</v>
       </c>
       <c r="C3" s="0">
         <v>764</v>
       </c>
       <c r="D3" s="0">
         <v>974</v>
       </c>
       <c r="E3" s="0">
         <v>862</v>
       </c>
       <c r="F3" s="0">
         <v>844</v>
       </c>
       <c r="G3" s="0">
         <v>846</v>
       </c>
       <c r="H3" s="0">
         <v>1102</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B4" s="0">
         <v>95</v>
       </c>
       <c r="C4" s="0">
         <v>129</v>
       </c>
       <c r="D4" s="0">
         <v>147</v>
       </c>
       <c r="E4" s="0">
         <v>138</v>
       </c>
       <c r="F4" s="0">
         <v>126</v>
       </c>
       <c r="G4" s="0">
         <v>152</v>
       </c>
       <c r="H4" s="0">
         <v>213</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
@@ -2133,77 +2244,77 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B3" s="0">
         <v>151</v>
       </c>
       <c r="C3" s="0">
         <v>203</v>
       </c>
       <c r="D3" s="0">
         <v>270</v>
       </c>
       <c r="E3" s="0">
         <v>211</v>
       </c>
       <c r="F3" s="0">
         <v>189</v>
       </c>
       <c r="G3" s="0">
         <v>177</v>
       </c>
       <c r="H3" s="0">
         <v>250</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B4" s="0">
         <v>484</v>
       </c>
       <c r="C4" s="0">
         <v>561</v>
       </c>
       <c r="D4" s="0">
         <v>704</v>
       </c>
       <c r="E4" s="0">
         <v>651</v>
       </c>
       <c r="F4" s="0">
         <v>655</v>
       </c>
       <c r="G4" s="0">
         <v>669</v>
       </c>
       <c r="H4" s="0">
         <v>852</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
@@ -2250,92 +2361,98 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B3" s="0">
         <v>3</v>
       </c>
       <c r="C3" s="0">
         <v>6</v>
       </c>
       <c r="D3" s="0">
         <v>7</v>
       </c>
       <c r="E3" s="0">
         <v>2</v>
       </c>
       <c r="F3" s="0">
         <v>8</v>
       </c>
       <c r="G3" s="0">
         <v>8</v>
       </c>
+      <c r="H3" s="0">
+        <v>6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B4" s="0">
         <v>25</v>
       </c>
       <c r="C4" s="0">
         <v>22</v>
       </c>
       <c r="D4" s="0">
         <v>21</v>
       </c>
       <c r="E4" s="0">
         <v>23</v>
       </c>
       <c r="F4" s="0">
         <v>22</v>
       </c>
       <c r="G4" s="0">
         <v>32</v>
+      </c>
+      <c r="H4" s="0">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2361,73 +2478,79 @@
       </c>
       <c r="B2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B3" s="0">
         <v>2</v>
       </c>
       <c r="C3" s="0">
         <v>4</v>
       </c>
       <c r="D3" s="0">
         <v>6</v>
       </c>
       <c r="E3" s="0">
         <v>3</v>
       </c>
       <c r="F3" s="0">
         <v>6</v>
       </c>
       <c r="G3" s="0">
         <v>6</v>
       </c>
+      <c r="H3" s="0">
+        <v>6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B4" s="0">
         <v>21</v>
       </c>
       <c r="C4" s="0">
         <v>19</v>
       </c>
       <c r="D4" s="0">
         <v>17</v>
       </c>
       <c r="E4" s="0">
         <v>22</v>
       </c>
       <c r="F4" s="0">
         <v>24</v>
       </c>
       <c r="G4" s="0">
+        <v>29</v>
+      </c>
+      <c r="H4" s="0">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>