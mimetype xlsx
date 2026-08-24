--- v0 (2026-04-30)
+++ v1 (2026-08-24)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>2LA21</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Läkarprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Karolinska institutet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -192,50 +192,53 @@
   <si>
     <t>BII</t>
   </si>
   <si>
     <t>22.30</t>
   </si>
   <si>
     <t>22.12</t>
   </si>
   <si>
     <t>22.41</t>
   </si>
   <si>
     <t>22.19</t>
   </si>
   <si>
     <t>22.50</t>
   </si>
   <si>
     <t>22.23</t>
   </si>
   <si>
     <t>22.40</t>
   </si>
   <si>
+    <t>22.45</t>
+  </si>
+  <si>
     <t>BF</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>1.70</t>
   </si>
   <si>
     <t>1.75</t>
   </si>
   <si>
     <t>1.65</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>*</t>
@@ -289,50 +292,53 @@
     <t>HT26 41006 (HT2026)</t>
   </si>
   <si>
     <t>22.21</t>
   </si>
   <si>
     <t>21.67</t>
   </si>
   <si>
     <t>22.22</t>
   </si>
   <si>
     <t>21.90</t>
   </si>
   <si>
     <t>22.25</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>22.31</t>
+  </si>
+  <si>
+    <t>22.46</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
   <si>
     <t>25 - 34</t>
   </si>
   <si>
     <t>35 eller äldre</t>
   </si>
 </sst>
 </file>
 
@@ -511,116 +517,122 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3" s="0">
         <v>1446</v>
       </c>
       <c r="C3" s="0">
         <v>919</v>
       </c>
       <c r="D3" s="0">
         <v>1373</v>
       </c>
       <c r="E3" s="0">
         <v>785</v>
       </c>
       <c r="F3" s="0">
         <v>1197</v>
       </c>
       <c r="G3" s="0">
         <v>796</v>
       </c>
       <c r="H3" s="0">
         <v>1225</v>
       </c>
       <c r="I3" s="0">
         <v>858</v>
       </c>
       <c r="J3" s="0">
         <v>1275</v>
       </c>
       <c r="K3" s="0">
         <v>886</v>
       </c>
+      <c r="L3" s="0">
+        <v>1296</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4" s="0">
         <v>2715</v>
       </c>
       <c r="C4" s="0">
         <v>1874</v>
       </c>
       <c r="D4" s="0">
         <v>2542</v>
       </c>
       <c r="E4" s="0">
         <v>1754</v>
       </c>
       <c r="F4" s="0">
         <v>2347</v>
       </c>
       <c r="G4" s="0">
         <v>1724</v>
       </c>
       <c r="H4" s="0">
         <v>2266</v>
       </c>
       <c r="I4" s="0">
         <v>1723</v>
       </c>
       <c r="J4" s="0">
         <v>2423</v>
       </c>
       <c r="K4" s="0">
         <v>1780</v>
+      </c>
+      <c r="L4" s="0">
+        <v>2330</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -670,116 +682,122 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3" s="0">
         <v>806</v>
       </c>
       <c r="C3" s="0">
         <v>556</v>
       </c>
       <c r="D3" s="0">
         <v>759</v>
       </c>
       <c r="E3" s="0">
         <v>489</v>
       </c>
       <c r="F3" s="0">
         <v>681</v>
       </c>
       <c r="G3" s="0">
         <v>489</v>
       </c>
       <c r="H3" s="0">
         <v>680</v>
       </c>
       <c r="I3" s="0">
         <v>510</v>
       </c>
       <c r="J3" s="0">
         <v>731</v>
       </c>
       <c r="K3" s="0">
         <v>510</v>
       </c>
+      <c r="L3" s="0">
+        <v>745</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4" s="0">
         <v>1450</v>
       </c>
       <c r="C4" s="0">
         <v>1122</v>
       </c>
       <c r="D4" s="0">
         <v>1369</v>
       </c>
       <c r="E4" s="0">
         <v>1062</v>
       </c>
       <c r="F4" s="0">
         <v>1301</v>
       </c>
       <c r="G4" s="0">
         <v>1030</v>
       </c>
       <c r="H4" s="0">
         <v>1257</v>
       </c>
       <c r="I4" s="0">
         <v>996</v>
       </c>
       <c r="J4" s="0">
         <v>1347</v>
       </c>
       <c r="K4" s="0">
         <v>1054</v>
+      </c>
+      <c r="L4" s="0">
+        <v>1344</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -829,127 +847,127 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3" s="0">
         <v>4301</v>
       </c>
       <c r="C3" s="0">
         <v>2536</v>
       </c>
       <c r="D3" s="0">
         <v>4208</v>
       </c>
       <c r="E3" s="0">
         <v>2502</v>
       </c>
       <c r="F3" s="0">
         <v>4057</v>
       </c>
       <c r="G3" s="0">
         <v>2509</v>
       </c>
       <c r="H3" s="0">
         <v>3997</v>
       </c>
       <c r="I3" s="0">
         <v>2549</v>
       </c>
       <c r="J3" s="0">
         <v>4160</v>
       </c>
       <c r="K3" s="0">
         <v>2610</v>
       </c>
       <c r="L3" s="0">
         <v>3987</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4" s="0">
         <v>1284</v>
       </c>
       <c r="C4" s="0">
         <v>1096</v>
       </c>
       <c r="D4" s="0">
         <v>1142</v>
       </c>
       <c r="E4" s="0">
         <v>901</v>
       </c>
       <c r="F4" s="0">
         <v>1004</v>
       </c>
       <c r="G4" s="0">
         <v>880</v>
       </c>
       <c r="H4" s="0">
         <v>969</v>
       </c>
       <c r="I4" s="0">
         <v>905</v>
       </c>
       <c r="J4" s="0">
         <v>1016</v>
       </c>
       <c r="K4" s="0">
         <v>922</v>
       </c>
       <c r="L4" s="0">
         <v>887</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5" s="0">
         <v>435</v>
       </c>
       <c r="C5" s="0">
         <v>343</v>
       </c>
       <c r="D5" s="0">
         <v>412</v>
       </c>
       <c r="E5" s="0">
         <v>349</v>
       </c>
       <c r="F5" s="0">
         <v>396</v>
       </c>
       <c r="G5" s="0">
         <v>354</v>
       </c>
       <c r="H5" s="0">
         <v>409</v>
       </c>
       <c r="I5" s="0">
         <v>422</v>
       </c>
@@ -1032,151 +1050,160 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3" s="0">
         <v>128</v>
       </c>
       <c r="C3" s="0">
         <v>102</v>
       </c>
       <c r="D3" s="0">
         <v>152</v>
       </c>
       <c r="E3" s="0">
         <v>154</v>
       </c>
       <c r="F3" s="0">
         <v>164</v>
       </c>
       <c r="G3" s="0">
         <v>155</v>
       </c>
       <c r="H3" s="0">
         <v>170</v>
       </c>
       <c r="I3" s="0">
         <v>153</v>
       </c>
       <c r="J3" s="0">
         <v>176</v>
       </c>
       <c r="K3" s="0">
         <v>155</v>
       </c>
+      <c r="L3" s="0">
+        <v>201</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4" s="0">
         <v>48</v>
       </c>
       <c r="C4" s="0">
         <v>106</v>
       </c>
       <c r="D4" s="0">
         <v>62</v>
       </c>
       <c r="E4" s="0">
         <v>81</v>
       </c>
       <c r="F4" s="0">
         <v>64</v>
       </c>
       <c r="G4" s="0">
         <v>71</v>
       </c>
       <c r="H4" s="0">
         <v>64</v>
       </c>
       <c r="I4" s="0">
         <v>74</v>
       </c>
       <c r="J4" s="0">
         <v>59</v>
       </c>
       <c r="K4" s="0">
         <v>67</v>
       </c>
+      <c r="L4" s="0">
+        <v>47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5" s="0">
         <v>24</v>
       </c>
       <c r="C5" s="0">
         <v>22</v>
       </c>
       <c r="D5" s="0">
         <v>26</v>
       </c>
       <c r="E5" s="0">
         <v>25</v>
       </c>
       <c r="F5" s="0">
         <v>22</v>
       </c>
       <c r="G5" s="0">
         <v>34</v>
       </c>
       <c r="H5" s="0">
         <v>26</v>
       </c>
       <c r="I5" s="0">
         <v>33</v>
       </c>
       <c r="J5" s="0">
         <v>25</v>
       </c>
       <c r="K5" s="0">
         <v>48</v>
+      </c>
+      <c r="L5" s="0">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1226,151 +1253,160 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3" s="0">
         <v>121</v>
       </c>
       <c r="C3" s="0">
         <v>99</v>
       </c>
       <c r="D3" s="0">
         <v>142</v>
       </c>
       <c r="E3" s="0">
         <v>131</v>
       </c>
       <c r="F3" s="0">
         <v>139</v>
       </c>
       <c r="G3" s="0">
         <v>140</v>
       </c>
       <c r="H3" s="0">
         <v>149</v>
       </c>
       <c r="I3" s="0">
         <v>130</v>
       </c>
       <c r="J3" s="0">
         <v>151</v>
       </c>
       <c r="K3" s="0">
         <v>134</v>
       </c>
+      <c r="L3" s="0">
+        <v>174</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4" s="0">
         <v>39</v>
       </c>
       <c r="C4" s="0">
         <v>85</v>
       </c>
       <c r="D4" s="0">
         <v>49</v>
       </c>
       <c r="E4" s="0">
         <v>67</v>
       </c>
       <c r="F4" s="0">
         <v>45</v>
       </c>
       <c r="G4" s="0">
         <v>50</v>
       </c>
       <c r="H4" s="0">
         <v>49</v>
       </c>
       <c r="I4" s="0">
         <v>62</v>
       </c>
       <c r="J4" s="0">
         <v>47</v>
       </c>
       <c r="K4" s="0">
         <v>57</v>
       </c>
+      <c r="L4" s="0">
+        <v>39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5" s="0">
         <v>25</v>
       </c>
       <c r="C5" s="0">
         <v>21</v>
       </c>
       <c r="D5" s="0">
         <v>19</v>
       </c>
       <c r="E5" s="0">
         <v>17</v>
       </c>
       <c r="F5" s="0">
         <v>16</v>
       </c>
       <c r="G5" s="0">
         <v>25</v>
       </c>
       <c r="H5" s="0">
         <v>18</v>
       </c>
       <c r="I5" s="0">
         <v>23</v>
       </c>
       <c r="J5" s="0">
         <v>17</v>
       </c>
       <c r="K5" s="0">
         <v>29</v>
+      </c>
+      <c r="L5" s="0">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1420,151 +1456,160 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3" s="0">
         <v>3012</v>
       </c>
       <c r="C3" s="0">
         <v>1854</v>
       </c>
       <c r="D3" s="0">
         <v>2853</v>
       </c>
       <c r="E3" s="0">
         <v>1731</v>
       </c>
       <c r="F3" s="0">
         <v>2622</v>
       </c>
       <c r="G3" s="0">
         <v>1731</v>
       </c>
       <c r="H3" s="0">
         <v>2614</v>
       </c>
       <c r="I3" s="0">
         <v>1745</v>
       </c>
       <c r="J3" s="0">
         <v>2742</v>
       </c>
       <c r="K3" s="0">
         <v>1826</v>
       </c>
+      <c r="L3" s="0">
+        <v>2727</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4" s="0">
         <v>881</v>
       </c>
       <c r="C4" s="0">
         <v>736</v>
       </c>
       <c r="D4" s="0">
         <v>813</v>
       </c>
       <c r="E4" s="0">
         <v>590</v>
       </c>
       <c r="F4" s="0">
         <v>669</v>
       </c>
       <c r="G4" s="0">
         <v>585</v>
       </c>
       <c r="H4" s="0">
         <v>625</v>
       </c>
       <c r="I4" s="0">
         <v>580</v>
       </c>
       <c r="J4" s="0">
         <v>642</v>
       </c>
       <c r="K4" s="0">
         <v>612</v>
       </c>
+      <c r="L4" s="0">
+        <v>630</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5" s="0">
         <v>268</v>
       </c>
       <c r="C5" s="0">
         <v>203</v>
       </c>
       <c r="D5" s="0">
         <v>249</v>
       </c>
       <c r="E5" s="0">
         <v>218</v>
       </c>
       <c r="F5" s="0">
         <v>253</v>
       </c>
       <c r="G5" s="0">
         <v>204</v>
       </c>
       <c r="H5" s="0">
         <v>252</v>
       </c>
       <c r="I5" s="0">
         <v>256</v>
       </c>
       <c r="J5" s="0">
         <v>314</v>
       </c>
       <c r="K5" s="0">
         <v>228</v>
+      </c>
+      <c r="L5" s="0">
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1614,151 +1659,160 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3" s="0">
         <v>1547</v>
       </c>
       <c r="C3" s="0">
         <v>1060</v>
       </c>
       <c r="D3" s="0">
         <v>1462</v>
       </c>
       <c r="E3" s="0">
         <v>1023</v>
       </c>
       <c r="F3" s="0">
         <v>1410</v>
       </c>
       <c r="G3" s="0">
         <v>1011</v>
       </c>
       <c r="H3" s="0">
         <v>1402</v>
       </c>
       <c r="I3" s="0">
         <v>987</v>
       </c>
       <c r="J3" s="0">
         <v>1496</v>
       </c>
       <c r="K3" s="0">
         <v>1056</v>
       </c>
+      <c r="L3" s="0">
+        <v>1532</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4" s="0">
         <v>538</v>
       </c>
       <c r="C4" s="0">
         <v>467</v>
       </c>
       <c r="D4" s="0">
         <v>501</v>
       </c>
       <c r="E4" s="0">
         <v>379</v>
       </c>
       <c r="F4" s="0">
         <v>407</v>
       </c>
       <c r="G4" s="0">
         <v>373</v>
       </c>
       <c r="H4" s="0">
         <v>365</v>
       </c>
       <c r="I4" s="0">
         <v>350</v>
       </c>
       <c r="J4" s="0">
         <v>388</v>
       </c>
       <c r="K4" s="0">
         <v>352</v>
       </c>
+      <c r="L4" s="0">
+        <v>387</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5" s="0">
         <v>171</v>
       </c>
       <c r="C5" s="0">
         <v>151</v>
       </c>
       <c r="D5" s="0">
         <v>165</v>
       </c>
       <c r="E5" s="0">
         <v>149</v>
       </c>
       <c r="F5" s="0">
         <v>165</v>
       </c>
       <c r="G5" s="0">
         <v>135</v>
       </c>
       <c r="H5" s="0">
         <v>170</v>
       </c>
       <c r="I5" s="0">
         <v>169</v>
       </c>
       <c r="J5" s="0">
         <v>194</v>
       </c>
       <c r="K5" s="0">
         <v>156</v>
+      </c>
+      <c r="L5" s="0">
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1840,84 +1894,90 @@
       </c>
       <c r="D3" s="0">
         <v>240</v>
       </c>
       <c r="E3" s="0">
         <v>260</v>
       </c>
       <c r="F3" s="0">
         <v>250</v>
       </c>
       <c r="G3" s="0">
         <v>260</v>
       </c>
       <c r="H3" s="0">
         <v>260</v>
       </c>
       <c r="I3" s="0">
         <v>260</v>
       </c>
       <c r="J3" s="0">
         <v>260</v>
       </c>
       <c r="K3" s="0">
         <v>270</v>
       </c>
+      <c r="L3" s="0">
+        <v>270</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="0">
         <v>4161</v>
       </c>
       <c r="C4" s="0">
         <v>2793</v>
       </c>
       <c r="D4" s="0">
         <v>3915</v>
       </c>
       <c r="E4" s="0">
         <v>2539</v>
       </c>
       <c r="F4" s="0">
         <v>3544</v>
       </c>
       <c r="G4" s="0">
         <v>2520</v>
       </c>
       <c r="H4" s="0">
         <v>3491</v>
       </c>
       <c r="I4" s="0">
         <v>2581</v>
       </c>
       <c r="J4" s="0">
         <v>3698</v>
       </c>
       <c r="K4" s="0">
         <v>2666</v>
+      </c>
+      <c r="L4" s="0">
+        <v>3626</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1999,84 +2059,90 @@
       </c>
       <c r="D3" s="0">
         <v>210</v>
       </c>
       <c r="E3" s="0">
         <v>215</v>
       </c>
       <c r="F3" s="0">
         <v>200</v>
       </c>
       <c r="G3" s="0">
         <v>215</v>
       </c>
       <c r="H3" s="0">
         <v>216</v>
       </c>
       <c r="I3" s="0">
         <v>215</v>
       </c>
       <c r="J3" s="0">
         <v>215</v>
       </c>
       <c r="K3" s="0">
         <v>220</v>
       </c>
+      <c r="L3" s="0">
+        <v>228</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="0">
         <v>2256</v>
       </c>
       <c r="C4" s="0">
         <v>1678</v>
       </c>
       <c r="D4" s="0">
         <v>2128</v>
       </c>
       <c r="E4" s="0">
         <v>1551</v>
       </c>
       <c r="F4" s="0">
         <v>1982</v>
       </c>
       <c r="G4" s="0">
         <v>1519</v>
       </c>
       <c r="H4" s="0">
         <v>1937</v>
       </c>
       <c r="I4" s="0">
         <v>1506</v>
       </c>
       <c r="J4" s="0">
         <v>2078</v>
       </c>
       <c r="K4" s="0">
         <v>1564</v>
+      </c>
+      <c r="L4" s="0">
+        <v>2089</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -2155,584 +2221,626 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>42</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>43</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>42</v>
       </c>
+      <c r="L3" s="0" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>45</v>
       </c>
+      <c r="L4" s="0" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="L5" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="L6" s="0" t="s">
         <v>58</v>
-      </c>
-[...16 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J8" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K8" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="K8" s="0" t="s">
-        <v>62</v>
+      <c r="L8" s="0" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="0" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>48</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>45</v>
       </c>
+      <c r="L4" s="0" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="L5" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="L6" s="0" t="s">
         <v>58</v>
-      </c>
-[...16 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J8" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K8" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="K8" s="0" t="s">
-        <v>62</v>
+      <c r="L8" s="0" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="0" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2782,89 +2890,89 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B3" s="0">
         <v>6020</v>
       </c>
       <c r="C3" s="0">
         <v>3975</v>
       </c>
       <c r="D3" s="0">
         <v>5762</v>
       </c>
       <c r="E3" s="0">
         <v>3752</v>
       </c>
       <c r="F3" s="0">
         <v>5457</v>
       </c>
       <c r="G3" s="0">
         <v>3743</v>
       </c>
       <c r="H3" s="0">
         <v>5375</v>
       </c>
       <c r="I3" s="0">
         <v>3876</v>
       </c>
       <c r="J3" s="0">
         <v>5670</v>
       </c>
       <c r="K3" s="0">
         <v>3939</v>
       </c>
       <c r="L3" s="0">
         <v>5296</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B4" s="0">
         <v>2158</v>
       </c>
       <c r="C4" s="0">
         <v>1529</v>
       </c>
       <c r="D4" s="0">
         <v>2095</v>
       </c>
       <c r="E4" s="0">
         <v>1470</v>
       </c>
       <c r="F4" s="0">
         <v>1932</v>
       </c>
       <c r="G4" s="0">
         <v>1527</v>
       </c>
       <c r="H4" s="0">
         <v>2068</v>
       </c>
       <c r="I4" s="0">
         <v>1623</v>
       </c>
@@ -2947,89 +3055,89 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3" s="0">
         <v>2183</v>
       </c>
       <c r="C3" s="0">
         <v>1406</v>
       </c>
       <c r="D3" s="0">
         <v>2148</v>
       </c>
       <c r="E3" s="0">
         <v>1267</v>
       </c>
       <c r="F3" s="0">
         <v>1947</v>
       </c>
       <c r="G3" s="0">
         <v>1276</v>
       </c>
       <c r="H3" s="0">
         <v>1955</v>
       </c>
       <c r="I3" s="0">
         <v>1348</v>
       </c>
       <c r="J3" s="0">
         <v>2070</v>
       </c>
       <c r="K3" s="0">
         <v>1378</v>
       </c>
       <c r="L3" s="0">
         <v>1985</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4" s="0">
         <v>3837</v>
       </c>
       <c r="C4" s="0">
         <v>2569</v>
       </c>
       <c r="D4" s="0">
         <v>3614</v>
       </c>
       <c r="E4" s="0">
         <v>2485</v>
       </c>
       <c r="F4" s="0">
         <v>3510</v>
       </c>
       <c r="G4" s="0">
         <v>2467</v>
       </c>
       <c r="H4" s="0">
         <v>3420</v>
       </c>
       <c r="I4" s="0">
         <v>2528</v>
       </c>
@@ -3112,116 +3220,122 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3" s="0">
         <v>101</v>
       </c>
       <c r="C3" s="0">
         <v>118</v>
       </c>
       <c r="D3" s="0">
         <v>120</v>
       </c>
       <c r="E3" s="0">
         <v>124</v>
       </c>
       <c r="F3" s="0">
         <v>143</v>
       </c>
       <c r="G3" s="0">
         <v>125</v>
       </c>
       <c r="H3" s="0">
         <v>130</v>
       </c>
       <c r="I3" s="0">
         <v>110</v>
       </c>
       <c r="J3" s="0">
         <v>140</v>
       </c>
       <c r="K3" s="0">
         <v>136</v>
       </c>
+      <c r="L3" s="0">
+        <v>129</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4" s="0">
         <v>99</v>
       </c>
       <c r="C4" s="0">
         <v>112</v>
       </c>
       <c r="D4" s="0">
         <v>120</v>
       </c>
       <c r="E4" s="0">
         <v>136</v>
       </c>
       <c r="F4" s="0">
         <v>107</v>
       </c>
       <c r="G4" s="0">
         <v>135</v>
       </c>
       <c r="H4" s="0">
         <v>130</v>
       </c>
       <c r="I4" s="0">
         <v>150</v>
       </c>
       <c r="J4" s="0">
         <v>120</v>
       </c>
       <c r="K4" s="0">
         <v>134</v>
+      </c>
+      <c r="L4" s="0">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3271,97 +3385,103 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3" s="0">
         <v>86</v>
       </c>
       <c r="C3" s="0">
         <v>103</v>
       </c>
       <c r="D3" s="0">
         <v>102</v>
       </c>
       <c r="E3" s="0">
         <v>104</v>
       </c>
       <c r="F3" s="0">
         <v>115</v>
       </c>
       <c r="G3" s="0">
         <v>99</v>
       </c>
       <c r="H3" s="0">
         <v>103</v>
       </c>
       <c r="I3" s="0">
         <v>86</v>
       </c>
       <c r="J3" s="0">
         <v>108</v>
       </c>
       <c r="K3" s="0">
         <v>104</v>
       </c>
+      <c r="L3" s="0">
+        <v>108</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4" s="0">
         <v>99</v>
       </c>
       <c r="C4" s="0">
         <v>102</v>
       </c>
       <c r="D4" s="0">
         <v>108</v>
       </c>
       <c r="E4" s="0">
         <v>111</v>
       </c>
       <c r="F4" s="0">
         <v>85</v>
       </c>
       <c r="G4" s="0">
         <v>116</v>
       </c>
       <c r="H4" s="0">
         <v>113</v>
       </c>
       <c r="I4" s="0">
         <v>129</v>
       </c>
       <c r="J4" s="0">
         <v>107</v>
       </c>
       <c r="K4" s="0">
         <v>116</v>
+      </c>
+      <c r="L4" s="0">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>