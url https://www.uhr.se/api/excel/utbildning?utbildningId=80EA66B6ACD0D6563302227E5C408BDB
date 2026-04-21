--- v0 (2025-12-22)
+++ v1 (2026-04-21)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>S2JUR</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Juristprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Göteborgs universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -132,50 +132,53 @@
   <si>
     <t>HT18 19717</t>
   </si>
   <si>
     <t>HT19 19780</t>
   </si>
   <si>
     <t>HT20 19754</t>
   </si>
   <si>
     <t>HT21 1G83B</t>
   </si>
   <si>
     <t>HT22 1G83B</t>
   </si>
   <si>
     <t>HT23 1G83A</t>
   </si>
   <si>
     <t>HT24 1G83A</t>
   </si>
   <si>
     <t>HT25 85000</t>
   </si>
   <si>
+    <t>HT26 85000</t>
+  </si>
+  <si>
     <t>HT2008</t>
   </si>
   <si>
     <t>HT2009</t>
   </si>
   <si>
     <t>HT2010</t>
   </si>
   <si>
     <t>HT2011</t>
   </si>
   <si>
     <t>HT2012</t>
   </si>
   <si>
     <t>HT2013</t>
   </si>
   <si>
     <t>HT2014</t>
   </si>
   <si>
     <t>HT2015</t>
   </si>
   <si>
     <t>HT2016</t>
@@ -186,50 +189,53 @@
   <si>
     <t>HT2018</t>
   </si>
   <si>
     <t>HT2019</t>
   </si>
   <si>
     <t>HT2020</t>
   </si>
   <si>
     <t>HT2021</t>
   </si>
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>21.50</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>21.10</t>
   </si>
   <si>
     <t>20.90</t>
   </si>
   <si>
     <t>20.70</t>
   </si>
   <si>
     <t>20.78</t>
@@ -388,50 +394,53 @@
     <t>HT17 19775 (HT2017)</t>
   </si>
   <si>
     <t>HT18 19717 (HT2018)</t>
   </si>
   <si>
     <t>HT19 19780 (HT2019)</t>
   </si>
   <si>
     <t>HT20 19754 (HT2020)</t>
   </si>
   <si>
     <t>HT21 1G83B (HT2021)</t>
   </si>
   <si>
     <t>HT22 1G83B (HT2022)</t>
   </si>
   <si>
     <t>HT23 1G83A (HT2023)</t>
   </si>
   <si>
     <t>HT24 1G83A (HT2024)</t>
   </si>
   <si>
     <t>HT25 85000 (HT2025)</t>
+  </si>
+  <si>
+    <t>HT26 85000 (HT2026)</t>
   </si>
   <si>
     <t>21.20</t>
   </si>
   <si>
     <t>21.00</t>
   </si>
   <si>
     <t>20.61</t>
   </si>
   <si>
     <t>20.42</t>
   </si>
   <si>
     <t>20.31</t>
   </si>
   <si>
     <t>20.94</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>21.12</t>
   </si>
@@ -580,51 +589,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -644,113 +653,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B3" s="0">
         <v>713</v>
       </c>
       <c r="C3" s="0">
         <v>1045</v>
       </c>
       <c r="D3" s="0">
         <v>1252</v>
       </c>
       <c r="E3" s="0">
         <v>1054</v>
       </c>
       <c r="F3" s="0">
         <v>1260</v>
       </c>
       <c r="G3" s="0">
         <v>1388</v>
       </c>
       <c r="H3" s="0">
         <v>1628</v>
       </c>
       <c r="I3" s="0">
         <v>1464</v>
       </c>
@@ -765,51 +780,51 @@
       </c>
       <c r="M3" s="0">
         <v>901</v>
       </c>
       <c r="N3" s="0">
         <v>1156</v>
       </c>
       <c r="O3" s="0">
         <v>1182</v>
       </c>
       <c r="P3" s="0">
         <v>940</v>
       </c>
       <c r="Q3" s="0">
         <v>941</v>
       </c>
       <c r="R3" s="0">
         <v>1074</v>
       </c>
       <c r="S3" s="0">
         <v>1195</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B4" s="0">
         <v>1307</v>
       </c>
       <c r="C4" s="0">
         <v>1825</v>
       </c>
       <c r="D4" s="0">
         <v>2005</v>
       </c>
       <c r="E4" s="0">
         <v>1890</v>
       </c>
       <c r="F4" s="0">
         <v>2066</v>
       </c>
       <c r="G4" s="0">
         <v>2397</v>
       </c>
       <c r="H4" s="0">
         <v>2796</v>
       </c>
       <c r="I4" s="0">
         <v>2547</v>
       </c>
@@ -829,51 +844,51 @@
         <v>2775</v>
       </c>
       <c r="O4" s="0">
         <v>2878</v>
       </c>
       <c r="P4" s="0">
         <v>2473</v>
       </c>
       <c r="Q4" s="0">
         <v>2539</v>
       </c>
       <c r="R4" s="0">
         <v>3004</v>
       </c>
       <c r="S4" s="0">
         <v>3175</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -893,113 +908,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B3" s="0">
         <v>269</v>
       </c>
       <c r="C3" s="0">
         <v>427</v>
       </c>
       <c r="D3" s="0">
         <v>486</v>
       </c>
       <c r="E3" s="0">
         <v>426</v>
       </c>
       <c r="F3" s="0">
         <v>486</v>
       </c>
       <c r="G3" s="0">
         <v>573</v>
       </c>
       <c r="H3" s="0">
         <v>637</v>
       </c>
       <c r="I3" s="0">
         <v>612</v>
       </c>
@@ -1014,51 +1035,51 @@
       </c>
       <c r="M3" s="0">
         <v>426</v>
       </c>
       <c r="N3" s="0">
         <v>520</v>
       </c>
       <c r="O3" s="0">
         <v>524</v>
       </c>
       <c r="P3" s="0">
         <v>439</v>
       </c>
       <c r="Q3" s="0">
         <v>448</v>
       </c>
       <c r="R3" s="0">
         <v>534</v>
       </c>
       <c r="S3" s="0">
         <v>604</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B4" s="0">
         <v>547</v>
       </c>
       <c r="C4" s="0">
         <v>813</v>
       </c>
       <c r="D4" s="0">
         <v>897</v>
       </c>
       <c r="E4" s="0">
         <v>740</v>
       </c>
       <c r="F4" s="0">
         <v>855</v>
       </c>
       <c r="G4" s="0">
         <v>1025</v>
       </c>
       <c r="H4" s="0">
         <v>1168</v>
       </c>
       <c r="I4" s="0">
         <v>1119</v>
       </c>
@@ -1078,51 +1099,51 @@
         <v>1287</v>
       </c>
       <c r="O4" s="0">
         <v>1401</v>
       </c>
       <c r="P4" s="0">
         <v>1165</v>
       </c>
       <c r="Q4" s="0">
         <v>1280</v>
       </c>
       <c r="R4" s="0">
         <v>1538</v>
       </c>
       <c r="S4" s="0">
         <v>1644</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1142,113 +1163,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B3" s="0">
         <v>3239</v>
       </c>
       <c r="C3" s="0">
         <v>4232</v>
       </c>
       <c r="D3" s="0">
         <v>4596</v>
       </c>
       <c r="E3" s="0">
         <v>4239</v>
       </c>
       <c r="F3" s="0">
         <v>4740</v>
       </c>
       <c r="G3" s="0">
         <v>5072</v>
       </c>
       <c r="H3" s="0">
         <v>5731</v>
       </c>
       <c r="I3" s="0">
         <v>5264</v>
       </c>
@@ -1260,54 +1287,57 @@
       </c>
       <c r="L3" s="0">
         <v>4496</v>
       </c>
       <c r="M3" s="0">
         <v>3874</v>
       </c>
       <c r="N3" s="0">
         <v>4577</v>
       </c>
       <c r="O3" s="0">
         <v>4853</v>
       </c>
       <c r="P3" s="0">
         <v>4445</v>
       </c>
       <c r="Q3" s="0">
         <v>4601</v>
       </c>
       <c r="R3" s="0">
         <v>5403</v>
       </c>
       <c r="S3" s="0">
         <v>5501</v>
       </c>
+      <c r="T3" s="0">
+        <v>5532</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B4" s="0">
         <v>436</v>
       </c>
       <c r="C4" s="0">
         <v>570</v>
       </c>
       <c r="D4" s="0">
         <v>599</v>
       </c>
       <c r="E4" s="0">
         <v>591</v>
       </c>
       <c r="F4" s="0">
         <v>695</v>
       </c>
       <c r="G4" s="0">
         <v>828</v>
       </c>
       <c r="H4" s="0">
         <v>901</v>
       </c>
       <c r="I4" s="0">
         <v>993</v>
       </c>
@@ -1319,54 +1349,57 @@
       </c>
       <c r="L4" s="0">
         <v>988</v>
       </c>
       <c r="M4" s="0">
         <v>882</v>
       </c>
       <c r="N4" s="0">
         <v>1144</v>
       </c>
       <c r="O4" s="0">
         <v>1032</v>
       </c>
       <c r="P4" s="0">
         <v>797</v>
       </c>
       <c r="Q4" s="0">
         <v>761</v>
       </c>
       <c r="R4" s="0">
         <v>782</v>
       </c>
       <c r="S4" s="0">
         <v>751</v>
       </c>
+      <c r="T4" s="0">
+        <v>781</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B5" s="0">
         <v>73</v>
       </c>
       <c r="C5" s="0">
         <v>99</v>
       </c>
       <c r="D5" s="0">
         <v>125</v>
       </c>
       <c r="E5" s="0">
         <v>84</v>
       </c>
       <c r="F5" s="0">
         <v>125</v>
       </c>
       <c r="G5" s="0">
         <v>135</v>
       </c>
       <c r="H5" s="0">
         <v>161</v>
       </c>
       <c r="I5" s="0">
         <v>176</v>
       </c>
@@ -1377,60 +1410,63 @@
         <v>187</v>
       </c>
       <c r="L5" s="0">
         <v>188</v>
       </c>
       <c r="M5" s="0">
         <v>193</v>
       </c>
       <c r="N5" s="0">
         <v>241</v>
       </c>
       <c r="O5" s="0">
         <v>273</v>
       </c>
       <c r="P5" s="0">
         <v>217</v>
       </c>
       <c r="Q5" s="0">
         <v>234</v>
       </c>
       <c r="R5" s="0">
         <v>271</v>
       </c>
       <c r="S5" s="0">
         <v>239</v>
+      </c>
+      <c r="T5" s="0">
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1450,113 +1486,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B3" s="0">
         <v>205</v>
       </c>
       <c r="C3" s="0">
         <v>240</v>
       </c>
       <c r="D3" s="0">
         <v>239</v>
       </c>
       <c r="E3" s="0">
         <v>238</v>
       </c>
       <c r="F3" s="0">
         <v>249</v>
       </c>
       <c r="G3" s="0">
         <v>264</v>
       </c>
       <c r="H3" s="0">
         <v>253</v>
       </c>
       <c r="I3" s="0">
         <v>294</v>
       </c>
@@ -1571,51 +1613,51 @@
       </c>
       <c r="M3" s="0">
         <v>289</v>
       </c>
       <c r="N3" s="0">
         <v>215</v>
       </c>
       <c r="O3" s="0">
         <v>262</v>
       </c>
       <c r="P3" s="0">
         <v>276</v>
       </c>
       <c r="Q3" s="0">
         <v>322</v>
       </c>
       <c r="R3" s="0">
         <v>276</v>
       </c>
       <c r="S3" s="0">
         <v>276</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B4" s="0">
         <v>39</v>
       </c>
       <c r="C4" s="0">
         <v>36</v>
       </c>
       <c r="D4" s="0">
         <v>51</v>
       </c>
       <c r="E4" s="0">
         <v>44</v>
       </c>
       <c r="F4" s="0">
         <v>42</v>
       </c>
       <c r="G4" s="0">
         <v>53</v>
       </c>
       <c r="H4" s="0">
         <v>38</v>
       </c>
       <c r="I4" s="0">
         <v>53</v>
       </c>
@@ -1630,51 +1672,51 @@
       </c>
       <c r="M4" s="0">
         <v>68</v>
       </c>
       <c r="N4" s="0">
         <v>56</v>
       </c>
       <c r="O4" s="0">
         <v>43</v>
       </c>
       <c r="P4" s="0">
         <v>43</v>
       </c>
       <c r="Q4" s="0">
         <v>41</v>
       </c>
       <c r="R4" s="0">
         <v>38</v>
       </c>
       <c r="S4" s="0">
         <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>9</v>
       </c>
       <c r="D5" s="0">
         <v>10</v>
       </c>
       <c r="E5" s="0">
         <v>3</v>
       </c>
       <c r="F5" s="0">
         <v>8</v>
       </c>
       <c r="G5" s="0">
         <v>3</v>
       </c>
       <c r="H5" s="0">
         <v>9</v>
       </c>
       <c r="I5" s="0">
         <v>13</v>
       </c>
@@ -1694,51 +1736,51 @@
         <v>19</v>
       </c>
       <c r="O5" s="0">
         <v>15</v>
       </c>
       <c r="P5" s="0">
         <v>11</v>
       </c>
       <c r="Q5" s="0">
         <v>12</v>
       </c>
       <c r="R5" s="0">
         <v>26</v>
       </c>
       <c r="S5" s="0">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1758,113 +1800,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B3" s="0">
         <v>200</v>
       </c>
       <c r="C3" s="0">
         <v>219</v>
       </c>
       <c r="D3" s="0">
         <v>206</v>
       </c>
       <c r="E3" s="0">
         <v>218</v>
       </c>
       <c r="F3" s="0">
         <v>228</v>
       </c>
       <c r="G3" s="0">
         <v>236</v>
       </c>
       <c r="H3" s="0">
         <v>217</v>
       </c>
       <c r="I3" s="0">
         <v>196</v>
       </c>
@@ -1879,51 +1927,51 @@
       </c>
       <c r="M3" s="0">
         <v>249</v>
       </c>
       <c r="N3" s="0">
         <v>211</v>
       </c>
       <c r="O3" s="0">
         <v>236</v>
       </c>
       <c r="P3" s="0">
         <v>241</v>
       </c>
       <c r="Q3" s="0">
         <v>255</v>
       </c>
       <c r="R3" s="0">
         <v>225</v>
       </c>
       <c r="S3" s="0">
         <v>236</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B4" s="0">
         <v>45</v>
       </c>
       <c r="C4" s="0">
         <v>33</v>
       </c>
       <c r="D4" s="0">
         <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>40</v>
       </c>
       <c r="F4" s="0">
         <v>40</v>
       </c>
       <c r="G4" s="0">
         <v>41</v>
       </c>
       <c r="H4" s="0">
         <v>34</v>
       </c>
       <c r="I4" s="0">
         <v>34</v>
       </c>
@@ -1938,51 +1986,51 @@
       </c>
       <c r="M4" s="0">
         <v>59</v>
       </c>
       <c r="N4" s="0">
         <v>47</v>
       </c>
       <c r="O4" s="0">
         <v>45</v>
       </c>
       <c r="P4" s="0">
         <v>39</v>
       </c>
       <c r="Q4" s="0">
         <v>35</v>
       </c>
       <c r="R4" s="0">
         <v>34</v>
       </c>
       <c r="S4" s="0">
         <v>22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B5" s="0">
         <v>5</v>
       </c>
       <c r="C5" s="0">
         <v>8</v>
       </c>
       <c r="D5" s="0">
         <v>10</v>
       </c>
       <c r="E5" s="0">
         <v>2</v>
       </c>
       <c r="F5" s="0">
         <v>7</v>
       </c>
       <c r="G5" s="0">
         <v>3</v>
       </c>
       <c r="H5" s="0">
         <v>9</v>
       </c>
       <c r="I5" s="0">
         <v>10</v>
       </c>
@@ -2002,51 +2050,51 @@
         <v>12</v>
       </c>
       <c r="O5" s="0">
         <v>19</v>
       </c>
       <c r="P5" s="0">
         <v>10</v>
       </c>
       <c r="Q5" s="0">
         <v>10</v>
       </c>
       <c r="R5" s="0">
         <v>21</v>
       </c>
       <c r="S5" s="0">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2066,113 +2114,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B3" s="0">
         <v>1757</v>
       </c>
       <c r="C3" s="0">
         <v>2510</v>
       </c>
       <c r="D3" s="0">
         <v>2840</v>
       </c>
       <c r="E3" s="0">
         <v>2555</v>
       </c>
       <c r="F3" s="0">
         <v>2845</v>
       </c>
       <c r="G3" s="0">
         <v>3205</v>
       </c>
       <c r="H3" s="0">
         <v>3760</v>
       </c>
       <c r="I3" s="0">
         <v>3297</v>
       </c>
@@ -2187,51 +2241,51 @@
       </c>
       <c r="M3" s="0">
         <v>2372</v>
       </c>
       <c r="N3" s="0">
         <v>3047</v>
       </c>
       <c r="O3" s="0">
         <v>3202</v>
       </c>
       <c r="P3" s="0">
         <v>2771</v>
       </c>
       <c r="Q3" s="0">
         <v>2868</v>
       </c>
       <c r="R3" s="0">
         <v>3429</v>
       </c>
       <c r="S3" s="0">
         <v>3684</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B4" s="0">
         <v>223</v>
       </c>
       <c r="C4" s="0">
         <v>315</v>
       </c>
       <c r="D4" s="0">
         <v>351</v>
       </c>
       <c r="E4" s="0">
         <v>344</v>
       </c>
       <c r="F4" s="0">
         <v>414</v>
       </c>
       <c r="G4" s="0">
         <v>500</v>
       </c>
       <c r="H4" s="0">
         <v>572</v>
       </c>
       <c r="I4" s="0">
         <v>631</v>
       </c>
@@ -2246,51 +2300,51 @@
       </c>
       <c r="M4" s="0">
         <v>491</v>
       </c>
       <c r="N4" s="0">
         <v>740</v>
       </c>
       <c r="O4" s="0">
         <v>686</v>
       </c>
       <c r="P4" s="0">
         <v>513</v>
       </c>
       <c r="Q4" s="0">
         <v>464</v>
       </c>
       <c r="R4" s="0">
         <v>493</v>
       </c>
       <c r="S4" s="0">
         <v>526</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B5" s="0">
         <v>40</v>
       </c>
       <c r="C5" s="0">
         <v>45</v>
       </c>
       <c r="D5" s="0">
         <v>66</v>
       </c>
       <c r="E5" s="0">
         <v>45</v>
       </c>
       <c r="F5" s="0">
         <v>67</v>
       </c>
       <c r="G5" s="0">
         <v>80</v>
       </c>
       <c r="H5" s="0">
         <v>92</v>
       </c>
       <c r="I5" s="0">
         <v>83</v>
       </c>
@@ -2310,51 +2364,51 @@
         <v>144</v>
       </c>
       <c r="O5" s="0">
         <v>172</v>
       </c>
       <c r="P5" s="0">
         <v>129</v>
       </c>
       <c r="Q5" s="0">
         <v>148</v>
       </c>
       <c r="R5" s="0">
         <v>156</v>
       </c>
       <c r="S5" s="0">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2374,113 +2428,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B3" s="0">
         <v>673</v>
       </c>
       <c r="C3" s="0">
         <v>1051</v>
       </c>
       <c r="D3" s="0">
         <v>1161</v>
       </c>
       <c r="E3" s="0">
         <v>961</v>
       </c>
       <c r="F3" s="0">
         <v>1101</v>
       </c>
       <c r="G3" s="0">
         <v>1285</v>
       </c>
       <c r="H3" s="0">
         <v>1480</v>
       </c>
       <c r="I3" s="0">
         <v>1382</v>
       </c>
@@ -2495,51 +2555,51 @@
       </c>
       <c r="M3" s="0">
         <v>1060</v>
       </c>
       <c r="N3" s="0">
         <v>1363</v>
       </c>
       <c r="O3" s="0">
         <v>1488</v>
       </c>
       <c r="P3" s="0">
         <v>1279</v>
       </c>
       <c r="Q3" s="0">
         <v>1382</v>
       </c>
       <c r="R3" s="0">
         <v>1718</v>
       </c>
       <c r="S3" s="0">
         <v>1843</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B4" s="0">
         <v>117</v>
       </c>
       <c r="C4" s="0">
         <v>163</v>
       </c>
       <c r="D4" s="0">
         <v>184</v>
       </c>
       <c r="E4" s="0">
         <v>173</v>
       </c>
       <c r="F4" s="0">
         <v>204</v>
       </c>
       <c r="G4" s="0">
         <v>266</v>
       </c>
       <c r="H4" s="0">
         <v>271</v>
       </c>
       <c r="I4" s="0">
         <v>302</v>
       </c>
@@ -2554,51 +2614,51 @@
       </c>
       <c r="M4" s="0">
         <v>254</v>
       </c>
       <c r="N4" s="0">
         <v>351</v>
       </c>
       <c r="O4" s="0">
         <v>336</v>
       </c>
       <c r="P4" s="0">
         <v>242</v>
       </c>
       <c r="Q4" s="0">
         <v>247</v>
       </c>
       <c r="R4" s="0">
         <v>266</v>
       </c>
       <c r="S4" s="0">
         <v>299</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B5" s="0">
         <v>26</v>
       </c>
       <c r="C5" s="0">
         <v>26</v>
       </c>
       <c r="D5" s="0">
         <v>38</v>
       </c>
       <c r="E5" s="0">
         <v>32</v>
       </c>
       <c r="F5" s="0">
         <v>36</v>
       </c>
       <c r="G5" s="0">
         <v>47</v>
       </c>
       <c r="H5" s="0">
         <v>54</v>
       </c>
       <c r="I5" s="0">
         <v>47</v>
       </c>
@@ -2618,51 +2678,51 @@
         <v>93</v>
       </c>
       <c r="O5" s="0">
         <v>101</v>
       </c>
       <c r="P5" s="0">
         <v>83</v>
       </c>
       <c r="Q5" s="0">
         <v>99</v>
       </c>
       <c r="R5" s="0">
         <v>88</v>
       </c>
       <c r="S5" s="0">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2682,113 +2742,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B3" s="0">
         <v>250</v>
       </c>
       <c r="C3" s="0">
         <v>285</v>
       </c>
       <c r="D3" s="0">
         <v>300</v>
       </c>
       <c r="E3" s="0">
         <v>285</v>
       </c>
       <c r="F3" s="0">
         <v>299</v>
       </c>
       <c r="G3" s="0">
         <v>320</v>
       </c>
       <c r="H3" s="0">
         <v>300</v>
       </c>
       <c r="I3" s="0">
         <v>360</v>
       </c>
@@ -2803,51 +2869,51 @@
       </c>
       <c r="M3" s="0">
         <v>370</v>
       </c>
       <c r="N3" s="0">
         <v>290</v>
       </c>
       <c r="O3" s="0">
         <v>320</v>
       </c>
       <c r="P3" s="0">
         <v>330</v>
       </c>
       <c r="Q3" s="0">
         <v>375</v>
       </c>
       <c r="R3" s="0">
         <v>340</v>
       </c>
       <c r="S3" s="0">
         <v>320</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B4" s="0">
         <v>2020</v>
       </c>
       <c r="C4" s="0">
         <v>2870</v>
       </c>
       <c r="D4" s="0">
         <v>3257</v>
       </c>
       <c r="E4" s="0">
         <v>2944</v>
       </c>
       <c r="F4" s="0">
         <v>3326</v>
       </c>
       <c r="G4" s="0">
         <v>3785</v>
       </c>
       <c r="H4" s="0">
         <v>4424</v>
       </c>
       <c r="I4" s="0">
         <v>4011</v>
       </c>
@@ -2867,51 +2933,51 @@
         <v>3931</v>
       </c>
       <c r="O4" s="0">
         <v>4060</v>
       </c>
       <c r="P4" s="0">
         <v>3413</v>
       </c>
       <c r="Q4" s="0">
         <v>3480</v>
       </c>
       <c r="R4" s="0">
         <v>4078</v>
       </c>
       <c r="S4" s="0">
         <v>4370</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2931,113 +2997,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B3" s="0">
         <v>250</v>
       </c>
       <c r="C3" s="0">
         <v>260</v>
       </c>
       <c r="D3" s="0">
         <v>260</v>
       </c>
       <c r="E3" s="0">
         <v>260</v>
       </c>
       <c r="F3" s="0">
         <v>275</v>
       </c>
       <c r="G3" s="0">
         <v>280</v>
       </c>
       <c r="H3" s="0">
         <v>260</v>
       </c>
       <c r="I3" s="0">
         <v>240</v>
       </c>
@@ -3052,51 +3124,51 @@
       </c>
       <c r="M3" s="0">
         <v>320</v>
       </c>
       <c r="N3" s="0">
         <v>270</v>
       </c>
       <c r="O3" s="0">
         <v>300</v>
       </c>
       <c r="P3" s="0">
         <v>290</v>
       </c>
       <c r="Q3" s="0">
         <v>300</v>
       </c>
       <c r="R3" s="0">
         <v>280</v>
       </c>
       <c r="S3" s="0">
         <v>270</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B4" s="0">
         <v>816</v>
       </c>
       <c r="C4" s="0">
         <v>1240</v>
       </c>
       <c r="D4" s="0">
         <v>1383</v>
       </c>
       <c r="E4" s="0">
         <v>1166</v>
       </c>
       <c r="F4" s="0">
         <v>1341</v>
       </c>
       <c r="G4" s="0">
         <v>1598</v>
       </c>
       <c r="H4" s="0">
         <v>1805</v>
       </c>
       <c r="I4" s="0">
         <v>1731</v>
       </c>
@@ -3116,51 +3188,51 @@
         <v>1807</v>
       </c>
       <c r="O4" s="0">
         <v>1925</v>
       </c>
       <c r="P4" s="0">
         <v>1604</v>
       </c>
       <c r="Q4" s="0">
         <v>1728</v>
       </c>
       <c r="R4" s="0">
         <v>2072</v>
       </c>
       <c r="S4" s="0">
         <v>2248</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S12"/>
+  <dimension ref="A1:T12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -3177,1000 +3249,1012 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P3" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q3" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="R3" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="Q3" s="0" t="s">
+      <c r="S3" s="0" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="K4" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="M4" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="N4" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="O4" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="P4" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q4" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="R4" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D4" s="0" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="S4" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="R7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="S12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S12"/>
+  <dimension ref="A1:T12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="S1" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
+      </c>
+      <c r="T1" s="0" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P3" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="Q3" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="R3" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="S3" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="K4" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M4" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="N4" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="O4" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P4" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q4" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="R4" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="S4" s="0" t="s">
         <v>63</v>
-      </c>
-[...46 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="O7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="R7" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="S12" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4190,113 +4274,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B3" s="0">
         <v>3748</v>
       </c>
       <c r="C3" s="0">
         <v>4901</v>
       </c>
       <c r="D3" s="0">
         <v>5320</v>
       </c>
       <c r="E3" s="0">
         <v>4914</v>
       </c>
       <c r="F3" s="0">
         <v>5560</v>
       </c>
       <c r="G3" s="0">
         <v>6035</v>
       </c>
       <c r="H3" s="0">
         <v>6793</v>
       </c>
       <c r="I3" s="0">
         <v>6433</v>
       </c>
@@ -4308,54 +4398,57 @@
       </c>
       <c r="L3" s="0">
         <v>5672</v>
       </c>
       <c r="M3" s="0">
         <v>4949</v>
       </c>
       <c r="N3" s="0">
         <v>5962</v>
       </c>
       <c r="O3" s="0">
         <v>6158</v>
       </c>
       <c r="P3" s="0">
         <v>5459</v>
       </c>
       <c r="Q3" s="0">
         <v>5596</v>
       </c>
       <c r="R3" s="0">
         <v>6456</v>
       </c>
       <c r="S3" s="0">
         <v>6491</v>
       </c>
+      <c r="T3" s="0">
+        <v>6582</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B4" s="0">
         <v>865</v>
       </c>
       <c r="C4" s="0">
         <v>1169</v>
       </c>
       <c r="D4" s="0">
         <v>1213</v>
       </c>
       <c r="E4" s="0">
         <v>1074</v>
       </c>
       <c r="F4" s="0">
         <v>1171</v>
       </c>
       <c r="G4" s="0">
         <v>1199</v>
       </c>
       <c r="H4" s="0">
         <v>1313</v>
       </c>
       <c r="I4" s="0">
         <v>1306</v>
       </c>
@@ -4366,60 +4459,63 @@
         <v>1180</v>
       </c>
       <c r="L4" s="0">
         <v>1201</v>
       </c>
       <c r="M4" s="0">
         <v>1279</v>
       </c>
       <c r="N4" s="0">
         <v>1525</v>
       </c>
       <c r="O4" s="0">
         <v>1422</v>
       </c>
       <c r="P4" s="0">
         <v>1299</v>
       </c>
       <c r="Q4" s="0">
         <v>1406</v>
       </c>
       <c r="R4" s="0">
         <v>1581</v>
       </c>
       <c r="S4" s="0">
         <v>1640</v>
+      </c>
+      <c r="T4" s="0">
+        <v>1631</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4439,113 +4535,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B3" s="0">
         <v>1418</v>
       </c>
       <c r="C3" s="0">
         <v>1859</v>
       </c>
       <c r="D3" s="0">
         <v>2131</v>
       </c>
       <c r="E3" s="0">
         <v>1829</v>
       </c>
       <c r="F3" s="0">
         <v>2118</v>
       </c>
       <c r="G3" s="0">
         <v>2296</v>
       </c>
       <c r="H3" s="0">
         <v>2546</v>
       </c>
       <c r="I3" s="0">
         <v>2416</v>
       </c>
@@ -4557,54 +4659,57 @@
       </c>
       <c r="L3" s="0">
         <v>1811</v>
       </c>
       <c r="M3" s="0">
         <v>1592</v>
       </c>
       <c r="N3" s="0">
         <v>1883</v>
       </c>
       <c r="O3" s="0">
         <v>1884</v>
       </c>
       <c r="P3" s="0">
         <v>1621</v>
       </c>
       <c r="Q3" s="0">
         <v>1579</v>
       </c>
       <c r="R3" s="0">
         <v>1825</v>
       </c>
       <c r="S3" s="0">
         <v>1856</v>
       </c>
+      <c r="T3" s="0">
+        <v>1713</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B4" s="0">
         <v>2330</v>
       </c>
       <c r="C4" s="0">
         <v>3042</v>
       </c>
       <c r="D4" s="0">
         <v>3189</v>
       </c>
       <c r="E4" s="0">
         <v>3085</v>
       </c>
       <c r="F4" s="0">
         <v>3442</v>
       </c>
       <c r="G4" s="0">
         <v>3739</v>
       </c>
       <c r="H4" s="0">
         <v>4247</v>
       </c>
       <c r="I4" s="0">
         <v>4017</v>
       </c>
@@ -4615,60 +4720,63 @@
         <v>3812</v>
       </c>
       <c r="L4" s="0">
         <v>3861</v>
       </c>
       <c r="M4" s="0">
         <v>3357</v>
       </c>
       <c r="N4" s="0">
         <v>4079</v>
       </c>
       <c r="O4" s="0">
         <v>4274</v>
       </c>
       <c r="P4" s="0">
         <v>3838</v>
       </c>
       <c r="Q4" s="0">
         <v>4017</v>
       </c>
       <c r="R4" s="0">
         <v>4631</v>
       </c>
       <c r="S4" s="0">
         <v>4635</v>
+      </c>
+      <c r="T4" s="0">
+        <v>4869</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4688,113 +4796,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B3" s="0">
         <v>109</v>
       </c>
       <c r="C3" s="0">
         <v>109</v>
       </c>
       <c r="D3" s="0">
         <v>128</v>
       </c>
       <c r="E3" s="0">
         <v>123</v>
       </c>
       <c r="F3" s="0">
         <v>104</v>
       </c>
       <c r="G3" s="0">
         <v>128</v>
       </c>
       <c r="H3" s="0">
         <v>107</v>
       </c>
       <c r="I3" s="0">
         <v>130</v>
       </c>
@@ -4809,51 +4923,51 @@
       </c>
       <c r="M3" s="0">
         <v>116</v>
       </c>
       <c r="N3" s="0">
         <v>96</v>
       </c>
       <c r="O3" s="0">
         <v>90</v>
       </c>
       <c r="P3" s="0">
         <v>99</v>
       </c>
       <c r="Q3" s="0">
         <v>118</v>
       </c>
       <c r="R3" s="0">
         <v>113</v>
       </c>
       <c r="S3" s="0">
         <v>97</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B4" s="0">
         <v>141</v>
       </c>
       <c r="C4" s="0">
         <v>176</v>
       </c>
       <c r="D4" s="0">
         <v>172</v>
       </c>
       <c r="E4" s="0">
         <v>162</v>
       </c>
       <c r="F4" s="0">
         <v>195</v>
       </c>
       <c r="G4" s="0">
         <v>192</v>
       </c>
       <c r="H4" s="0">
         <v>193</v>
       </c>
       <c r="I4" s="0">
         <v>230</v>
       </c>
@@ -4873,51 +4987,51 @@
         <v>194</v>
       </c>
       <c r="O4" s="0">
         <v>230</v>
       </c>
       <c r="P4" s="0">
         <v>231</v>
       </c>
       <c r="Q4" s="0">
         <v>257</v>
       </c>
       <c r="R4" s="0">
         <v>227</v>
       </c>
       <c r="S4" s="0">
         <v>223</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4937,113 +5051,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B3" s="0">
         <v>113</v>
       </c>
       <c r="C3" s="0">
         <v>110</v>
       </c>
       <c r="D3" s="0">
         <v>114</v>
       </c>
       <c r="E3" s="0">
         <v>112</v>
       </c>
       <c r="F3" s="0">
         <v>93</v>
       </c>
       <c r="G3" s="0">
         <v>104</v>
       </c>
       <c r="H3" s="0">
         <v>95</v>
       </c>
       <c r="I3" s="0">
         <v>85</v>
       </c>
@@ -5058,51 +5178,51 @@
       </c>
       <c r="M3" s="0">
         <v>106</v>
       </c>
       <c r="N3" s="0">
         <v>88</v>
       </c>
       <c r="O3" s="0">
         <v>87</v>
       </c>
       <c r="P3" s="0">
         <v>92</v>
       </c>
       <c r="Q3" s="0">
         <v>105</v>
       </c>
       <c r="R3" s="0">
         <v>95</v>
       </c>
       <c r="S3" s="0">
         <v>94</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B4" s="0">
         <v>137</v>
       </c>
       <c r="C4" s="0">
         <v>150</v>
       </c>
       <c r="D4" s="0">
         <v>146</v>
       </c>
       <c r="E4" s="0">
         <v>148</v>
       </c>
       <c r="F4" s="0">
         <v>182</v>
       </c>
       <c r="G4" s="0">
         <v>176</v>
       </c>
       <c r="H4" s="0">
         <v>165</v>
       </c>
       <c r="I4" s="0">
         <v>155</v>
       </c>