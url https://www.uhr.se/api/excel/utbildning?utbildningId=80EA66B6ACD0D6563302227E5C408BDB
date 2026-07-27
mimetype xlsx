--- v1 (2026-04-21)
+++ v2 (2026-07-27)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>S2JUR</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Juristprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Göteborgs universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -415,50 +415,53 @@
     <t>HT24 1G83A (HT2024)</t>
   </si>
   <si>
     <t>HT25 85000 (HT2025)</t>
   </si>
   <si>
     <t>HT26 85000 (HT2026)</t>
   </si>
   <si>
     <t>21.20</t>
   </si>
   <si>
     <t>21.00</t>
   </si>
   <si>
     <t>20.61</t>
   </si>
   <si>
     <t>20.42</t>
   </si>
   <si>
     <t>20.31</t>
   </si>
   <si>
     <t>20.94</t>
+  </si>
+  <si>
+    <t>20.80</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>21.12</t>
   </si>
   <si>
     <t>20.67</t>
   </si>
   <si>
     <t>20.29</t>
   </si>
   <si>
     <t>20.44</t>
   </si>
   <si>
     <t>20.75</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
     <t>470</t>
   </si>
@@ -721,51 +724,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3" s="0">
         <v>713</v>
       </c>
       <c r="C3" s="0">
         <v>1045</v>
       </c>
       <c r="D3" s="0">
         <v>1252</v>
       </c>
       <c r="E3" s="0">
         <v>1054</v>
       </c>
       <c r="F3" s="0">
         <v>1260</v>
       </c>
       <c r="G3" s="0">
         <v>1388</v>
       </c>
       <c r="H3" s="0">
         <v>1628</v>
       </c>
       <c r="I3" s="0">
         <v>1464</v>
       </c>
@@ -777,54 +780,57 @@
       </c>
       <c r="L3" s="0">
         <v>980</v>
       </c>
       <c r="M3" s="0">
         <v>901</v>
       </c>
       <c r="N3" s="0">
         <v>1156</v>
       </c>
       <c r="O3" s="0">
         <v>1182</v>
       </c>
       <c r="P3" s="0">
         <v>940</v>
       </c>
       <c r="Q3" s="0">
         <v>941</v>
       </c>
       <c r="R3" s="0">
         <v>1074</v>
       </c>
       <c r="S3" s="0">
         <v>1195</v>
       </c>
+      <c r="T3" s="0">
+        <v>1116</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4" s="0">
         <v>1307</v>
       </c>
       <c r="C4" s="0">
         <v>1825</v>
       </c>
       <c r="D4" s="0">
         <v>2005</v>
       </c>
       <c r="E4" s="0">
         <v>1890</v>
       </c>
       <c r="F4" s="0">
         <v>2066</v>
       </c>
       <c r="G4" s="0">
         <v>2397</v>
       </c>
       <c r="H4" s="0">
         <v>2796</v>
       </c>
       <c r="I4" s="0">
         <v>2547</v>
       </c>
@@ -835,50 +841,53 @@
         <v>2384</v>
       </c>
       <c r="L4" s="0">
         <v>2389</v>
       </c>
       <c r="M4" s="0">
         <v>2075</v>
       </c>
       <c r="N4" s="0">
         <v>2775</v>
       </c>
       <c r="O4" s="0">
         <v>2878</v>
       </c>
       <c r="P4" s="0">
         <v>2473</v>
       </c>
       <c r="Q4" s="0">
         <v>2539</v>
       </c>
       <c r="R4" s="0">
         <v>3004</v>
       </c>
       <c r="S4" s="0">
         <v>3175</v>
+      </c>
+      <c r="T4" s="0">
+        <v>3469</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -976,51 +985,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3" s="0">
         <v>269</v>
       </c>
       <c r="C3" s="0">
         <v>427</v>
       </c>
       <c r="D3" s="0">
         <v>486</v>
       </c>
       <c r="E3" s="0">
         <v>426</v>
       </c>
       <c r="F3" s="0">
         <v>486</v>
       </c>
       <c r="G3" s="0">
         <v>573</v>
       </c>
       <c r="H3" s="0">
         <v>637</v>
       </c>
       <c r="I3" s="0">
         <v>612</v>
       </c>
@@ -1032,54 +1041,57 @@
       </c>
       <c r="L3" s="0">
         <v>386</v>
       </c>
       <c r="M3" s="0">
         <v>426</v>
       </c>
       <c r="N3" s="0">
         <v>520</v>
       </c>
       <c r="O3" s="0">
         <v>524</v>
       </c>
       <c r="P3" s="0">
         <v>439</v>
       </c>
       <c r="Q3" s="0">
         <v>448</v>
       </c>
       <c r="R3" s="0">
         <v>534</v>
       </c>
       <c r="S3" s="0">
         <v>604</v>
       </c>
+      <c r="T3" s="0">
+        <v>573</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4" s="0">
         <v>547</v>
       </c>
       <c r="C4" s="0">
         <v>813</v>
       </c>
       <c r="D4" s="0">
         <v>897</v>
       </c>
       <c r="E4" s="0">
         <v>740</v>
       </c>
       <c r="F4" s="0">
         <v>855</v>
       </c>
       <c r="G4" s="0">
         <v>1025</v>
       </c>
       <c r="H4" s="0">
         <v>1168</v>
       </c>
       <c r="I4" s="0">
         <v>1119</v>
       </c>
@@ -1090,50 +1102,53 @@
         <v>919</v>
       </c>
       <c r="L4" s="0">
         <v>990</v>
       </c>
       <c r="M4" s="0">
         <v>955</v>
       </c>
       <c r="N4" s="0">
         <v>1287</v>
       </c>
       <c r="O4" s="0">
         <v>1401</v>
       </c>
       <c r="P4" s="0">
         <v>1165</v>
       </c>
       <c r="Q4" s="0">
         <v>1280</v>
       </c>
       <c r="R4" s="0">
         <v>1538</v>
       </c>
       <c r="S4" s="0">
         <v>1644</v>
+      </c>
+      <c r="T4" s="0">
+        <v>1679</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1231,51 +1246,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3" s="0">
         <v>3239</v>
       </c>
       <c r="C3" s="0">
         <v>4232</v>
       </c>
       <c r="D3" s="0">
         <v>4596</v>
       </c>
       <c r="E3" s="0">
         <v>4239</v>
       </c>
       <c r="F3" s="0">
         <v>4740</v>
       </c>
       <c r="G3" s="0">
         <v>5072</v>
       </c>
       <c r="H3" s="0">
         <v>5731</v>
       </c>
       <c r="I3" s="0">
         <v>5264</v>
       </c>
@@ -1293,51 +1308,51 @@
       </c>
       <c r="N3" s="0">
         <v>4577</v>
       </c>
       <c r="O3" s="0">
         <v>4853</v>
       </c>
       <c r="P3" s="0">
         <v>4445</v>
       </c>
       <c r="Q3" s="0">
         <v>4601</v>
       </c>
       <c r="R3" s="0">
         <v>5403</v>
       </c>
       <c r="S3" s="0">
         <v>5501</v>
       </c>
       <c r="T3" s="0">
         <v>5532</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4" s="0">
         <v>436</v>
       </c>
       <c r="C4" s="0">
         <v>570</v>
       </c>
       <c r="D4" s="0">
         <v>599</v>
       </c>
       <c r="E4" s="0">
         <v>591</v>
       </c>
       <c r="F4" s="0">
         <v>695</v>
       </c>
       <c r="G4" s="0">
         <v>828</v>
       </c>
       <c r="H4" s="0">
         <v>901</v>
       </c>
       <c r="I4" s="0">
         <v>993</v>
       </c>
@@ -1355,51 +1370,51 @@
       </c>
       <c r="N4" s="0">
         <v>1144</v>
       </c>
       <c r="O4" s="0">
         <v>1032</v>
       </c>
       <c r="P4" s="0">
         <v>797</v>
       </c>
       <c r="Q4" s="0">
         <v>761</v>
       </c>
       <c r="R4" s="0">
         <v>782</v>
       </c>
       <c r="S4" s="0">
         <v>751</v>
       </c>
       <c r="T4" s="0">
         <v>781</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5" s="0">
         <v>73</v>
       </c>
       <c r="C5" s="0">
         <v>99</v>
       </c>
       <c r="D5" s="0">
         <v>125</v>
       </c>
       <c r="E5" s="0">
         <v>84</v>
       </c>
       <c r="F5" s="0">
         <v>125</v>
       </c>
       <c r="G5" s="0">
         <v>135</v>
       </c>
       <c r="H5" s="0">
         <v>161</v>
       </c>
       <c r="I5" s="0">
         <v>176</v>
       </c>
@@ -1554,51 +1569,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3" s="0">
         <v>205</v>
       </c>
       <c r="C3" s="0">
         <v>240</v>
       </c>
       <c r="D3" s="0">
         <v>239</v>
       </c>
       <c r="E3" s="0">
         <v>238</v>
       </c>
       <c r="F3" s="0">
         <v>249</v>
       </c>
       <c r="G3" s="0">
         <v>264</v>
       </c>
       <c r="H3" s="0">
         <v>253</v>
       </c>
       <c r="I3" s="0">
         <v>294</v>
       </c>
@@ -1610,54 +1625,57 @@
       </c>
       <c r="L3" s="0">
         <v>295</v>
       </c>
       <c r="M3" s="0">
         <v>289</v>
       </c>
       <c r="N3" s="0">
         <v>215</v>
       </c>
       <c r="O3" s="0">
         <v>262</v>
       </c>
       <c r="P3" s="0">
         <v>276</v>
       </c>
       <c r="Q3" s="0">
         <v>322</v>
       </c>
       <c r="R3" s="0">
         <v>276</v>
       </c>
       <c r="S3" s="0">
         <v>276</v>
       </c>
+      <c r="T3" s="0">
+        <v>288</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4" s="0">
         <v>39</v>
       </c>
       <c r="C4" s="0">
         <v>36</v>
       </c>
       <c r="D4" s="0">
         <v>51</v>
       </c>
       <c r="E4" s="0">
         <v>44</v>
       </c>
       <c r="F4" s="0">
         <v>42</v>
       </c>
       <c r="G4" s="0">
         <v>53</v>
       </c>
       <c r="H4" s="0">
         <v>38</v>
       </c>
       <c r="I4" s="0">
         <v>53</v>
       </c>
@@ -1669,54 +1687,57 @@
       </c>
       <c r="L4" s="0">
         <v>59</v>
       </c>
       <c r="M4" s="0">
         <v>68</v>
       </c>
       <c r="N4" s="0">
         <v>56</v>
       </c>
       <c r="O4" s="0">
         <v>43</v>
       </c>
       <c r="P4" s="0">
         <v>43</v>
       </c>
       <c r="Q4" s="0">
         <v>41</v>
       </c>
       <c r="R4" s="0">
         <v>38</v>
       </c>
       <c r="S4" s="0">
         <v>30</v>
       </c>
+      <c r="T4" s="0">
+        <v>29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>9</v>
       </c>
       <c r="D5" s="0">
         <v>10</v>
       </c>
       <c r="E5" s="0">
         <v>3</v>
       </c>
       <c r="F5" s="0">
         <v>8</v>
       </c>
       <c r="G5" s="0">
         <v>3</v>
       </c>
       <c r="H5" s="0">
         <v>9</v>
       </c>
       <c r="I5" s="0">
         <v>13</v>
       </c>
@@ -1727,50 +1748,53 @@
         <v>12</v>
       </c>
       <c r="L5" s="0">
         <v>16</v>
       </c>
       <c r="M5" s="0">
         <v>13</v>
       </c>
       <c r="N5" s="0">
         <v>19</v>
       </c>
       <c r="O5" s="0">
         <v>15</v>
       </c>
       <c r="P5" s="0">
         <v>11</v>
       </c>
       <c r="Q5" s="0">
         <v>12</v>
       </c>
       <c r="R5" s="0">
         <v>26</v>
       </c>
       <c r="S5" s="0">
         <v>14</v>
+      </c>
+      <c r="T5" s="0">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1868,51 +1892,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3" s="0">
         <v>200</v>
       </c>
       <c r="C3" s="0">
         <v>219</v>
       </c>
       <c r="D3" s="0">
         <v>206</v>
       </c>
       <c r="E3" s="0">
         <v>218</v>
       </c>
       <c r="F3" s="0">
         <v>228</v>
       </c>
       <c r="G3" s="0">
         <v>236</v>
       </c>
       <c r="H3" s="0">
         <v>217</v>
       </c>
       <c r="I3" s="0">
         <v>196</v>
       </c>
@@ -1924,54 +1948,57 @@
       </c>
       <c r="L3" s="0">
         <v>257</v>
       </c>
       <c r="M3" s="0">
         <v>249</v>
       </c>
       <c r="N3" s="0">
         <v>211</v>
       </c>
       <c r="O3" s="0">
         <v>236</v>
       </c>
       <c r="P3" s="0">
         <v>241</v>
       </c>
       <c r="Q3" s="0">
         <v>255</v>
       </c>
       <c r="R3" s="0">
         <v>225</v>
       </c>
       <c r="S3" s="0">
         <v>236</v>
       </c>
+      <c r="T3" s="0">
+        <v>259</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4" s="0">
         <v>45</v>
       </c>
       <c r="C4" s="0">
         <v>33</v>
       </c>
       <c r="D4" s="0">
         <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>40</v>
       </c>
       <c r="F4" s="0">
         <v>40</v>
       </c>
       <c r="G4" s="0">
         <v>41</v>
       </c>
       <c r="H4" s="0">
         <v>34</v>
       </c>
       <c r="I4" s="0">
         <v>34</v>
       </c>
@@ -1983,54 +2010,57 @@
       </c>
       <c r="L4" s="0">
         <v>52</v>
       </c>
       <c r="M4" s="0">
         <v>59</v>
       </c>
       <c r="N4" s="0">
         <v>47</v>
       </c>
       <c r="O4" s="0">
         <v>45</v>
       </c>
       <c r="P4" s="0">
         <v>39</v>
       </c>
       <c r="Q4" s="0">
         <v>35</v>
       </c>
       <c r="R4" s="0">
         <v>34</v>
       </c>
       <c r="S4" s="0">
         <v>22</v>
       </c>
+      <c r="T4" s="0">
+        <v>27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5" s="0">
         <v>5</v>
       </c>
       <c r="C5" s="0">
         <v>8</v>
       </c>
       <c r="D5" s="0">
         <v>10</v>
       </c>
       <c r="E5" s="0">
         <v>2</v>
       </c>
       <c r="F5" s="0">
         <v>7</v>
       </c>
       <c r="G5" s="0">
         <v>3</v>
       </c>
       <c r="H5" s="0">
         <v>9</v>
       </c>
       <c r="I5" s="0">
         <v>10</v>
       </c>
@@ -2041,50 +2071,53 @@
         <v>11</v>
       </c>
       <c r="L5" s="0">
         <v>11</v>
       </c>
       <c r="M5" s="0">
         <v>12</v>
       </c>
       <c r="N5" s="0">
         <v>12</v>
       </c>
       <c r="O5" s="0">
         <v>19</v>
       </c>
       <c r="P5" s="0">
         <v>10</v>
       </c>
       <c r="Q5" s="0">
         <v>10</v>
       </c>
       <c r="R5" s="0">
         <v>21</v>
       </c>
       <c r="S5" s="0">
         <v>12</v>
+      </c>
+      <c r="T5" s="0">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2182,51 +2215,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3" s="0">
         <v>1757</v>
       </c>
       <c r="C3" s="0">
         <v>2510</v>
       </c>
       <c r="D3" s="0">
         <v>2840</v>
       </c>
       <c r="E3" s="0">
         <v>2555</v>
       </c>
       <c r="F3" s="0">
         <v>2845</v>
       </c>
       <c r="G3" s="0">
         <v>3205</v>
       </c>
       <c r="H3" s="0">
         <v>3760</v>
       </c>
       <c r="I3" s="0">
         <v>3297</v>
       </c>
@@ -2238,54 +2271,57 @@
       </c>
       <c r="L3" s="0">
         <v>2682</v>
       </c>
       <c r="M3" s="0">
         <v>2372</v>
       </c>
       <c r="N3" s="0">
         <v>3047</v>
       </c>
       <c r="O3" s="0">
         <v>3202</v>
       </c>
       <c r="P3" s="0">
         <v>2771</v>
       </c>
       <c r="Q3" s="0">
         <v>2868</v>
       </c>
       <c r="R3" s="0">
         <v>3429</v>
       </c>
       <c r="S3" s="0">
         <v>3684</v>
       </c>
+      <c r="T3" s="0">
+        <v>3855</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4" s="0">
         <v>223</v>
       </c>
       <c r="C4" s="0">
         <v>315</v>
       </c>
       <c r="D4" s="0">
         <v>351</v>
       </c>
       <c r="E4" s="0">
         <v>344</v>
       </c>
       <c r="F4" s="0">
         <v>414</v>
       </c>
       <c r="G4" s="0">
         <v>500</v>
       </c>
       <c r="H4" s="0">
         <v>572</v>
       </c>
       <c r="I4" s="0">
         <v>631</v>
       </c>
@@ -2297,54 +2333,57 @@
       </c>
       <c r="L4" s="0">
         <v>578</v>
       </c>
       <c r="M4" s="0">
         <v>491</v>
       </c>
       <c r="N4" s="0">
         <v>740</v>
       </c>
       <c r="O4" s="0">
         <v>686</v>
       </c>
       <c r="P4" s="0">
         <v>513</v>
       </c>
       <c r="Q4" s="0">
         <v>464</v>
       </c>
       <c r="R4" s="0">
         <v>493</v>
       </c>
       <c r="S4" s="0">
         <v>526</v>
       </c>
+      <c r="T4" s="0">
+        <v>561</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5" s="0">
         <v>40</v>
       </c>
       <c r="C5" s="0">
         <v>45</v>
       </c>
       <c r="D5" s="0">
         <v>66</v>
       </c>
       <c r="E5" s="0">
         <v>45</v>
       </c>
       <c r="F5" s="0">
         <v>67</v>
       </c>
       <c r="G5" s="0">
         <v>80</v>
       </c>
       <c r="H5" s="0">
         <v>92</v>
       </c>
       <c r="I5" s="0">
         <v>83</v>
       </c>
@@ -2355,50 +2394,53 @@
         <v>95</v>
       </c>
       <c r="L5" s="0">
         <v>109</v>
       </c>
       <c r="M5" s="0">
         <v>113</v>
       </c>
       <c r="N5" s="0">
         <v>144</v>
       </c>
       <c r="O5" s="0">
         <v>172</v>
       </c>
       <c r="P5" s="0">
         <v>129</v>
       </c>
       <c r="Q5" s="0">
         <v>148</v>
       </c>
       <c r="R5" s="0">
         <v>156</v>
       </c>
       <c r="S5" s="0">
         <v>160</v>
+      </c>
+      <c r="T5" s="0">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2496,51 +2538,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3" s="0">
         <v>673</v>
       </c>
       <c r="C3" s="0">
         <v>1051</v>
       </c>
       <c r="D3" s="0">
         <v>1161</v>
       </c>
       <c r="E3" s="0">
         <v>961</v>
       </c>
       <c r="F3" s="0">
         <v>1101</v>
       </c>
       <c r="G3" s="0">
         <v>1285</v>
       </c>
       <c r="H3" s="0">
         <v>1480</v>
       </c>
       <c r="I3" s="0">
         <v>1382</v>
       </c>
@@ -2552,54 +2594,57 @@
       </c>
       <c r="L3" s="0">
         <v>1062</v>
       </c>
       <c r="M3" s="0">
         <v>1060</v>
       </c>
       <c r="N3" s="0">
         <v>1363</v>
       </c>
       <c r="O3" s="0">
         <v>1488</v>
       </c>
       <c r="P3" s="0">
         <v>1279</v>
       </c>
       <c r="Q3" s="0">
         <v>1382</v>
       </c>
       <c r="R3" s="0">
         <v>1718</v>
       </c>
       <c r="S3" s="0">
         <v>1843</v>
       </c>
+      <c r="T3" s="0">
+        <v>1865</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4" s="0">
         <v>117</v>
       </c>
       <c r="C4" s="0">
         <v>163</v>
       </c>
       <c r="D4" s="0">
         <v>184</v>
       </c>
       <c r="E4" s="0">
         <v>173</v>
       </c>
       <c r="F4" s="0">
         <v>204</v>
       </c>
       <c r="G4" s="0">
         <v>266</v>
       </c>
       <c r="H4" s="0">
         <v>271</v>
       </c>
       <c r="I4" s="0">
         <v>302</v>
       </c>
@@ -2611,54 +2656,57 @@
       </c>
       <c r="L4" s="0">
         <v>257</v>
       </c>
       <c r="M4" s="0">
         <v>254</v>
       </c>
       <c r="N4" s="0">
         <v>351</v>
       </c>
       <c r="O4" s="0">
         <v>336</v>
       </c>
       <c r="P4" s="0">
         <v>242</v>
       </c>
       <c r="Q4" s="0">
         <v>247</v>
       </c>
       <c r="R4" s="0">
         <v>266</v>
       </c>
       <c r="S4" s="0">
         <v>299</v>
       </c>
+      <c r="T4" s="0">
+        <v>288</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5" s="0">
         <v>26</v>
       </c>
       <c r="C5" s="0">
         <v>26</v>
       </c>
       <c r="D5" s="0">
         <v>38</v>
       </c>
       <c r="E5" s="0">
         <v>32</v>
       </c>
       <c r="F5" s="0">
         <v>36</v>
       </c>
       <c r="G5" s="0">
         <v>47</v>
       </c>
       <c r="H5" s="0">
         <v>54</v>
       </c>
       <c r="I5" s="0">
         <v>47</v>
       </c>
@@ -2669,50 +2717,53 @@
         <v>46</v>
       </c>
       <c r="L5" s="0">
         <v>57</v>
       </c>
       <c r="M5" s="0">
         <v>67</v>
       </c>
       <c r="N5" s="0">
         <v>93</v>
       </c>
       <c r="O5" s="0">
         <v>101</v>
       </c>
       <c r="P5" s="0">
         <v>83</v>
       </c>
       <c r="Q5" s="0">
         <v>99</v>
       </c>
       <c r="R5" s="0">
         <v>88</v>
       </c>
       <c r="S5" s="0">
         <v>106</v>
+      </c>
+      <c r="T5" s="0">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2866,50 +2917,53 @@
       </c>
       <c r="L3" s="0">
         <v>370</v>
       </c>
       <c r="M3" s="0">
         <v>370</v>
       </c>
       <c r="N3" s="0">
         <v>290</v>
       </c>
       <c r="O3" s="0">
         <v>320</v>
       </c>
       <c r="P3" s="0">
         <v>330</v>
       </c>
       <c r="Q3" s="0">
         <v>375</v>
       </c>
       <c r="R3" s="0">
         <v>340</v>
       </c>
       <c r="S3" s="0">
         <v>320</v>
       </c>
+      <c r="T3" s="0">
+        <v>330</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="0">
         <v>2020</v>
       </c>
       <c r="C4" s="0">
         <v>2870</v>
       </c>
       <c r="D4" s="0">
         <v>3257</v>
       </c>
       <c r="E4" s="0">
         <v>2944</v>
       </c>
       <c r="F4" s="0">
         <v>3326</v>
       </c>
       <c r="G4" s="0">
         <v>3785</v>
       </c>
       <c r="H4" s="0">
         <v>4424</v>
@@ -2924,50 +2978,53 @@
         <v>3498</v>
       </c>
       <c r="L4" s="0">
         <v>3369</v>
       </c>
       <c r="M4" s="0">
         <v>2976</v>
       </c>
       <c r="N4" s="0">
         <v>3931</v>
       </c>
       <c r="O4" s="0">
         <v>4060</v>
       </c>
       <c r="P4" s="0">
         <v>3413</v>
       </c>
       <c r="Q4" s="0">
         <v>3480</v>
       </c>
       <c r="R4" s="0">
         <v>4078</v>
       </c>
       <c r="S4" s="0">
         <v>4370</v>
+      </c>
+      <c r="T4" s="0">
+        <v>4585</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3121,50 +3178,53 @@
       </c>
       <c r="L3" s="0">
         <v>320</v>
       </c>
       <c r="M3" s="0">
         <v>320</v>
       </c>
       <c r="N3" s="0">
         <v>270</v>
       </c>
       <c r="O3" s="0">
         <v>300</v>
       </c>
       <c r="P3" s="0">
         <v>290</v>
       </c>
       <c r="Q3" s="0">
         <v>300</v>
       </c>
       <c r="R3" s="0">
         <v>280</v>
       </c>
       <c r="S3" s="0">
         <v>270</v>
       </c>
+      <c r="T3" s="0">
+        <v>295</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="0">
         <v>816</v>
       </c>
       <c r="C4" s="0">
         <v>1240</v>
       </c>
       <c r="D4" s="0">
         <v>1383</v>
       </c>
       <c r="E4" s="0">
         <v>1166</v>
       </c>
       <c r="F4" s="0">
         <v>1341</v>
       </c>
       <c r="G4" s="0">
         <v>1598</v>
       </c>
       <c r="H4" s="0">
         <v>1805</v>
@@ -3179,50 +3239,53 @@
         <v>1355</v>
       </c>
       <c r="L4" s="0">
         <v>1376</v>
       </c>
       <c r="M4" s="0">
         <v>1381</v>
       </c>
       <c r="N4" s="0">
         <v>1807</v>
       </c>
       <c r="O4" s="0">
         <v>1925</v>
       </c>
       <c r="P4" s="0">
         <v>1604</v>
       </c>
       <c r="Q4" s="0">
         <v>1728</v>
       </c>
       <c r="R4" s="0">
         <v>2072</v>
       </c>
       <c r="S4" s="0">
         <v>2248</v>
+      </c>
+      <c r="T4" s="0">
+        <v>2252</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -3367,50 +3430,53 @@
       </c>
       <c r="L3" s="0" t="s">
         <v>60</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>60</v>
       </c>
       <c r="N3" s="0" t="s">
         <v>61</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>62</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>64</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>61</v>
       </c>
       <c r="S3" s="0" t="s">
         <v>62</v>
       </c>
+      <c r="T3" s="0" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>70</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>71</v>
@@ -3420,50 +3486,53 @@
       </c>
       <c r="L4" s="0" t="s">
         <v>73</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>59</v>
       </c>
       <c r="N4" s="0" t="s">
         <v>74</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>75</v>
       </c>
       <c r="P4" s="0" t="s">
         <v>76</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>77</v>
       </c>
       <c r="R4" s="0" t="s">
         <v>63</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>78</v>
       </c>
+      <c r="T4" s="0" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>82</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>84</v>
       </c>
@@ -3499,50 +3568,53 @@
       </c>
       <c r="L6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="N6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="O6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="P6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="Q6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="R6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="S6" s="0" t="s">
         <v>85</v>
       </c>
+      <c r="T6" s="0" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>89</v>
@@ -3552,50 +3624,53 @@
       </c>
       <c r="L7" s="0" t="s">
         <v>90</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>90</v>
       </c>
       <c r="N7" s="0" t="s">
         <v>91</v>
       </c>
       <c r="O7" s="0" t="s">
         <v>90</v>
       </c>
       <c r="P7" s="0" t="s">
         <v>91</v>
       </c>
       <c r="Q7" s="0" t="s">
         <v>91</v>
       </c>
       <c r="R7" s="0" t="s">
         <v>90</v>
       </c>
       <c r="S7" s="0" t="s">
         <v>90</v>
       </c>
+      <c r="T7" s="0" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>97</v>
       </c>
@@ -3632,50 +3707,53 @@
       </c>
       <c r="L11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="N11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="O11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="P11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="Q11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="R11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="S11" s="0" t="s">
         <v>100</v>
       </c>
+      <c r="T11" s="0" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>97</v>
@@ -3689,50 +3767,53 @@
       <c r="K12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="N12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="O12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="P12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="Q12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="R12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="S12" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="T12" s="0" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>104</v>
@@ -3878,122 +3959,128 @@
       </c>
       <c r="L3" s="0" t="s">
         <v>125</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>124</v>
       </c>
       <c r="N3" s="0" t="s">
         <v>126</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>83</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>77</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>83</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>126</v>
       </c>
       <c r="S3" s="0" t="s">
         <v>83</v>
       </c>
+      <c r="T3" s="0" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>70</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>72</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N4" s="0" t="s">
         <v>77</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="Q4" s="0" t="s">
         <v>82</v>
       </c>
       <c r="R4" s="0" t="s">
         <v>126</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>63</v>
+      </c>
+      <c r="T4" s="0" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H6" s="0" t="s">
@@ -4010,113 +4097,119 @@
       </c>
       <c r="L6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="N6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="O6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="P6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="Q6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="R6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="S6" s="0" t="s">
         <v>85</v>
       </c>
+      <c r="T6" s="0" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>88</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>89</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>90</v>
       </c>
       <c r="L7" s="0" t="s">
         <v>91</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>91</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O7" s="0" t="s">
         <v>91</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="R7" s="0" t="s">
         <v>91</v>
       </c>
       <c r="S7" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="T7" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11">
@@ -4143,50 +4236,53 @@
       </c>
       <c r="L11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="N11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="O11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="P11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="Q11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="R11" s="0" t="s">
         <v>100</v>
       </c>
       <c r="S11" s="0" t="s">
         <v>100</v>
       </c>
+      <c r="T11" s="0" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>97</v>
@@ -4200,50 +4296,53 @@
       <c r="K12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="N12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="O12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="P12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="Q12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="R12" s="0" t="s">
         <v>97</v>
       </c>
       <c r="S12" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="T12" s="0" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
@@ -4342,51 +4441,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3" s="0">
         <v>3748</v>
       </c>
       <c r="C3" s="0">
         <v>4901</v>
       </c>
       <c r="D3" s="0">
         <v>5320</v>
       </c>
       <c r="E3" s="0">
         <v>4914</v>
       </c>
       <c r="F3" s="0">
         <v>5560</v>
       </c>
       <c r="G3" s="0">
         <v>6035</v>
       </c>
       <c r="H3" s="0">
         <v>6793</v>
       </c>
       <c r="I3" s="0">
         <v>6433</v>
       </c>
@@ -4404,51 +4503,51 @@
       </c>
       <c r="N3" s="0">
         <v>5962</v>
       </c>
       <c r="O3" s="0">
         <v>6158</v>
       </c>
       <c r="P3" s="0">
         <v>5459</v>
       </c>
       <c r="Q3" s="0">
         <v>5596</v>
       </c>
       <c r="R3" s="0">
         <v>6456</v>
       </c>
       <c r="S3" s="0">
         <v>6491</v>
       </c>
       <c r="T3" s="0">
         <v>6582</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4" s="0">
         <v>865</v>
       </c>
       <c r="C4" s="0">
         <v>1169</v>
       </c>
       <c r="D4" s="0">
         <v>1213</v>
       </c>
       <c r="E4" s="0">
         <v>1074</v>
       </c>
       <c r="F4" s="0">
         <v>1171</v>
       </c>
       <c r="G4" s="0">
         <v>1199</v>
       </c>
       <c r="H4" s="0">
         <v>1313</v>
       </c>
       <c r="I4" s="0">
         <v>1306</v>
       </c>
@@ -4603,51 +4702,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3" s="0">
         <v>1418</v>
       </c>
       <c r="C3" s="0">
         <v>1859</v>
       </c>
       <c r="D3" s="0">
         <v>2131</v>
       </c>
       <c r="E3" s="0">
         <v>1829</v>
       </c>
       <c r="F3" s="0">
         <v>2118</v>
       </c>
       <c r="G3" s="0">
         <v>2296</v>
       </c>
       <c r="H3" s="0">
         <v>2546</v>
       </c>
       <c r="I3" s="0">
         <v>2416</v>
       </c>
@@ -4665,51 +4764,51 @@
       </c>
       <c r="N3" s="0">
         <v>1883</v>
       </c>
       <c r="O3" s="0">
         <v>1884</v>
       </c>
       <c r="P3" s="0">
         <v>1621</v>
       </c>
       <c r="Q3" s="0">
         <v>1579</v>
       </c>
       <c r="R3" s="0">
         <v>1825</v>
       </c>
       <c r="S3" s="0">
         <v>1856</v>
       </c>
       <c r="T3" s="0">
         <v>1713</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4" s="0">
         <v>2330</v>
       </c>
       <c r="C4" s="0">
         <v>3042</v>
       </c>
       <c r="D4" s="0">
         <v>3189</v>
       </c>
       <c r="E4" s="0">
         <v>3085</v>
       </c>
       <c r="F4" s="0">
         <v>3442</v>
       </c>
       <c r="G4" s="0">
         <v>3739</v>
       </c>
       <c r="H4" s="0">
         <v>4247</v>
       </c>
       <c r="I4" s="0">
         <v>4017</v>
       </c>
@@ -4864,51 +4963,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3" s="0">
         <v>109</v>
       </c>
       <c r="C3" s="0">
         <v>109</v>
       </c>
       <c r="D3" s="0">
         <v>128</v>
       </c>
       <c r="E3" s="0">
         <v>123</v>
       </c>
       <c r="F3" s="0">
         <v>104</v>
       </c>
       <c r="G3" s="0">
         <v>128</v>
       </c>
       <c r="H3" s="0">
         <v>107</v>
       </c>
       <c r="I3" s="0">
         <v>130</v>
       </c>
@@ -4920,54 +5019,57 @@
       </c>
       <c r="L3" s="0">
         <v>133</v>
       </c>
       <c r="M3" s="0">
         <v>116</v>
       </c>
       <c r="N3" s="0">
         <v>96</v>
       </c>
       <c r="O3" s="0">
         <v>90</v>
       </c>
       <c r="P3" s="0">
         <v>99</v>
       </c>
       <c r="Q3" s="0">
         <v>118</v>
       </c>
       <c r="R3" s="0">
         <v>113</v>
       </c>
       <c r="S3" s="0">
         <v>97</v>
       </c>
+      <c r="T3" s="0">
+        <v>90</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4" s="0">
         <v>141</v>
       </c>
       <c r="C4" s="0">
         <v>176</v>
       </c>
       <c r="D4" s="0">
         <v>172</v>
       </c>
       <c r="E4" s="0">
         <v>162</v>
       </c>
       <c r="F4" s="0">
         <v>195</v>
       </c>
       <c r="G4" s="0">
         <v>192</v>
       </c>
       <c r="H4" s="0">
         <v>193</v>
       </c>
       <c r="I4" s="0">
         <v>230</v>
       </c>
@@ -4978,50 +5080,53 @@
         <v>235</v>
       </c>
       <c r="L4" s="0">
         <v>237</v>
       </c>
       <c r="M4" s="0">
         <v>254</v>
       </c>
       <c r="N4" s="0">
         <v>194</v>
       </c>
       <c r="O4" s="0">
         <v>230</v>
       </c>
       <c r="P4" s="0">
         <v>231</v>
       </c>
       <c r="Q4" s="0">
         <v>257</v>
       </c>
       <c r="R4" s="0">
         <v>227</v>
       </c>
       <c r="S4" s="0">
         <v>223</v>
+      </c>
+      <c r="T4" s="0">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -5119,51 +5224,51 @@
       </c>
       <c r="N2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3" s="0">
         <v>113</v>
       </c>
       <c r="C3" s="0">
         <v>110</v>
       </c>
       <c r="D3" s="0">
         <v>114</v>
       </c>
       <c r="E3" s="0">
         <v>112</v>
       </c>
       <c r="F3" s="0">
         <v>93</v>
       </c>
       <c r="G3" s="0">
         <v>104</v>
       </c>
       <c r="H3" s="0">
         <v>95</v>
       </c>
       <c r="I3" s="0">
         <v>85</v>
       </c>
@@ -5175,54 +5280,57 @@
       </c>
       <c r="L3" s="0">
         <v>111</v>
       </c>
       <c r="M3" s="0">
         <v>106</v>
       </c>
       <c r="N3" s="0">
         <v>88</v>
       </c>
       <c r="O3" s="0">
         <v>87</v>
       </c>
       <c r="P3" s="0">
         <v>92</v>
       </c>
       <c r="Q3" s="0">
         <v>105</v>
       </c>
       <c r="R3" s="0">
         <v>95</v>
       </c>
       <c r="S3" s="0">
         <v>94</v>
       </c>
+      <c r="T3" s="0">
+        <v>88</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4" s="0">
         <v>137</v>
       </c>
       <c r="C4" s="0">
         <v>150</v>
       </c>
       <c r="D4" s="0">
         <v>146</v>
       </c>
       <c r="E4" s="0">
         <v>148</v>
       </c>
       <c r="F4" s="0">
         <v>182</v>
       </c>
       <c r="G4" s="0">
         <v>176</v>
       </c>
       <c r="H4" s="0">
         <v>165</v>
       </c>
       <c r="I4" s="0">
         <v>155</v>
       </c>
@@ -5233,31 +5341,34 @@
         <v>216</v>
       </c>
       <c r="L4" s="0">
         <v>209</v>
       </c>
       <c r="M4" s="0">
         <v>214</v>
       </c>
       <c r="N4" s="0">
         <v>182</v>
       </c>
       <c r="O4" s="0">
         <v>213</v>
       </c>
       <c r="P4" s="0">
         <v>198</v>
       </c>
       <c r="Q4" s="0">
         <v>195</v>
       </c>
       <c r="R4" s="0">
         <v>185</v>
       </c>
       <c r="S4" s="0">
         <v>176</v>
+      </c>
+      <c r="T4" s="0">
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>