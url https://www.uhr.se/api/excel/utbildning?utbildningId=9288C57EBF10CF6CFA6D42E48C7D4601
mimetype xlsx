--- v0 (2026-04-16)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>TCOMK</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Kandidatprogram, informations- och kommunikationsteknik</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Kungl. Tekniska högskolan</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -261,137 +261,143 @@
   <si>
     <t>19.44</t>
   </si>
   <si>
     <t>19.85</t>
   </si>
   <si>
     <t>19.27</t>
   </si>
   <si>
     <t>20.31</t>
   </si>
   <si>
     <t>21.77</t>
   </si>
   <si>
     <t>21.80</t>
   </si>
   <si>
     <t>21.58</t>
   </si>
   <si>
     <t>22.00</t>
   </si>
   <si>
+    <t>22.04</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>17.81</t>
   </si>
   <si>
     <t>21.83</t>
   </si>
   <si>
     <t>21.18</t>
   </si>
   <si>
     <t>20.73</t>
   </si>
   <si>
     <t>20.61</t>
   </si>
   <si>
     <t>20.81</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>21.59</t>
   </si>
   <si>
     <t>21.51</t>
   </si>
   <si>
     <t>21.50</t>
   </si>
   <si>
     <t>21.04</t>
   </si>
   <si>
     <t>20.74</t>
   </si>
   <si>
+    <t>22.10</t>
+  </si>
+  <si>
     <t>BIEX</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>14.80</t>
   </si>
   <si>
     <t>15.32</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
+    <t>1.30</t>
+  </si>
+  <si>
     <t>HP</t>
   </si>
   <si>
     <t>0.75</t>
   </si>
   <si>
     <t>1.05</t>
   </si>
   <si>
     <t>1.20</t>
   </si>
   <si>
     <t>BFBF</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>BIAV</t>
   </si>
   <si>
     <t>20.58</t>
   </si>
   <si>
-    <t>22.10</t>
-[...1 lines deleted...]
-  <si>
     <t>21.75</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>22.27</t>
   </si>
   <si>
     <t>22.50</t>
   </si>
   <si>
     <t>22.11</t>
   </si>
   <si>
     <t>BIBF</t>
   </si>
   <si>
     <t>21.78</t>
   </si>
   <si>
     <t>20.90</t>
   </si>
   <si>
     <t>21.95</t>
@@ -543,57 +549,63 @@
   <si>
     <t>HT24 32508 (HT2024)</t>
   </si>
   <si>
     <t>HT25 32507 (IKHT25)</t>
   </si>
   <si>
     <t>HT25 32508 (HT2025)</t>
   </si>
   <si>
     <t>HT26 32507 (IKHT26)</t>
   </si>
   <si>
     <t>HT26 32508 (HT2026)</t>
   </si>
   <si>
     <t>19.74</t>
   </si>
   <si>
     <t>21.68</t>
   </si>
   <si>
     <t>21.86</t>
   </si>
   <si>
+    <t>21.88</t>
+  </si>
+  <si>
     <t>22.38</t>
   </si>
   <si>
     <t>21.60</t>
   </si>
   <si>
     <t>17.03</t>
+  </si>
+  <si>
+    <t>1.25</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
   <si>
     <t>25 - 34</t>
   </si>
   <si>
     <t>35 eller äldre</t>
   </si>
 </sst>
 </file>
 
@@ -844,51 +856,51 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B3" s="0">
         <v>19</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>45</v>
       </c>
       <c r="E3" s="0">
         <v>29</v>
       </c>
       <c r="F3" s="0">
         <v>73</v>
       </c>
       <c r="G3" s="0">
         <v>59</v>
       </c>
       <c r="H3" s="0">
         <v>69</v>
       </c>
       <c r="I3" s="0">
         <v>94</v>
       </c>
@@ -912,54 +924,57 @@
       </c>
       <c r="P3" s="0">
         <v>168</v>
       </c>
       <c r="Q3" s="0">
         <v>164</v>
       </c>
       <c r="R3" s="0">
         <v>179</v>
       </c>
       <c r="S3" s="0">
         <v>129</v>
       </c>
       <c r="T3" s="0">
         <v>160</v>
       </c>
       <c r="U3" s="0">
         <v>226</v>
       </c>
       <c r="V3" s="0">
         <v>211</v>
       </c>
       <c r="W3" s="0">
         <v>250</v>
       </c>
+      <c r="X3" s="0">
+        <v>225</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B4" s="0">
         <v>7</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>24</v>
       </c>
       <c r="E4" s="0">
         <v>3</v>
       </c>
       <c r="F4" s="0">
         <v>21</v>
       </c>
       <c r="G4" s="0">
         <v>19</v>
       </c>
       <c r="H4" s="0">
         <v>27</v>
       </c>
       <c r="I4" s="0">
         <v>32</v>
       </c>
@@ -982,50 +997,53 @@
         <v>48</v>
       </c>
       <c r="P4" s="0">
         <v>60</v>
       </c>
       <c r="Q4" s="0">
         <v>55</v>
       </c>
       <c r="R4" s="0">
         <v>57</v>
       </c>
       <c r="S4" s="0">
         <v>67</v>
       </c>
       <c r="T4" s="0">
         <v>55</v>
       </c>
       <c r="U4" s="0">
         <v>80</v>
       </c>
       <c r="V4" s="0">
         <v>83</v>
       </c>
       <c r="W4" s="0">
         <v>81</v>
+      </c>
+      <c r="X4" s="0">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1147,146 +1165,152 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B3" s="0">
         <v>16</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>31</v>
       </c>
       <c r="E3" s="0">
         <v>22</v>
       </c>
       <c r="F3" s="0">
         <v>58</v>
       </c>
       <c r="G3" s="0">
         <v>46</v>
       </c>
       <c r="H3" s="0">
         <v>48</v>
       </c>
       <c r="J3" s="0">
         <v>49</v>
       </c>
       <c r="L3" s="0">
         <v>54</v>
       </c>
       <c r="M3" s="0">
         <v>70</v>
       </c>
       <c r="O3" s="0">
         <v>61</v>
       </c>
       <c r="P3" s="0">
         <v>110</v>
       </c>
       <c r="R3" s="0">
         <v>130</v>
       </c>
       <c r="T3" s="0">
         <v>103</v>
       </c>
       <c r="V3" s="0">
         <v>126</v>
       </c>
+      <c r="X3" s="0">
+        <v>138</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B4" s="0">
         <v>5</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>15</v>
       </c>
       <c r="E4" s="0">
         <v>2</v>
       </c>
       <c r="F4" s="0">
         <v>15</v>
       </c>
       <c r="G4" s="0">
         <v>14</v>
       </c>
       <c r="H4" s="0">
         <v>19</v>
       </c>
       <c r="J4" s="0">
         <v>20</v>
       </c>
       <c r="L4" s="0">
         <v>16</v>
       </c>
       <c r="M4" s="0">
         <v>18</v>
       </c>
       <c r="O4" s="0">
         <v>33</v>
       </c>
       <c r="P4" s="0">
         <v>37</v>
       </c>
       <c r="R4" s="0">
         <v>39</v>
       </c>
       <c r="T4" s="0">
         <v>29</v>
       </c>
       <c r="V4" s="0">
         <v>54</v>
+      </c>
+      <c r="X4" s="0">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1408,51 +1432,51 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B3" s="0">
         <v>360</v>
       </c>
       <c r="C3" s="0">
         <v>595</v>
       </c>
       <c r="D3" s="0">
         <v>492</v>
       </c>
       <c r="E3" s="0">
         <v>419</v>
       </c>
       <c r="F3" s="0">
         <v>563</v>
       </c>
       <c r="G3" s="0">
         <v>608</v>
       </c>
       <c r="H3" s="0">
         <v>459</v>
       </c>
       <c r="I3" s="0">
         <v>719</v>
       </c>
@@ -1482,51 +1506,51 @@
       </c>
       <c r="R3" s="0">
         <v>802</v>
       </c>
       <c r="S3" s="0">
         <v>1008</v>
       </c>
       <c r="T3" s="0">
         <v>770</v>
       </c>
       <c r="U3" s="0">
         <v>1397</v>
       </c>
       <c r="V3" s="0">
         <v>834</v>
       </c>
       <c r="W3" s="0">
         <v>1416</v>
       </c>
       <c r="X3" s="0">
         <v>745</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B4" s="0">
         <v>140</v>
       </c>
       <c r="C4" s="0">
         <v>143</v>
       </c>
       <c r="D4" s="0">
         <v>190</v>
       </c>
       <c r="E4" s="0">
         <v>89</v>
       </c>
       <c r="F4" s="0">
         <v>193</v>
       </c>
       <c r="G4" s="0">
         <v>313</v>
       </c>
       <c r="H4" s="0">
         <v>201</v>
       </c>
       <c r="I4" s="0">
         <v>330</v>
       </c>
@@ -1556,51 +1580,51 @@
       </c>
       <c r="R4" s="0">
         <v>195</v>
       </c>
       <c r="S4" s="0">
         <v>362</v>
       </c>
       <c r="T4" s="0">
         <v>168</v>
       </c>
       <c r="U4" s="0">
         <v>369</v>
       </c>
       <c r="V4" s="0">
         <v>176</v>
       </c>
       <c r="W4" s="0">
         <v>290</v>
       </c>
       <c r="X4" s="0">
         <v>157</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B5" s="0">
         <v>27</v>
       </c>
       <c r="C5" s="0">
         <v>57</v>
       </c>
       <c r="D5" s="0">
         <v>50</v>
       </c>
       <c r="E5" s="0">
         <v>25</v>
       </c>
       <c r="F5" s="0">
         <v>48</v>
       </c>
       <c r="G5" s="0">
         <v>75</v>
       </c>
       <c r="H5" s="0">
         <v>59</v>
       </c>
       <c r="I5" s="0">
         <v>101</v>
       </c>
@@ -1791,51 +1815,51 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B3" s="0">
         <v>40</v>
       </c>
       <c r="C3" s="0">
         <v>24</v>
       </c>
       <c r="D3" s="0">
         <v>16</v>
       </c>
       <c r="E3" s="0">
         <v>12</v>
       </c>
       <c r="F3" s="0">
         <v>29</v>
       </c>
       <c r="G3" s="0">
         <v>16</v>
       </c>
       <c r="H3" s="0">
         <v>35</v>
       </c>
       <c r="I3" s="0">
         <v>15</v>
       </c>
@@ -1859,54 +1883,57 @@
       </c>
       <c r="P3" s="0">
         <v>33</v>
       </c>
       <c r="Q3" s="0">
         <v>15</v>
       </c>
       <c r="R3" s="0">
         <v>46</v>
       </c>
       <c r="S3" s="0">
         <v>19</v>
       </c>
       <c r="T3" s="0">
         <v>47</v>
       </c>
       <c r="U3" s="0">
         <v>17</v>
       </c>
       <c r="V3" s="0">
         <v>44</v>
       </c>
       <c r="W3" s="0">
         <v>18</v>
       </c>
+      <c r="X3" s="0">
+        <v>42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B4" s="0">
         <v>9</v>
       </c>
       <c r="C4" s="0">
         <v>22</v>
       </c>
       <c r="D4" s="0">
         <v>3</v>
       </c>
       <c r="E4" s="0">
         <v>3</v>
       </c>
       <c r="F4" s="0">
         <v>6</v>
       </c>
       <c r="G4" s="0">
         <v>4</v>
       </c>
       <c r="H4" s="0">
         <v>5</v>
       </c>
       <c r="I4" s="0">
         <v>5</v>
       </c>
@@ -1930,54 +1957,57 @@
       </c>
       <c r="P4" s="0">
         <v>4</v>
       </c>
       <c r="Q4" s="0">
         <v>5</v>
       </c>
       <c r="R4" s="0">
         <v>9</v>
       </c>
       <c r="S4" s="0">
         <v>1</v>
       </c>
       <c r="T4" s="0">
         <v>3</v>
       </c>
       <c r="U4" s="0">
         <v>3</v>
       </c>
       <c r="V4" s="0">
         <v>6</v>
       </c>
       <c r="W4" s="0">
         <v>6</v>
       </c>
+      <c r="X4" s="0">
+        <v>6</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>7</v>
       </c>
       <c r="D5" s="0">
         <v>1</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>0</v>
       </c>
       <c r="H5" s="0">
         <v>0</v>
       </c>
       <c r="I5" s="0">
         <v>0</v>
       </c>
@@ -2000,50 +2030,53 @@
         <v>1</v>
       </c>
       <c r="P5" s="0">
         <v>3</v>
       </c>
       <c r="Q5" s="0">
         <v>0</v>
       </c>
       <c r="R5" s="0">
         <v>0</v>
       </c>
       <c r="S5" s="0">
         <v>0</v>
       </c>
       <c r="T5" s="0">
         <v>0</v>
       </c>
       <c r="U5" s="0">
         <v>0</v>
       </c>
       <c r="V5" s="0">
         <v>0</v>
       </c>
       <c r="W5" s="0">
         <v>1</v>
+      </c>
+      <c r="X5" s="0">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2165,196 +2198,205 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B3" s="0">
         <v>25</v>
       </c>
       <c r="C3" s="0">
         <v>21</v>
       </c>
       <c r="D3" s="0">
         <v>12</v>
       </c>
       <c r="E3" s="0">
         <v>12</v>
       </c>
       <c r="F3" s="0">
         <v>22</v>
       </c>
       <c r="G3" s="0">
         <v>12</v>
       </c>
       <c r="H3" s="0">
         <v>28</v>
       </c>
       <c r="J3" s="0">
         <v>23</v>
       </c>
       <c r="L3" s="0">
         <v>22</v>
       </c>
       <c r="M3" s="0">
         <v>25</v>
       </c>
       <c r="O3" s="0">
         <v>25</v>
       </c>
       <c r="P3" s="0">
         <v>24</v>
       </c>
       <c r="R3" s="0">
         <v>38</v>
       </c>
       <c r="T3" s="0">
         <v>45</v>
       </c>
       <c r="V3" s="0">
         <v>47</v>
       </c>
+      <c r="X3" s="0">
+        <v>42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B4" s="0">
         <v>7</v>
       </c>
       <c r="C4" s="0">
         <v>20</v>
       </c>
       <c r="D4" s="0">
         <v>3</v>
       </c>
       <c r="E4" s="0">
         <v>4</v>
       </c>
       <c r="F4" s="0">
         <v>4</v>
       </c>
       <c r="G4" s="0">
         <v>4</v>
       </c>
       <c r="H4" s="0">
         <v>4</v>
       </c>
       <c r="J4" s="0">
         <v>11</v>
       </c>
       <c r="L4" s="0">
         <v>6</v>
       </c>
       <c r="M4" s="0">
         <v>6</v>
       </c>
       <c r="O4" s="0">
         <v>4</v>
       </c>
       <c r="P4" s="0">
         <v>4</v>
       </c>
       <c r="R4" s="0">
         <v>7</v>
       </c>
       <c r="T4" s="0">
         <v>5</v>
       </c>
       <c r="V4" s="0">
         <v>3</v>
       </c>
+      <c r="X4" s="0">
+        <v>6</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>4</v>
       </c>
       <c r="D5" s="0">
         <v>1</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>0</v>
       </c>
       <c r="H5" s="0">
         <v>0</v>
       </c>
       <c r="J5" s="0">
         <v>2</v>
       </c>
       <c r="L5" s="0">
         <v>3</v>
       </c>
       <c r="M5" s="0">
         <v>1</v>
       </c>
       <c r="O5" s="0">
         <v>1</v>
       </c>
       <c r="P5" s="0">
         <v>2</v>
       </c>
       <c r="R5" s="0">
         <v>0</v>
       </c>
       <c r="T5" s="0">
         <v>0</v>
       </c>
       <c r="V5" s="0">
         <v>0</v>
+      </c>
+      <c r="X5" s="0">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2476,51 +2518,51 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B3" s="0">
         <v>11</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>38</v>
       </c>
       <c r="E3" s="0">
         <v>17</v>
       </c>
       <c r="F3" s="0">
         <v>52</v>
       </c>
       <c r="G3" s="0">
         <v>25</v>
       </c>
       <c r="H3" s="0">
         <v>68</v>
       </c>
       <c r="I3" s="0">
         <v>50</v>
       </c>
@@ -2544,54 +2586,57 @@
       </c>
       <c r="P3" s="0">
         <v>168</v>
       </c>
       <c r="Q3" s="0">
         <v>133</v>
       </c>
       <c r="R3" s="0">
         <v>165</v>
       </c>
       <c r="S3" s="0">
         <v>134</v>
       </c>
       <c r="T3" s="0">
         <v>163</v>
       </c>
       <c r="U3" s="0">
         <v>231</v>
       </c>
       <c r="V3" s="0">
         <v>223</v>
       </c>
       <c r="W3" s="0">
         <v>266</v>
       </c>
+      <c r="X3" s="0">
+        <v>226</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B4" s="0">
         <v>12</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>25</v>
       </c>
       <c r="E4" s="0">
         <v>11</v>
       </c>
       <c r="F4" s="0">
         <v>34</v>
       </c>
       <c r="G4" s="0">
         <v>41</v>
       </c>
       <c r="H4" s="0">
         <v>17</v>
       </c>
       <c r="I4" s="0">
         <v>59</v>
       </c>
@@ -2615,54 +2660,57 @@
       </c>
       <c r="P4" s="0">
         <v>41</v>
       </c>
       <c r="Q4" s="0">
         <v>62</v>
       </c>
       <c r="R4" s="0">
         <v>54</v>
       </c>
       <c r="S4" s="0">
         <v>36</v>
       </c>
       <c r="T4" s="0">
         <v>41</v>
       </c>
       <c r="U4" s="0">
         <v>47</v>
       </c>
       <c r="V4" s="0">
         <v>55</v>
       </c>
       <c r="W4" s="0">
         <v>43</v>
       </c>
+      <c r="X4" s="0">
+        <v>47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B5" s="0">
         <v>3</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>6</v>
       </c>
       <c r="E5" s="0">
         <v>4</v>
       </c>
       <c r="F5" s="0">
         <v>8</v>
       </c>
       <c r="G5" s="0">
         <v>12</v>
       </c>
       <c r="H5" s="0">
         <v>11</v>
       </c>
       <c r="I5" s="0">
         <v>17</v>
       </c>
@@ -2685,50 +2733,53 @@
         <v>13</v>
       </c>
       <c r="P5" s="0">
         <v>19</v>
       </c>
       <c r="Q5" s="0">
         <v>24</v>
       </c>
       <c r="R5" s="0">
         <v>17</v>
       </c>
       <c r="S5" s="0">
         <v>26</v>
       </c>
       <c r="T5" s="0">
         <v>11</v>
       </c>
       <c r="U5" s="0">
         <v>28</v>
       </c>
       <c r="V5" s="0">
         <v>16</v>
       </c>
       <c r="W5" s="0">
         <v>22</v>
+      </c>
+      <c r="X5" s="0">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2850,196 +2901,205 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B3" s="0">
         <v>9</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>28</v>
       </c>
       <c r="E3" s="0">
         <v>11</v>
       </c>
       <c r="F3" s="0">
         <v>39</v>
       </c>
       <c r="G3" s="0">
         <v>20</v>
       </c>
       <c r="H3" s="0">
         <v>45</v>
       </c>
       <c r="J3" s="0">
         <v>41</v>
       </c>
       <c r="L3" s="0">
         <v>38</v>
       </c>
       <c r="M3" s="0">
         <v>55</v>
       </c>
       <c r="O3" s="0">
         <v>66</v>
       </c>
       <c r="P3" s="0">
         <v>109</v>
       </c>
       <c r="R3" s="0">
         <v>125</v>
       </c>
       <c r="T3" s="0">
         <v>95</v>
       </c>
       <c r="V3" s="0">
         <v>135</v>
       </c>
+      <c r="X3" s="0">
+        <v>134</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B4" s="0">
         <v>10</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>14</v>
       </c>
       <c r="E4" s="0">
         <v>9</v>
       </c>
       <c r="F4" s="0">
         <v>27</v>
       </c>
       <c r="G4" s="0">
         <v>32</v>
       </c>
       <c r="H4" s="0">
         <v>13</v>
       </c>
       <c r="J4" s="0">
         <v>23</v>
       </c>
       <c r="L4" s="0">
         <v>25</v>
       </c>
       <c r="M4" s="0">
         <v>25</v>
       </c>
       <c r="O4" s="0">
         <v>17</v>
       </c>
       <c r="P4" s="0">
         <v>26</v>
       </c>
       <c r="R4" s="0">
         <v>34</v>
       </c>
       <c r="T4" s="0">
         <v>27</v>
       </c>
       <c r="V4" s="0">
         <v>32</v>
       </c>
+      <c r="X4" s="0">
+        <v>32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B5" s="0">
         <v>2</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>4</v>
       </c>
       <c r="E5" s="0">
         <v>4</v>
       </c>
       <c r="F5" s="0">
         <v>7</v>
       </c>
       <c r="G5" s="0">
         <v>8</v>
       </c>
       <c r="H5" s="0">
         <v>9</v>
       </c>
       <c r="J5" s="0">
         <v>5</v>
       </c>
       <c r="L5" s="0">
         <v>7</v>
       </c>
       <c r="M5" s="0">
         <v>8</v>
       </c>
       <c r="O5" s="0">
         <v>11</v>
       </c>
       <c r="P5" s="0">
         <v>12</v>
       </c>
       <c r="R5" s="0">
         <v>10</v>
       </c>
       <c r="T5" s="0">
         <v>10</v>
       </c>
       <c r="V5" s="0">
         <v>13</v>
+      </c>
+      <c r="X5" s="0">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3229,50 +3289,53 @@
       </c>
       <c r="P3" s="0">
         <v>40</v>
       </c>
       <c r="Q3" s="0">
         <v>20</v>
       </c>
       <c r="R3" s="0">
         <v>55</v>
       </c>
       <c r="S3" s="0">
         <v>20</v>
       </c>
       <c r="T3" s="0">
         <v>50</v>
       </c>
       <c r="U3" s="0">
         <v>20</v>
       </c>
       <c r="V3" s="0">
         <v>50</v>
       </c>
       <c r="W3" s="0">
         <v>25</v>
       </c>
+      <c r="X3" s="0">
+        <v>52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B4" s="0">
         <v>26</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>69</v>
       </c>
       <c r="E4" s="0">
         <v>32</v>
       </c>
       <c r="F4" s="0">
         <v>94</v>
       </c>
       <c r="G4" s="0">
         <v>78</v>
       </c>
       <c r="H4" s="0">
         <v>96</v>
@@ -3299,50 +3362,53 @@
         <v>165</v>
       </c>
       <c r="P4" s="0">
         <v>228</v>
       </c>
       <c r="Q4" s="0">
         <v>219</v>
       </c>
       <c r="R4" s="0">
         <v>236</v>
       </c>
       <c r="S4" s="0">
         <v>196</v>
       </c>
       <c r="T4" s="0">
         <v>215</v>
       </c>
       <c r="U4" s="0">
         <v>306</v>
       </c>
       <c r="V4" s="0">
         <v>294</v>
       </c>
       <c r="W4" s="0">
         <v>331</v>
+      </c>
+      <c r="X4" s="0">
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3511,99 +3577,105 @@
       </c>
       <c r="J3" s="0">
         <v>36</v>
       </c>
       <c r="L3" s="0">
         <v>31</v>
       </c>
       <c r="M3" s="0">
         <v>32</v>
       </c>
       <c r="O3" s="0">
         <v>30</v>
       </c>
       <c r="P3" s="0">
         <v>30</v>
       </c>
       <c r="R3" s="0">
         <v>45</v>
       </c>
       <c r="T3" s="0">
         <v>50</v>
       </c>
       <c r="V3" s="0">
         <v>50</v>
       </c>
+      <c r="X3" s="0">
+        <v>52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B4" s="0">
         <v>21</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>46</v>
       </c>
       <c r="E4" s="0">
         <v>24</v>
       </c>
       <c r="F4" s="0">
         <v>73</v>
       </c>
       <c r="G4" s="0">
         <v>60</v>
       </c>
       <c r="H4" s="0">
         <v>67</v>
       </c>
       <c r="J4" s="0">
         <v>69</v>
       </c>
       <c r="L4" s="0">
         <v>70</v>
       </c>
       <c r="M4" s="0">
         <v>88</v>
       </c>
       <c r="O4" s="0">
         <v>94</v>
       </c>
       <c r="P4" s="0">
         <v>147</v>
       </c>
       <c r="R4" s="0">
         <v>169</v>
       </c>
       <c r="T4" s="0">
         <v>132</v>
       </c>
       <c r="V4" s="0">
         <v>180</v>
+      </c>
+      <c r="X4" s="0">
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -3763,587 +3835,602 @@
       </c>
       <c r="J3" s="0" t="s">
         <v>68</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>69</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>70</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>71</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>71</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>72</v>
       </c>
       <c r="T3" s="0" t="s">
         <v>73</v>
       </c>
       <c r="V3" s="0" t="s">
         <v>74</v>
       </c>
+      <c r="X3" s="0" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T4" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V4" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
+      </c>
+      <c r="X4" s="0" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="T6" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="V6" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
+      </c>
+      <c r="X6" s="0" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="T8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="U8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="V8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
+      </c>
+      <c r="X8" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N9" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Q9" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="S9" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="U9" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="W9" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="K10" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="N10" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q10" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="S10" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="U10" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="W10" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
+      </c>
+      <c r="X11" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="S12" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="U12" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="W12" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="S15" s="0" t="s">
         <v>64</v>
       </c>
       <c r="U15" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K16" s="0" t="s">
         <v>64</v>
       </c>
       <c r="Q16" s="0" t="s">
         <v>64</v>
       </c>
       <c r="S16" s="0" t="s">
         <v>64</v>
       </c>
       <c r="U16" s="0" t="s">
         <v>64</v>
       </c>
       <c r="W16" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K17" s="0" t="s">
         <v>64</v>
       </c>
       <c r="N17" s="0" t="s">
         <v>64</v>
       </c>
       <c r="Q17" s="0" t="s">
         <v>64</v>
       </c>
       <c r="S17" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="U17" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="W17" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Q19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="S19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="U19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Q20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="S20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="W20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="S1" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="T1" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="U1" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="V1" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="W1" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="X1" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H2" s="0" t="s">
@@ -4399,355 +4486,370 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>67</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>68</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>70</v>
       </c>
       <c r="O3" s="0" t="s">
         <v>71</v>
       </c>
       <c r="P3" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>72</v>
       </c>
       <c r="T3" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="V3" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
+      </c>
+      <c r="X3" s="0" t="s">
+        <v>171</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J4" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="M4" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="O4" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="L4" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T4" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V4" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
+      </c>
+      <c r="X4" s="0" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="T6" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="V6" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
+      </c>
+      <c r="X6" s="0" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="T8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="V8" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
+      </c>
+      <c r="X8" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
+      </c>
+      <c r="X11" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -4869,51 +4971,51 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B3" s="0">
         <v>527</v>
       </c>
       <c r="C3" s="0">
         <v>795</v>
       </c>
       <c r="D3" s="0">
         <v>732</v>
       </c>
       <c r="E3" s="0">
         <v>533</v>
       </c>
       <c r="F3" s="0">
         <v>804</v>
       </c>
       <c r="G3" s="0">
         <v>996</v>
       </c>
       <c r="H3" s="0">
         <v>719</v>
       </c>
       <c r="I3" s="0">
         <v>1150</v>
       </c>
@@ -4943,51 +5045,51 @@
       </c>
       <c r="R3" s="0">
         <v>1082</v>
       </c>
       <c r="S3" s="0">
         <v>1503</v>
       </c>
       <c r="T3" s="0">
         <v>1014</v>
       </c>
       <c r="U3" s="0">
         <v>1896</v>
       </c>
       <c r="V3" s="0">
         <v>1066</v>
       </c>
       <c r="W3" s="0">
         <v>1819</v>
       </c>
       <c r="X3" s="0">
         <v>954</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B4" s="0">
         <v>143</v>
       </c>
       <c r="C4" s="0">
         <v>444</v>
       </c>
       <c r="D4" s="0">
         <v>205</v>
       </c>
       <c r="E4" s="0">
         <v>292</v>
       </c>
       <c r="F4" s="0">
         <v>253</v>
       </c>
       <c r="G4" s="0">
         <v>551</v>
       </c>
       <c r="H4" s="0">
         <v>231</v>
       </c>
       <c r="I4" s="0">
         <v>709</v>
       </c>
@@ -5178,51 +5280,51 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B3" s="0">
         <v>389</v>
       </c>
       <c r="C3" s="0">
         <v>619</v>
       </c>
       <c r="D3" s="0">
         <v>512</v>
       </c>
       <c r="E3" s="0">
         <v>410</v>
       </c>
       <c r="F3" s="0">
         <v>580</v>
       </c>
       <c r="G3" s="0">
         <v>779</v>
       </c>
       <c r="H3" s="0">
         <v>510</v>
       </c>
       <c r="I3" s="0">
         <v>871</v>
       </c>
@@ -5252,51 +5354,51 @@
       </c>
       <c r="R3" s="0">
         <v>755</v>
       </c>
       <c r="S3" s="0">
         <v>1042</v>
       </c>
       <c r="T3" s="0">
         <v>712</v>
       </c>
       <c r="U3" s="0">
         <v>1382</v>
       </c>
       <c r="V3" s="0">
         <v>766</v>
       </c>
       <c r="W3" s="0">
         <v>1329</v>
       </c>
       <c r="X3" s="0">
         <v>681</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B4" s="0">
         <v>138</v>
       </c>
       <c r="C4" s="0">
         <v>176</v>
       </c>
       <c r="D4" s="0">
         <v>220</v>
       </c>
       <c r="E4" s="0">
         <v>123</v>
       </c>
       <c r="F4" s="0">
         <v>224</v>
       </c>
       <c r="G4" s="0">
         <v>217</v>
       </c>
       <c r="H4" s="0">
         <v>209</v>
       </c>
       <c r="I4" s="0">
         <v>279</v>
       </c>
@@ -5487,51 +5589,51 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B3" s="0">
         <v>38</v>
       </c>
       <c r="C3" s="0">
         <v>43</v>
       </c>
       <c r="D3" s="0">
         <v>16</v>
       </c>
       <c r="E3" s="0">
         <v>12</v>
       </c>
       <c r="F3" s="0">
         <v>28</v>
       </c>
       <c r="G3" s="0">
         <v>16</v>
       </c>
       <c r="H3" s="0">
         <v>36</v>
       </c>
       <c r="I3" s="0">
         <v>16</v>
       </c>
@@ -5555,54 +5657,57 @@
       </c>
       <c r="P3" s="0">
         <v>31</v>
       </c>
       <c r="Q3" s="0">
         <v>12</v>
       </c>
       <c r="R3" s="0">
         <v>39</v>
       </c>
       <c r="S3" s="0">
         <v>10</v>
       </c>
       <c r="T3" s="0">
         <v>31</v>
       </c>
       <c r="U3" s="0">
         <v>16</v>
       </c>
       <c r="V3" s="0">
         <v>37</v>
       </c>
       <c r="W3" s="0">
         <v>17</v>
       </c>
+      <c r="X3" s="0">
+        <v>39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B4" s="0">
         <v>12</v>
       </c>
       <c r="C4" s="0">
         <v>10</v>
       </c>
       <c r="D4" s="0">
         <v>4</v>
       </c>
       <c r="E4" s="0">
         <v>3</v>
       </c>
       <c r="F4" s="0">
         <v>7</v>
       </c>
       <c r="G4" s="0">
         <v>4</v>
       </c>
       <c r="H4" s="0">
         <v>4</v>
       </c>
       <c r="I4" s="0">
         <v>4</v>
       </c>
@@ -5625,50 +5730,53 @@
         <v>9</v>
       </c>
       <c r="P4" s="0">
         <v>9</v>
       </c>
       <c r="Q4" s="0">
         <v>8</v>
       </c>
       <c r="R4" s="0">
         <v>16</v>
       </c>
       <c r="S4" s="0">
         <v>10</v>
       </c>
       <c r="T4" s="0">
         <v>19</v>
       </c>
       <c r="U4" s="0">
         <v>4</v>
       </c>
       <c r="V4" s="0">
         <v>13</v>
       </c>
       <c r="W4" s="0">
         <v>8</v>
+      </c>
+      <c r="X4" s="0">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:X4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -5790,127 +5898,133 @@
       </c>
       <c r="R2" s="0" t="s">
         <v>53</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>54</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>55</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>56</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>57</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>58</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B3" s="0">
         <v>25</v>
       </c>
       <c r="C3" s="0">
         <v>37</v>
       </c>
       <c r="D3" s="0">
         <v>15</v>
       </c>
       <c r="E3" s="0">
         <v>13</v>
       </c>
       <c r="F3" s="0">
         <v>21</v>
       </c>
       <c r="G3" s="0">
         <v>12</v>
       </c>
       <c r="H3" s="0">
         <v>28</v>
       </c>
       <c r="J3" s="0">
         <v>28</v>
       </c>
       <c r="L3" s="0">
         <v>20</v>
       </c>
       <c r="M3" s="0">
         <v>22</v>
       </c>
       <c r="O3" s="0">
         <v>22</v>
       </c>
       <c r="P3" s="0">
         <v>22</v>
       </c>
       <c r="R3" s="0">
         <v>31</v>
       </c>
       <c r="T3" s="0">
         <v>28</v>
       </c>
       <c r="V3" s="0">
         <v>33</v>
       </c>
+      <c r="X3" s="0">
+        <v>37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B4" s="0">
         <v>7</v>
       </c>
       <c r="C4" s="0">
         <v>8</v>
       </c>
       <c r="D4" s="0">
         <v>1</v>
       </c>
       <c r="E4" s="0">
         <v>3</v>
       </c>
       <c r="F4" s="0">
         <v>5</v>
       </c>
       <c r="G4" s="0">
         <v>4</v>
       </c>
       <c r="H4" s="0">
         <v>4</v>
       </c>
       <c r="J4" s="0">
         <v>8</v>
       </c>
       <c r="L4" s="0">
         <v>11</v>
       </c>
       <c r="M4" s="0">
         <v>10</v>
       </c>
       <c r="O4" s="0">
         <v>8</v>
       </c>
       <c r="P4" s="0">
         <v>8</v>
       </c>
       <c r="R4" s="0">
         <v>14</v>
       </c>
       <c r="T4" s="0">
         <v>22</v>
       </c>
       <c r="V4" s="0">
         <v>17</v>
+      </c>
+      <c r="X4" s="0">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>