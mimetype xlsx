--- v0 (2026-01-17)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>SGSIS</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Systemutveckling - IT och samhälle</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Högskolan Väst</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -123,95 +123,101 @@
   <si>
     <t>HT17 91111</t>
   </si>
   <si>
     <t>HT19 91111</t>
   </si>
   <si>
     <t>HT20 91111</t>
   </si>
   <si>
     <t>HT21 91111</t>
   </si>
   <si>
     <t>HT22 91111</t>
   </si>
   <si>
     <t>HT23 91111</t>
   </si>
   <si>
     <t>HT24 91111</t>
   </si>
   <si>
     <t>HT25 91111</t>
   </si>
   <si>
+    <t>HT26 91111</t>
+  </si>
+  <si>
     <t>HT2010</t>
   </si>
   <si>
     <t>HT2011</t>
   </si>
   <si>
     <t>HT2012</t>
   </si>
   <si>
     <t>HT2013</t>
   </si>
   <si>
     <t>HT2014</t>
   </si>
   <si>
     <t>HT2015</t>
   </si>
   <si>
     <t>HT2016</t>
   </si>
   <si>
     <t>HT2017</t>
   </si>
   <si>
     <t>HT2019</t>
   </si>
   <si>
     <t>HT2020</t>
   </si>
   <si>
     <t>HT2021</t>
   </si>
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
     <t>13.90</t>
   </si>
   <si>
     <t>14.75</t>
   </si>
   <si>
     <t>15.70</t>
   </si>
   <si>
     <t>16.35</t>
@@ -219,131 +225,140 @@
   <si>
     <t>14.85</t>
   </si>
   <si>
     <t>15.17</t>
   </si>
   <si>
     <t>16.52</t>
   </si>
   <si>
     <t>15.30</t>
   </si>
   <si>
     <t>15.83</t>
   </si>
   <si>
     <t>15.43</t>
   </si>
   <si>
     <t>17.06</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
+    <t>15.56</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>14.29</t>
   </si>
   <si>
     <t>15.00</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>15.48</t>
   </si>
   <si>
     <t>15.25</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
     <t>16.44</t>
   </si>
   <si>
     <t>15.79</t>
   </si>
   <si>
     <t>15.36</t>
   </si>
   <si>
     <t>16.31</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
+    <t>16.02</t>
+  </si>
+  <si>
     <t>BIEX</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>0.50</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>0.75</t>
   </si>
   <si>
     <t>0.60</t>
   </si>
   <si>
     <t>0.85</t>
   </si>
   <si>
     <t>0.80</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
+    <t>0.70</t>
+  </si>
+  <si>
     <t>HP</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>0.55</t>
   </si>
   <si>
     <t>BIII</t>
   </si>
   <si>
     <t>BIV</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>ÖS</t>
@@ -372,123 +387,129 @@
   <si>
     <t>HT17 91111 (HT2017)</t>
   </si>
   <si>
     <t>HT19 91111 (HT2019)</t>
   </si>
   <si>
     <t>HT20 91111 (HT2020)</t>
   </si>
   <si>
     <t>HT21 91111 (HT2021)</t>
   </si>
   <si>
     <t>HT22 91111 (HT2022)</t>
   </si>
   <si>
     <t>HT23 91111 (HT2023)</t>
   </si>
   <si>
     <t>HT24 91111 (HT2024)</t>
   </si>
   <si>
     <t>HT25 91111 (HT2025)</t>
   </si>
   <si>
+    <t>HT26 91111 (HT2026)</t>
+  </si>
+  <si>
     <t>13.74</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>14.40</t>
   </si>
   <si>
     <t>13.92</t>
   </si>
   <si>
     <t>13.95</t>
   </si>
   <si>
     <t>15.32</t>
   </si>
   <si>
     <t>14.42</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>14.71</t>
   </si>
   <si>
     <t>16.25</t>
   </si>
   <si>
     <t>16.93</t>
   </si>
   <si>
+    <t>14.52</t>
+  </si>
+  <si>
     <t>13.34</t>
   </si>
   <si>
     <t>14.65</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>14.25</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
     <t>14.16</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>15.80</t>
   </si>
   <si>
     <t>16.17</t>
   </si>
   <si>
+    <t>15.28</t>
+  </si>
+  <si>
     <t>13.75</t>
   </si>
   <si>
     <t>13.21</t>
   </si>
   <si>
     <t>0.20</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.70</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
   <si>
     <t>0.40</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
@@ -592,51 +613,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -647,209 +668,221 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B3" s="0">
         <v>3</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>42</v>
       </c>
       <c r="E3" s="0">
         <v>64</v>
       </c>
       <c r="F3" s="0">
         <v>116</v>
       </c>
       <c r="G3" s="0">
         <v>143</v>
       </c>
       <c r="H3" s="0">
         <v>109</v>
       </c>
       <c r="I3" s="0">
         <v>118</v>
       </c>
       <c r="J3" s="0">
         <v>93</v>
       </c>
       <c r="K3" s="0">
         <v>132</v>
       </c>
       <c r="L3" s="0">
         <v>113</v>
       </c>
       <c r="M3" s="0">
         <v>108</v>
       </c>
       <c r="N3" s="0">
         <v>131</v>
       </c>
       <c r="O3" s="0">
         <v>228</v>
       </c>
       <c r="P3" s="0">
         <v>200</v>
       </c>
+      <c r="Q3" s="0">
+        <v>174</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B4" s="0">
         <v>3</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>7</v>
       </c>
       <c r="E4" s="0">
         <v>15</v>
       </c>
       <c r="F4" s="0">
         <v>28</v>
       </c>
       <c r="G4" s="0">
         <v>31</v>
       </c>
       <c r="H4" s="0">
         <v>36</v>
       </c>
       <c r="I4" s="0">
         <v>36</v>
       </c>
       <c r="J4" s="0">
         <v>17</v>
       </c>
       <c r="K4" s="0">
         <v>50</v>
       </c>
       <c r="L4" s="0">
         <v>38</v>
       </c>
       <c r="M4" s="0">
         <v>40</v>
       </c>
       <c r="N4" s="0">
         <v>64</v>
       </c>
       <c r="O4" s="0">
         <v>99</v>
       </c>
       <c r="P4" s="0">
         <v>107</v>
+      </c>
+      <c r="Q4" s="0">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -860,209 +893,221 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B3" s="0">
         <v>0</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>9</v>
       </c>
       <c r="E3" s="0">
         <v>29</v>
       </c>
       <c r="F3" s="0">
         <v>63</v>
       </c>
       <c r="G3" s="0">
         <v>70</v>
       </c>
       <c r="H3" s="0">
         <v>48</v>
       </c>
       <c r="I3" s="0">
         <v>40</v>
       </c>
       <c r="J3" s="0">
         <v>38</v>
       </c>
       <c r="K3" s="0">
         <v>69</v>
       </c>
       <c r="L3" s="0">
         <v>58</v>
       </c>
       <c r="M3" s="0">
         <v>47</v>
       </c>
       <c r="N3" s="0">
         <v>63</v>
       </c>
       <c r="O3" s="0">
         <v>137</v>
       </c>
       <c r="P3" s="0">
         <v>130</v>
       </c>
+      <c r="Q3" s="0">
+        <v>93</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B4" s="0">
         <v>0</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>1</v>
       </c>
       <c r="E4" s="0">
         <v>8</v>
       </c>
       <c r="F4" s="0">
         <v>14</v>
       </c>
       <c r="G4" s="0">
         <v>11</v>
       </c>
       <c r="H4" s="0">
         <v>10</v>
       </c>
       <c r="I4" s="0">
         <v>10</v>
       </c>
       <c r="J4" s="0">
         <v>5</v>
       </c>
       <c r="K4" s="0">
         <v>17</v>
       </c>
       <c r="L4" s="0">
         <v>15</v>
       </c>
       <c r="M4" s="0">
         <v>18</v>
       </c>
       <c r="N4" s="0">
         <v>27</v>
       </c>
       <c r="O4" s="0">
         <v>47</v>
       </c>
       <c r="P4" s="0">
         <v>61</v>
+      </c>
+      <c r="Q4" s="0">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1073,259 +1118,274 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B3" s="0">
         <v>132</v>
       </c>
       <c r="C3" s="0">
         <v>117</v>
       </c>
       <c r="D3" s="0">
         <v>205</v>
       </c>
       <c r="E3" s="0">
         <v>293</v>
       </c>
       <c r="F3" s="0">
         <v>339</v>
       </c>
       <c r="G3" s="0">
         <v>334</v>
       </c>
       <c r="H3" s="0">
         <v>322</v>
       </c>
       <c r="I3" s="0">
         <v>301</v>
       </c>
       <c r="J3" s="0">
         <v>249</v>
       </c>
       <c r="K3" s="0">
         <v>260</v>
       </c>
       <c r="L3" s="0">
         <v>235</v>
       </c>
       <c r="M3" s="0">
         <v>251</v>
       </c>
       <c r="N3" s="0">
         <v>331</v>
       </c>
       <c r="O3" s="0">
         <v>417</v>
       </c>
       <c r="P3" s="0">
         <v>394</v>
       </c>
+      <c r="Q3" s="0">
+        <v>333</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B4" s="0">
         <v>33</v>
       </c>
       <c r="C4" s="0">
         <v>33</v>
       </c>
       <c r="D4" s="0">
         <v>51</v>
       </c>
       <c r="E4" s="0">
         <v>68</v>
       </c>
       <c r="F4" s="0">
         <v>85</v>
       </c>
       <c r="G4" s="0">
         <v>108</v>
       </c>
       <c r="H4" s="0">
         <v>108</v>
       </c>
       <c r="I4" s="0">
         <v>135</v>
       </c>
       <c r="J4" s="0">
         <v>137</v>
       </c>
       <c r="K4" s="0">
         <v>165</v>
       </c>
       <c r="L4" s="0">
         <v>187</v>
       </c>
       <c r="M4" s="0">
         <v>185</v>
       </c>
       <c r="N4" s="0">
         <v>190</v>
       </c>
       <c r="O4" s="0">
         <v>193</v>
       </c>
       <c r="P4" s="0">
         <v>201</v>
       </c>
+      <c r="Q4" s="0">
+        <v>144</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B5" s="0">
         <v>14</v>
       </c>
       <c r="C5" s="0">
         <v>8</v>
       </c>
       <c r="D5" s="0">
         <v>11</v>
       </c>
       <c r="E5" s="0">
         <v>12</v>
       </c>
       <c r="F5" s="0">
         <v>13</v>
       </c>
       <c r="G5" s="0">
         <v>15</v>
       </c>
       <c r="H5" s="0">
         <v>14</v>
       </c>
       <c r="I5" s="0">
         <v>20</v>
       </c>
       <c r="J5" s="0">
         <v>26</v>
       </c>
       <c r="K5" s="0">
         <v>33</v>
       </c>
       <c r="L5" s="0">
         <v>26</v>
       </c>
       <c r="M5" s="0">
         <v>25</v>
       </c>
       <c r="N5" s="0">
         <v>36</v>
       </c>
       <c r="O5" s="0">
         <v>38</v>
       </c>
       <c r="P5" s="0">
         <v>31</v>
+      </c>
+      <c r="Q5" s="0">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1336,259 +1396,274 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B3" s="0">
         <v>49</v>
       </c>
       <c r="C3" s="0">
         <v>38</v>
       </c>
       <c r="D3" s="0">
         <v>44</v>
       </c>
       <c r="E3" s="0">
         <v>56</v>
       </c>
       <c r="F3" s="0">
         <v>48</v>
       </c>
       <c r="G3" s="0">
         <v>45</v>
       </c>
       <c r="H3" s="0">
         <v>35</v>
       </c>
       <c r="I3" s="0">
         <v>44</v>
       </c>
       <c r="J3" s="0">
         <v>35</v>
       </c>
       <c r="K3" s="0">
         <v>26</v>
       </c>
       <c r="L3" s="0">
         <v>27</v>
       </c>
       <c r="M3" s="0">
         <v>25</v>
       </c>
       <c r="N3" s="0">
         <v>41</v>
       </c>
       <c r="O3" s="0">
         <v>29</v>
       </c>
       <c r="P3" s="0">
         <v>27</v>
       </c>
+      <c r="Q3" s="0">
+        <v>37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B4" s="0">
         <v>10</v>
       </c>
       <c r="C4" s="0">
         <v>14</v>
       </c>
       <c r="D4" s="0">
         <v>14</v>
       </c>
       <c r="E4" s="0">
         <v>13</v>
       </c>
       <c r="F4" s="0">
         <v>10</v>
       </c>
       <c r="G4" s="0">
         <v>4</v>
       </c>
       <c r="H4" s="0">
         <v>14</v>
       </c>
       <c r="I4" s="0">
         <v>18</v>
       </c>
       <c r="J4" s="0">
         <v>21</v>
       </c>
       <c r="K4" s="0">
         <v>19</v>
       </c>
       <c r="L4" s="0">
         <v>22</v>
       </c>
       <c r="M4" s="0">
         <v>21</v>
       </c>
       <c r="N4" s="0">
         <v>33</v>
       </c>
       <c r="O4" s="0">
         <v>18</v>
       </c>
       <c r="P4" s="0">
         <v>13</v>
       </c>
+      <c r="Q4" s="0">
+        <v>19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>1</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>1</v>
       </c>
       <c r="F5" s="0">
         <v>2</v>
       </c>
       <c r="G5" s="0">
         <v>1</v>
       </c>
       <c r="H5" s="0">
         <v>1</v>
       </c>
       <c r="I5" s="0">
         <v>3</v>
       </c>
       <c r="J5" s="0">
         <v>4</v>
       </c>
       <c r="K5" s="0">
         <v>5</v>
       </c>
       <c r="L5" s="0">
         <v>1</v>
       </c>
       <c r="M5" s="0">
         <v>4</v>
       </c>
       <c r="N5" s="0">
         <v>6</v>
       </c>
       <c r="O5" s="0">
         <v>3</v>
       </c>
       <c r="P5" s="0">
         <v>0</v>
+      </c>
+      <c r="Q5" s="0">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1599,259 +1674,274 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B3" s="0">
         <v>29</v>
       </c>
       <c r="C3" s="0">
         <v>28</v>
       </c>
       <c r="D3" s="0">
         <v>47</v>
       </c>
       <c r="E3" s="0">
         <v>57</v>
       </c>
       <c r="F3" s="0">
         <v>49</v>
       </c>
       <c r="G3" s="0">
         <v>46</v>
       </c>
       <c r="H3" s="0">
         <v>34</v>
       </c>
       <c r="I3" s="0">
         <v>42</v>
       </c>
       <c r="J3" s="0">
         <v>37</v>
       </c>
       <c r="K3" s="0">
         <v>28</v>
       </c>
       <c r="L3" s="0">
         <v>30</v>
       </c>
       <c r="M3" s="0">
         <v>29</v>
       </c>
       <c r="N3" s="0">
         <v>45</v>
       </c>
       <c r="O3" s="0">
         <v>30</v>
       </c>
       <c r="P3" s="0">
         <v>28</v>
       </c>
+      <c r="Q3" s="0">
+        <v>39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B4" s="0">
         <v>8</v>
       </c>
       <c r="C4" s="0">
         <v>11</v>
       </c>
       <c r="D4" s="0">
         <v>8</v>
       </c>
       <c r="E4" s="0">
         <v>13</v>
       </c>
       <c r="F4" s="0">
         <v>9</v>
       </c>
       <c r="G4" s="0">
         <v>4</v>
       </c>
       <c r="H4" s="0">
         <v>15</v>
       </c>
       <c r="I4" s="0">
         <v>23</v>
       </c>
       <c r="J4" s="0">
         <v>21</v>
       </c>
       <c r="K4" s="0">
         <v>18</v>
       </c>
       <c r="L4" s="0">
         <v>19</v>
       </c>
       <c r="M4" s="0">
         <v>19</v>
       </c>
       <c r="N4" s="0">
         <v>32</v>
       </c>
       <c r="O4" s="0">
         <v>19</v>
       </c>
       <c r="P4" s="0">
         <v>11</v>
       </c>
+      <c r="Q4" s="0">
+        <v>17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B5" s="0">
         <v>5</v>
       </c>
       <c r="C5" s="0">
         <v>2</v>
       </c>
       <c r="D5" s="0">
         <v>5</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>2</v>
       </c>
       <c r="G5" s="0">
         <v>0</v>
       </c>
       <c r="H5" s="0">
         <v>1</v>
       </c>
       <c r="I5" s="0">
         <v>0</v>
       </c>
       <c r="J5" s="0">
         <v>2</v>
       </c>
       <c r="K5" s="0">
         <v>4</v>
       </c>
       <c r="L5" s="0">
         <v>1</v>
       </c>
       <c r="M5" s="0">
         <v>2</v>
       </c>
       <c r="N5" s="0">
         <v>3</v>
       </c>
       <c r="O5" s="0">
         <v>1</v>
       </c>
       <c r="P5" s="0">
         <v>1</v>
+      </c>
+      <c r="Q5" s="0">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1862,259 +1952,274 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B3" s="0">
         <v>4</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>41</v>
       </c>
       <c r="E3" s="0">
         <v>64</v>
       </c>
       <c r="F3" s="0">
         <v>116</v>
       </c>
       <c r="G3" s="0">
         <v>125</v>
       </c>
       <c r="H3" s="0">
         <v>106</v>
       </c>
       <c r="I3" s="0">
         <v>94</v>
       </c>
       <c r="J3" s="0">
         <v>63</v>
       </c>
       <c r="K3" s="0">
         <v>92</v>
       </c>
       <c r="L3" s="0">
         <v>81</v>
       </c>
       <c r="M3" s="0">
         <v>79</v>
       </c>
       <c r="N3" s="0">
         <v>111</v>
       </c>
       <c r="O3" s="0">
         <v>201</v>
       </c>
       <c r="P3" s="0">
         <v>195</v>
       </c>
+      <c r="Q3" s="0">
+        <v>154</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B4" s="0">
         <v>1</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>5</v>
       </c>
       <c r="E4" s="0">
         <v>15</v>
       </c>
       <c r="F4" s="0">
         <v>28</v>
       </c>
       <c r="G4" s="0">
         <v>44</v>
       </c>
       <c r="H4" s="0">
         <v>35</v>
       </c>
       <c r="I4" s="0">
         <v>55</v>
       </c>
       <c r="J4" s="0">
         <v>41</v>
       </c>
       <c r="K4" s="0">
         <v>79</v>
       </c>
       <c r="L4" s="0">
         <v>66</v>
       </c>
       <c r="M4" s="0">
         <v>62</v>
       </c>
       <c r="N4" s="0">
         <v>71</v>
       </c>
       <c r="O4" s="0">
         <v>103</v>
       </c>
       <c r="P4" s="0">
         <v>100</v>
       </c>
+      <c r="Q4" s="0">
+        <v>88</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>3</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>5</v>
       </c>
       <c r="H5" s="0">
         <v>4</v>
       </c>
       <c r="I5" s="0">
         <v>5</v>
       </c>
       <c r="J5" s="0">
         <v>6</v>
       </c>
       <c r="K5" s="0">
         <v>11</v>
       </c>
       <c r="L5" s="0">
         <v>4</v>
       </c>
       <c r="M5" s="0">
         <v>7</v>
       </c>
       <c r="N5" s="0">
         <v>13</v>
       </c>
       <c r="O5" s="0">
         <v>23</v>
       </c>
       <c r="P5" s="0">
         <v>12</v>
+      </c>
+      <c r="Q5" s="0">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2125,259 +2230,274 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B3" s="0">
         <v>0</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>9</v>
       </c>
       <c r="E3" s="0">
         <v>31</v>
       </c>
       <c r="F3" s="0">
         <v>59</v>
       </c>
       <c r="G3" s="0">
         <v>57</v>
       </c>
       <c r="H3" s="0">
         <v>42</v>
       </c>
       <c r="I3" s="0">
         <v>29</v>
       </c>
       <c r="J3" s="0">
         <v>25</v>
       </c>
       <c r="K3" s="0">
         <v>38</v>
       </c>
       <c r="L3" s="0">
         <v>37</v>
       </c>
       <c r="M3" s="0">
         <v>32</v>
       </c>
       <c r="N3" s="0">
         <v>48</v>
       </c>
       <c r="O3" s="0">
         <v>122</v>
       </c>
       <c r="P3" s="0">
         <v>117</v>
       </c>
+      <c r="Q3" s="0">
+        <v>77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B4" s="0">
         <v>0</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>1</v>
       </c>
       <c r="E4" s="0">
         <v>6</v>
       </c>
       <c r="F4" s="0">
         <v>18</v>
       </c>
       <c r="G4" s="0">
         <v>22</v>
       </c>
       <c r="H4" s="0">
         <v>15</v>
       </c>
       <c r="I4" s="0">
         <v>20</v>
       </c>
       <c r="J4" s="0">
         <v>16</v>
       </c>
       <c r="K4" s="0">
         <v>43</v>
       </c>
       <c r="L4" s="0">
         <v>34</v>
       </c>
       <c r="M4" s="0">
         <v>29</v>
       </c>
       <c r="N4" s="0">
         <v>35</v>
       </c>
       <c r="O4" s="0">
         <v>53</v>
       </c>
       <c r="P4" s="0">
         <v>67</v>
       </c>
+      <c r="Q4" s="0">
+        <v>50</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>2</v>
       </c>
       <c r="H5" s="0">
         <v>1</v>
       </c>
       <c r="I5" s="0">
         <v>1</v>
       </c>
       <c r="J5" s="0">
         <v>2</v>
       </c>
       <c r="K5" s="0">
         <v>5</v>
       </c>
       <c r="L5" s="0">
         <v>2</v>
       </c>
       <c r="M5" s="0">
         <v>4</v>
       </c>
       <c r="N5" s="0">
         <v>7</v>
       </c>
       <c r="O5" s="0">
         <v>9</v>
       </c>
       <c r="P5" s="0">
         <v>7</v>
+      </c>
+      <c r="Q5" s="0">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2388,209 +2508,221 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="0">
         <v>65</v>
       </c>
       <c r="C3" s="0">
         <v>53</v>
       </c>
       <c r="D3" s="0">
         <v>60</v>
       </c>
       <c r="E3" s="0">
         <v>70</v>
       </c>
       <c r="F3" s="0">
         <v>60</v>
       </c>
       <c r="G3" s="0">
         <v>50</v>
       </c>
       <c r="H3" s="0">
         <v>50</v>
       </c>
       <c r="I3" s="0">
         <v>65</v>
       </c>
       <c r="J3" s="0">
         <v>60</v>
       </c>
       <c r="K3" s="0">
         <v>50</v>
       </c>
       <c r="L3" s="0">
         <v>50</v>
       </c>
       <c r="M3" s="0">
         <v>50</v>
       </c>
       <c r="N3" s="0">
         <v>80</v>
       </c>
       <c r="O3" s="0">
         <v>50</v>
       </c>
       <c r="P3" s="0">
         <v>40</v>
       </c>
+      <c r="Q3" s="0">
+        <v>61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B4" s="0">
         <v>6</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>49</v>
       </c>
       <c r="E4" s="0">
         <v>79</v>
       </c>
       <c r="F4" s="0">
         <v>144</v>
       </c>
       <c r="G4" s="0">
         <v>174</v>
       </c>
       <c r="H4" s="0">
         <v>145</v>
       </c>
       <c r="I4" s="0">
         <v>154</v>
       </c>
       <c r="J4" s="0">
         <v>110</v>
       </c>
       <c r="K4" s="0">
         <v>182</v>
       </c>
       <c r="L4" s="0">
         <v>151</v>
       </c>
       <c r="M4" s="0">
         <v>148</v>
       </c>
       <c r="N4" s="0">
         <v>195</v>
       </c>
       <c r="O4" s="0">
         <v>327</v>
       </c>
       <c r="P4" s="0">
         <v>307</v>
+      </c>
+      <c r="Q4" s="0">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2601,209 +2733,221 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="0">
         <v>42</v>
       </c>
       <c r="C3" s="0">
         <v>41</v>
       </c>
       <c r="D3" s="0">
         <v>60</v>
       </c>
       <c r="E3" s="0">
         <v>70</v>
       </c>
       <c r="F3" s="0">
         <v>60</v>
       </c>
       <c r="G3" s="0">
         <v>50</v>
       </c>
       <c r="H3" s="0">
         <v>50</v>
       </c>
       <c r="I3" s="0">
         <v>65</v>
       </c>
       <c r="J3" s="0">
         <v>60</v>
       </c>
       <c r="K3" s="0">
         <v>50</v>
       </c>
       <c r="L3" s="0">
         <v>50</v>
       </c>
       <c r="M3" s="0">
         <v>50</v>
       </c>
       <c r="N3" s="0">
         <v>80</v>
       </c>
       <c r="O3" s="0">
         <v>50</v>
       </c>
       <c r="P3" s="0">
         <v>40</v>
       </c>
+      <c r="Q3" s="0">
+        <v>61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B4" s="0">
         <v>0</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>10</v>
       </c>
       <c r="E4" s="0">
         <v>37</v>
       </c>
       <c r="F4" s="0">
         <v>77</v>
       </c>
       <c r="G4" s="0">
         <v>81</v>
       </c>
       <c r="H4" s="0">
         <v>58</v>
       </c>
       <c r="I4" s="0">
         <v>50</v>
       </c>
       <c r="J4" s="0">
         <v>43</v>
       </c>
       <c r="K4" s="0">
         <v>86</v>
       </c>
       <c r="L4" s="0">
         <v>73</v>
       </c>
       <c r="M4" s="0">
         <v>65</v>
       </c>
       <c r="N4" s="0">
         <v>90</v>
       </c>
       <c r="O4" s="0">
         <v>184</v>
       </c>
       <c r="P4" s="0">
         <v>191</v>
+      </c>
+      <c r="Q4" s="0">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -2811,847 +2955,889 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P3" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
+      </c>
+      <c r="Q3" s="0" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
+      </c>
+      <c r="Q4" s="0" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M6" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="N6" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="N6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
+      </c>
+      <c r="Q6" s="0" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="L7" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="M7" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="N7" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="O7" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="I7" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P7" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
+      </c>
+      <c r="Q7" s="0" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="N10" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
+      </c>
+      <c r="Q11" s="0" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
+      </c>
+      <c r="Q1" s="0" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="P3" s="0" t="s">
-        <v>122</v>
+        <v>128</v>
+      </c>
+      <c r="Q3" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>132</v>
+        <v>139</v>
+      </c>
+      <c r="Q4" s="0" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>136</v>
+        <v>92</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="L6" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="M6" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="N6" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="M6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="0" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
+      </c>
+      <c r="Q6" s="0" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="O7" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
+      </c>
+      <c r="Q7" s="0" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="N10" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
+      </c>
+      <c r="Q11" s="0" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -3662,209 +3848,221 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B3" s="0">
         <v>179</v>
       </c>
       <c r="C3" s="0">
         <v>158</v>
       </c>
       <c r="D3" s="0">
         <v>267</v>
       </c>
       <c r="E3" s="0">
         <v>373</v>
       </c>
       <c r="F3" s="0">
         <v>437</v>
       </c>
       <c r="G3" s="0">
         <v>457</v>
       </c>
       <c r="H3" s="0">
         <v>444</v>
       </c>
       <c r="I3" s="0">
         <v>456</v>
       </c>
       <c r="J3" s="0">
         <v>412</v>
       </c>
       <c r="K3" s="0">
         <v>458</v>
       </c>
       <c r="L3" s="0">
         <v>448</v>
       </c>
       <c r="M3" s="0">
         <v>461</v>
       </c>
       <c r="N3" s="0">
         <v>557</v>
       </c>
       <c r="O3" s="0">
         <v>648</v>
       </c>
       <c r="P3" s="0">
         <v>626</v>
       </c>
+      <c r="Q3" s="0">
+        <v>504</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B4" s="0">
         <v>30</v>
       </c>
       <c r="C4" s="0">
         <v>21</v>
       </c>
       <c r="D4" s="0">
         <v>25</v>
       </c>
       <c r="E4" s="0">
         <v>57</v>
       </c>
       <c r="F4" s="0">
         <v>62</v>
       </c>
       <c r="G4" s="0">
         <v>59</v>
       </c>
       <c r="H4" s="0">
         <v>61</v>
       </c>
       <c r="I4" s="0">
         <v>91</v>
       </c>
       <c r="J4" s="0">
         <v>82</v>
       </c>
       <c r="K4" s="0">
         <v>89</v>
       </c>
       <c r="L4" s="0">
         <v>73</v>
       </c>
       <c r="M4" s="0">
         <v>86</v>
       </c>
       <c r="N4" s="0">
         <v>108</v>
       </c>
       <c r="O4" s="0">
         <v>145</v>
       </c>
       <c r="P4" s="0">
         <v>141</v>
+      </c>
+      <c r="Q4" s="0">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -3875,209 +4073,221 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B3" s="0">
         <v>143</v>
       </c>
       <c r="C3" s="0">
         <v>119</v>
       </c>
       <c r="D3" s="0">
         <v>217</v>
       </c>
       <c r="E3" s="0">
         <v>307</v>
       </c>
       <c r="F3" s="0">
         <v>342</v>
       </c>
       <c r="G3" s="0">
         <v>370</v>
       </c>
       <c r="H3" s="0">
         <v>347</v>
       </c>
       <c r="I3" s="0">
         <v>331</v>
       </c>
       <c r="J3" s="0">
         <v>310</v>
       </c>
       <c r="K3" s="0">
         <v>353</v>
       </c>
       <c r="L3" s="0">
         <v>317</v>
       </c>
       <c r="M3" s="0">
         <v>318</v>
       </c>
       <c r="N3" s="0">
         <v>374</v>
       </c>
       <c r="O3" s="0">
         <v>452</v>
       </c>
       <c r="P3" s="0">
         <v>404</v>
       </c>
+      <c r="Q3" s="0">
+        <v>314</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B4" s="0">
         <v>36</v>
       </c>
       <c r="C4" s="0">
         <v>39</v>
       </c>
       <c r="D4" s="0">
         <v>50</v>
       </c>
       <c r="E4" s="0">
         <v>66</v>
       </c>
       <c r="F4" s="0">
         <v>95</v>
       </c>
       <c r="G4" s="0">
         <v>87</v>
       </c>
       <c r="H4" s="0">
         <v>97</v>
       </c>
       <c r="I4" s="0">
         <v>125</v>
       </c>
       <c r="J4" s="0">
         <v>102</v>
       </c>
       <c r="K4" s="0">
         <v>105</v>
       </c>
       <c r="L4" s="0">
         <v>131</v>
       </c>
       <c r="M4" s="0">
         <v>143</v>
       </c>
       <c r="N4" s="0">
         <v>183</v>
       </c>
       <c r="O4" s="0">
         <v>196</v>
       </c>
       <c r="P4" s="0">
         <v>222</v>
+      </c>
+      <c r="Q4" s="0">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4088,209 +4298,221 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B3" s="0">
         <v>50</v>
       </c>
       <c r="C3" s="0">
         <v>41</v>
       </c>
       <c r="D3" s="0">
         <v>47</v>
       </c>
       <c r="E3" s="0">
         <v>57</v>
       </c>
       <c r="F3" s="0">
         <v>41</v>
       </c>
       <c r="G3" s="0">
         <v>42</v>
       </c>
       <c r="H3" s="0">
         <v>40</v>
       </c>
       <c r="I3" s="0">
         <v>44</v>
       </c>
       <c r="J3" s="0">
         <v>42</v>
       </c>
       <c r="K3" s="0">
         <v>35</v>
       </c>
       <c r="L3" s="0">
         <v>32</v>
       </c>
       <c r="M3" s="0">
         <v>27</v>
       </c>
       <c r="N3" s="0">
         <v>51</v>
       </c>
       <c r="O3" s="0">
         <v>29</v>
       </c>
       <c r="P3" s="0">
         <v>23</v>
       </c>
+      <c r="Q3" s="0">
+        <v>35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B4" s="0">
         <v>15</v>
       </c>
       <c r="C4" s="0">
         <v>12</v>
       </c>
       <c r="D4" s="0">
         <v>13</v>
       </c>
       <c r="E4" s="0">
         <v>13</v>
       </c>
       <c r="F4" s="0">
         <v>19</v>
       </c>
       <c r="G4" s="0">
         <v>8</v>
       </c>
       <c r="H4" s="0">
         <v>10</v>
       </c>
       <c r="I4" s="0">
         <v>21</v>
       </c>
       <c r="J4" s="0">
         <v>18</v>
       </c>
       <c r="K4" s="0">
         <v>15</v>
       </c>
       <c r="L4" s="0">
         <v>18</v>
       </c>
       <c r="M4" s="0">
         <v>23</v>
       </c>
       <c r="N4" s="0">
         <v>29</v>
       </c>
       <c r="O4" s="0">
         <v>21</v>
       </c>
       <c r="P4" s="0">
         <v>17</v>
+      </c>
+      <c r="Q4" s="0">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4301,180 +4523,192 @@
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
+      <c r="Q1" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="Q2" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B3" s="0">
         <v>32</v>
       </c>
       <c r="C3" s="0">
         <v>29</v>
       </c>
       <c r="D3" s="0">
         <v>50</v>
       </c>
       <c r="E3" s="0">
         <v>58</v>
       </c>
       <c r="F3" s="0">
         <v>46</v>
       </c>
       <c r="G3" s="0">
         <v>42</v>
       </c>
       <c r="H3" s="0">
         <v>42</v>
       </c>
       <c r="I3" s="0">
         <v>51</v>
       </c>
       <c r="J3" s="0">
         <v>47</v>
       </c>
       <c r="K3" s="0">
         <v>37</v>
       </c>
       <c r="L3" s="0">
         <v>36</v>
       </c>
       <c r="M3" s="0">
         <v>30</v>
       </c>
       <c r="N3" s="0">
         <v>59</v>
       </c>
       <c r="O3" s="0">
         <v>28</v>
       </c>
       <c r="P3" s="0">
         <v>24</v>
       </c>
+      <c r="Q3" s="0">
+        <v>36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B4" s="0">
         <v>10</v>
       </c>
       <c r="C4" s="0">
         <v>12</v>
       </c>
       <c r="D4" s="0">
         <v>10</v>
       </c>
       <c r="E4" s="0">
         <v>12</v>
       </c>
       <c r="F4" s="0">
         <v>14</v>
       </c>
       <c r="G4" s="0">
         <v>8</v>
       </c>
       <c r="H4" s="0">
         <v>8</v>
       </c>
       <c r="I4" s="0">
         <v>14</v>
       </c>
       <c r="J4" s="0">
         <v>13</v>
       </c>
       <c r="K4" s="0">
         <v>13</v>
       </c>
       <c r="L4" s="0">
         <v>14</v>
       </c>
       <c r="M4" s="0">
         <v>20</v>
       </c>
       <c r="N4" s="0">
         <v>21</v>
       </c>
       <c r="O4" s="0">
         <v>22</v>
       </c>
       <c r="P4" s="0">
         <v>16</v>
+      </c>
+      <c r="Q4" s="0">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>