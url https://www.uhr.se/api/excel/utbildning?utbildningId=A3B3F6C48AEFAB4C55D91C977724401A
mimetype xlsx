--- v0 (2026-05-16)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>MGBIM</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Biomedicinprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Lunds universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -243,50 +243,53 @@
   <si>
     <t>21.78</t>
   </si>
   <si>
     <t>21.98</t>
   </si>
   <si>
     <t>21.46</t>
   </si>
   <si>
     <t>22.47</t>
   </si>
   <si>
     <t>22.24</t>
   </si>
   <si>
     <t>22.29</t>
   </si>
   <si>
     <t>22.20</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
+    <t>22.21</t>
+  </si>
+  <si>
     <t>BF</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ÖS</t>
   </si>
   <si>
     <t>1.45</t>
   </si>
   <si>
     <t>1.55</t>
   </si>
   <si>
     <t>1.60</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>1.65</t>
   </si>
   <si>
     <t>HP</t>
@@ -322,50 +325,53 @@
     <t>HT24 80500 (IKHT24)</t>
   </si>
   <si>
     <t>HT24 80505 (HT2024)</t>
   </si>
   <si>
     <t>HT25 80500 (IKHT25)</t>
   </si>
   <si>
     <t>HT25 80505 (HT2025)</t>
   </si>
   <si>
     <t>HT26 80500 (IKHT26)</t>
   </si>
   <si>
     <t>HT26 80505 (HT2026)</t>
   </si>
   <si>
     <t>21.09</t>
   </si>
   <si>
     <t>21.51</t>
   </si>
   <si>
     <t>21.88</t>
+  </si>
+  <si>
+    <t>22.04</t>
   </si>
   <si>
     <t>21.83</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>1.50</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
@@ -571,134 +577,140 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3" s="0">
         <v>8</v>
       </c>
       <c r="C3" s="0">
         <v>96</v>
       </c>
       <c r="D3" s="0">
         <v>22</v>
       </c>
       <c r="E3" s="0">
         <v>84</v>
       </c>
       <c r="F3" s="0">
         <v>32</v>
       </c>
       <c r="G3" s="0">
         <v>84</v>
       </c>
       <c r="H3" s="0">
         <v>32</v>
       </c>
       <c r="I3" s="0">
         <v>92</v>
       </c>
       <c r="J3" s="0">
         <v>25</v>
       </c>
       <c r="K3" s="0">
         <v>82</v>
       </c>
       <c r="L3" s="0">
         <v>36</v>
       </c>
       <c r="M3" s="0">
         <v>69</v>
       </c>
       <c r="N3" s="0">
         <v>29</v>
       </c>
+      <c r="O3" s="0">
+        <v>80</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4" s="0">
         <v>22</v>
       </c>
       <c r="C4" s="0">
         <v>227</v>
       </c>
       <c r="D4" s="0">
         <v>33</v>
       </c>
       <c r="E4" s="0">
         <v>244</v>
       </c>
       <c r="F4" s="0">
         <v>80</v>
       </c>
       <c r="G4" s="0">
         <v>274</v>
       </c>
       <c r="H4" s="0">
         <v>72</v>
       </c>
       <c r="I4" s="0">
         <v>250</v>
       </c>
       <c r="J4" s="0">
         <v>77</v>
       </c>
       <c r="K4" s="0">
         <v>219</v>
       </c>
       <c r="L4" s="0">
         <v>100</v>
       </c>
       <c r="M4" s="0">
         <v>245</v>
       </c>
       <c r="N4" s="0">
         <v>109</v>
+      </c>
+      <c r="O4" s="0">
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -766,92 +778,98 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C3" s="0">
         <v>41</v>
       </c>
       <c r="E3" s="0">
         <v>48</v>
       </c>
       <c r="G3" s="0">
         <v>44</v>
       </c>
       <c r="I3" s="0">
         <v>50</v>
       </c>
       <c r="K3" s="0">
         <v>44</v>
       </c>
       <c r="M3" s="0">
         <v>38</v>
       </c>
+      <c r="O3" s="0">
+        <v>49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C4" s="0">
         <v>102</v>
       </c>
       <c r="E4" s="0">
         <v>112</v>
       </c>
       <c r="G4" s="0">
         <v>127</v>
       </c>
       <c r="I4" s="0">
         <v>130</v>
       </c>
       <c r="K4" s="0">
         <v>123</v>
       </c>
       <c r="M4" s="0">
         <v>132</v>
+      </c>
+      <c r="O4" s="0">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -919,145 +937,145 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3" s="0">
         <v>467</v>
       </c>
       <c r="C3" s="0">
         <v>712</v>
       </c>
       <c r="D3" s="0">
         <v>648</v>
       </c>
       <c r="E3" s="0">
         <v>777</v>
       </c>
       <c r="F3" s="0">
         <v>863</v>
       </c>
       <c r="G3" s="0">
         <v>802</v>
       </c>
       <c r="H3" s="0">
         <v>883</v>
       </c>
       <c r="I3" s="0">
         <v>762</v>
       </c>
       <c r="J3" s="0">
         <v>997</v>
       </c>
       <c r="K3" s="0">
         <v>747</v>
       </c>
       <c r="L3" s="0">
         <v>998</v>
       </c>
       <c r="M3" s="0">
         <v>666</v>
       </c>
       <c r="N3" s="0">
         <v>1093</v>
       </c>
       <c r="O3" s="0">
         <v>816</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4" s="0">
         <v>87</v>
       </c>
       <c r="C4" s="0">
         <v>84</v>
       </c>
       <c r="D4" s="0">
         <v>125</v>
       </c>
       <c r="E4" s="0">
         <v>82</v>
       </c>
       <c r="F4" s="0">
         <v>124</v>
       </c>
       <c r="G4" s="0">
         <v>62</v>
       </c>
       <c r="H4" s="0">
         <v>152</v>
       </c>
       <c r="I4" s="0">
         <v>54</v>
       </c>
       <c r="J4" s="0">
         <v>108</v>
       </c>
       <c r="K4" s="0">
         <v>62</v>
       </c>
       <c r="L4" s="0">
         <v>128</v>
       </c>
       <c r="M4" s="0">
         <v>45</v>
       </c>
       <c r="N4" s="0">
         <v>161</v>
       </c>
       <c r="O4" s="0">
         <v>77</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5" s="0">
         <v>33</v>
       </c>
       <c r="C5" s="0">
         <v>32</v>
       </c>
       <c r="D5" s="0">
         <v>38</v>
       </c>
       <c r="E5" s="0">
         <v>24</v>
       </c>
       <c r="F5" s="0">
         <v>42</v>
       </c>
       <c r="G5" s="0">
         <v>18</v>
       </c>
       <c r="H5" s="0">
         <v>51</v>
       </c>
       <c r="I5" s="0">
         <v>17</v>
       </c>
@@ -1167,178 +1185,187 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3" s="0">
         <v>21</v>
       </c>
       <c r="C3" s="0">
         <v>34</v>
       </c>
       <c r="D3" s="0">
         <v>27</v>
       </c>
       <c r="E3" s="0">
         <v>38</v>
       </c>
       <c r="F3" s="0">
         <v>26</v>
       </c>
       <c r="G3" s="0">
         <v>21</v>
       </c>
       <c r="H3" s="0">
         <v>35</v>
       </c>
       <c r="I3" s="0">
         <v>24</v>
       </c>
       <c r="J3" s="0">
         <v>32</v>
       </c>
       <c r="K3" s="0">
         <v>24</v>
       </c>
       <c r="L3" s="0">
         <v>39</v>
       </c>
       <c r="M3" s="0">
         <v>23</v>
       </c>
       <c r="N3" s="0">
         <v>36</v>
       </c>
+      <c r="O3" s="0">
+        <v>21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4" s="0">
         <v>1</v>
       </c>
       <c r="C4" s="0">
         <v>1</v>
       </c>
       <c r="D4" s="0">
         <v>1</v>
       </c>
       <c r="E4" s="0">
         <v>3</v>
       </c>
       <c r="F4" s="0">
         <v>0</v>
       </c>
       <c r="G4" s="0">
         <v>5</v>
       </c>
       <c r="H4" s="0">
         <v>0</v>
       </c>
       <c r="I4" s="0">
         <v>1</v>
       </c>
       <c r="J4" s="0">
         <v>3</v>
       </c>
       <c r="K4" s="0">
         <v>1</v>
       </c>
       <c r="L4" s="0">
         <v>1</v>
       </c>
       <c r="M4" s="0">
         <v>2</v>
       </c>
       <c r="N4" s="0">
         <v>3</v>
       </c>
+      <c r="O4" s="0">
+        <v>2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>1</v>
       </c>
       <c r="H5" s="0">
         <v>0</v>
       </c>
       <c r="I5" s="0">
         <v>0</v>
       </c>
       <c r="J5" s="0">
         <v>0</v>
       </c>
       <c r="K5" s="0">
         <v>0</v>
       </c>
       <c r="L5" s="0">
         <v>0</v>
       </c>
       <c r="M5" s="0">
         <v>0</v>
       </c>
       <c r="N5" s="0">
         <v>1</v>
+      </c>
+      <c r="O5" s="0">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1406,114 +1433,123 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C3" s="0">
         <v>34</v>
       </c>
       <c r="E3" s="0">
         <v>39</v>
       </c>
       <c r="G3" s="0">
         <v>20</v>
       </c>
       <c r="I3" s="0">
         <v>21</v>
       </c>
       <c r="K3" s="0">
         <v>22</v>
       </c>
       <c r="M3" s="0">
         <v>21</v>
       </c>
+      <c r="O3" s="0">
+        <v>18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C4" s="0">
         <v>1</v>
       </c>
       <c r="E4" s="0">
         <v>1</v>
       </c>
       <c r="G4" s="0">
         <v>4</v>
       </c>
       <c r="I4" s="0">
         <v>1</v>
       </c>
       <c r="K4" s="0">
         <v>0</v>
       </c>
       <c r="M4" s="0">
         <v>1</v>
       </c>
+      <c r="O4" s="0">
+        <v>2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>1</v>
       </c>
       <c r="G5" s="0">
         <v>0</v>
       </c>
       <c r="I5" s="0">
         <v>0</v>
       </c>
       <c r="K5" s="0">
         <v>0</v>
       </c>
       <c r="M5" s="0">
+        <v>0</v>
+      </c>
+      <c r="O5" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
@@ -1582,178 +1618,187 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3" s="0">
         <v>23</v>
       </c>
       <c r="C3" s="0">
         <v>289</v>
       </c>
       <c r="D3" s="0">
         <v>44</v>
       </c>
       <c r="E3" s="0">
         <v>304</v>
       </c>
       <c r="F3" s="0">
         <v>103</v>
       </c>
       <c r="G3" s="0">
         <v>331</v>
       </c>
       <c r="H3" s="0">
         <v>89</v>
       </c>
       <c r="I3" s="0">
         <v>325</v>
       </c>
       <c r="J3" s="0">
         <v>90</v>
       </c>
       <c r="K3" s="0">
         <v>274</v>
       </c>
       <c r="L3" s="0">
         <v>116</v>
       </c>
       <c r="M3" s="0">
         <v>297</v>
       </c>
       <c r="N3" s="0">
         <v>111</v>
       </c>
+      <c r="O3" s="0">
+        <v>358</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4" s="0">
         <v>6</v>
       </c>
       <c r="C4" s="0">
         <v>27</v>
       </c>
       <c r="D4" s="0">
         <v>9</v>
       </c>
       <c r="E4" s="0">
         <v>19</v>
       </c>
       <c r="F4" s="0">
         <v>8</v>
       </c>
       <c r="G4" s="0">
         <v>22</v>
       </c>
       <c r="H4" s="0">
         <v>8</v>
       </c>
       <c r="I4" s="0">
         <v>14</v>
       </c>
       <c r="J4" s="0">
         <v>8</v>
       </c>
       <c r="K4" s="0">
         <v>18</v>
       </c>
       <c r="L4" s="0">
         <v>15</v>
       </c>
       <c r="M4" s="0">
         <v>15</v>
       </c>
       <c r="N4" s="0">
         <v>24</v>
       </c>
+      <c r="O4" s="0">
+        <v>27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>7</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>5</v>
       </c>
       <c r="F5" s="0">
         <v>1</v>
       </c>
       <c r="G5" s="0">
         <v>5</v>
       </c>
       <c r="H5" s="0">
         <v>7</v>
       </c>
       <c r="I5" s="0">
         <v>3</v>
       </c>
       <c r="J5" s="0">
         <v>4</v>
       </c>
       <c r="K5" s="0">
         <v>9</v>
       </c>
       <c r="L5" s="0">
         <v>5</v>
       </c>
       <c r="M5" s="0">
         <v>2</v>
       </c>
       <c r="N5" s="0">
         <v>3</v>
+      </c>
+      <c r="O5" s="0">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1821,115 +1866,124 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C3" s="0">
         <v>128</v>
       </c>
       <c r="E3" s="0">
         <v>147</v>
       </c>
       <c r="G3" s="0">
         <v>158</v>
       </c>
       <c r="I3" s="0">
         <v>169</v>
       </c>
       <c r="K3" s="0">
         <v>152</v>
       </c>
       <c r="M3" s="0">
         <v>159</v>
       </c>
+      <c r="O3" s="0">
+        <v>212</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C4" s="0">
         <v>11</v>
       </c>
       <c r="E4" s="0">
         <v>10</v>
       </c>
       <c r="G4" s="0">
         <v>10</v>
       </c>
       <c r="I4" s="0">
         <v>9</v>
       </c>
       <c r="K4" s="0">
         <v>10</v>
       </c>
       <c r="M4" s="0">
         <v>9</v>
       </c>
+      <c r="O4" s="0">
+        <v>15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C5" s="0">
         <v>4</v>
       </c>
       <c r="E5" s="0">
         <v>3</v>
       </c>
       <c r="G5" s="0">
         <v>3</v>
       </c>
       <c r="I5" s="0">
         <v>2</v>
       </c>
       <c r="K5" s="0">
         <v>5</v>
       </c>
       <c r="M5" s="0">
         <v>2</v>
+      </c>
+      <c r="O5" s="0">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2038,93 +2092,99 @@
       </c>
       <c r="G3" s="0">
         <v>27</v>
       </c>
       <c r="H3" s="0">
         <v>35</v>
       </c>
       <c r="I3" s="0">
         <v>25</v>
       </c>
       <c r="J3" s="0">
         <v>35</v>
       </c>
       <c r="K3" s="0">
         <v>25</v>
       </c>
       <c r="L3" s="0">
         <v>40</v>
       </c>
       <c r="M3" s="0">
         <v>25</v>
       </c>
       <c r="N3" s="0">
         <v>40</v>
       </c>
+      <c r="O3" s="0">
+        <v>23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="0">
         <v>30</v>
       </c>
       <c r="C4" s="0">
         <v>323</v>
       </c>
       <c r="D4" s="0">
         <v>55</v>
       </c>
       <c r="E4" s="0">
         <v>328</v>
       </c>
       <c r="F4" s="0">
         <v>112</v>
       </c>
       <c r="G4" s="0">
         <v>358</v>
       </c>
       <c r="H4" s="0">
         <v>104</v>
       </c>
       <c r="I4" s="0">
         <v>342</v>
       </c>
       <c r="J4" s="0">
         <v>102</v>
       </c>
       <c r="K4" s="0">
         <v>301</v>
       </c>
       <c r="L4" s="0">
         <v>136</v>
       </c>
       <c r="M4" s="0">
         <v>314</v>
       </c>
       <c r="N4" s="0">
         <v>138</v>
+      </c>
+      <c r="O4" s="0">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2212,72 +2272,78 @@
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="0">
         <v>35</v>
       </c>
       <c r="E3" s="0">
         <v>41</v>
       </c>
       <c r="G3" s="0">
         <v>24</v>
       </c>
       <c r="I3" s="0">
         <v>22</v>
       </c>
       <c r="K3" s="0">
         <v>22</v>
       </c>
       <c r="M3" s="0">
         <v>22</v>
       </c>
+      <c r="O3" s="0">
+        <v>20</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="0">
         <v>143</v>
       </c>
       <c r="E4" s="0">
         <v>160</v>
       </c>
       <c r="G4" s="0">
         <v>171</v>
       </c>
       <c r="I4" s="0">
         <v>180</v>
       </c>
       <c r="K4" s="0">
         <v>167</v>
       </c>
       <c r="M4" s="0">
         <v>170</v>
+      </c>
+      <c r="O4" s="0">
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -2383,251 +2449,263 @@
       </c>
       <c r="G3" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>52</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>53</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>55</v>
       </c>
       <c r="N3" s="0" t="s">
         <v>56</v>
       </c>
+      <c r="O3" s="0" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>63</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>64</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>56</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>65</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>66</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>67</v>
       </c>
       <c r="N4" s="0" t="s">
         <v>68</v>
       </c>
+      <c r="O4" s="0" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="O5" s="0" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J6" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="M6" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="K6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="O6" s="0" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H2" s="0" t="s">
@@ -2638,157 +2716,169 @@
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>48</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>48</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>55</v>
+      </c>
+      <c r="O3" s="0" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>64</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>65</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>67</v>
       </c>
+      <c r="O4" s="0" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="O5" s="0" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="I6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M6" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="O6" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2856,98 +2946,98 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3" s="0">
         <v>587</v>
       </c>
       <c r="C3" s="0">
         <v>828</v>
       </c>
       <c r="D3" s="0">
         <v>811</v>
       </c>
       <c r="E3" s="0">
         <v>883</v>
       </c>
       <c r="F3" s="0">
         <v>1029</v>
       </c>
       <c r="G3" s="0">
         <v>882</v>
       </c>
       <c r="H3" s="0">
         <v>1086</v>
       </c>
       <c r="I3" s="0">
         <v>833</v>
       </c>
       <c r="J3" s="0">
         <v>1148</v>
       </c>
       <c r="K3" s="0">
         <v>832</v>
       </c>
       <c r="L3" s="0">
         <v>1177</v>
       </c>
       <c r="M3" s="0">
         <v>725</v>
       </c>
       <c r="N3" s="0">
         <v>1292</v>
       </c>
       <c r="O3" s="0">
         <v>920</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4" s="0">
         <v>272</v>
       </c>
       <c r="C4" s="0">
         <v>133</v>
       </c>
       <c r="D4" s="0">
         <v>376</v>
       </c>
       <c r="E4" s="0">
         <v>152</v>
       </c>
       <c r="F4" s="0">
         <v>461</v>
       </c>
       <c r="G4" s="0">
         <v>156</v>
       </c>
       <c r="H4" s="0">
         <v>497</v>
       </c>
       <c r="I4" s="0">
         <v>155</v>
       </c>
@@ -3057,98 +3147,98 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3" s="0">
         <v>202</v>
       </c>
       <c r="C3" s="0">
         <v>220</v>
       </c>
       <c r="D3" s="0">
         <v>276</v>
       </c>
       <c r="E3" s="0">
         <v>244</v>
       </c>
       <c r="F3" s="0">
         <v>330</v>
       </c>
       <c r="G3" s="0">
         <v>230</v>
       </c>
       <c r="H3" s="0">
         <v>357</v>
       </c>
       <c r="I3" s="0">
         <v>217</v>
       </c>
       <c r="J3" s="0">
         <v>365</v>
       </c>
       <c r="K3" s="0">
         <v>244</v>
       </c>
       <c r="L3" s="0">
         <v>408</v>
       </c>
       <c r="M3" s="0">
         <v>175</v>
       </c>
       <c r="N3" s="0">
         <v>446</v>
       </c>
       <c r="O3" s="0">
         <v>214</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4" s="0">
         <v>385</v>
       </c>
       <c r="C4" s="0">
         <v>608</v>
       </c>
       <c r="D4" s="0">
         <v>535</v>
       </c>
       <c r="E4" s="0">
         <v>639</v>
       </c>
       <c r="F4" s="0">
         <v>699</v>
       </c>
       <c r="G4" s="0">
         <v>652</v>
       </c>
       <c r="H4" s="0">
         <v>729</v>
       </c>
       <c r="I4" s="0">
         <v>616</v>
       </c>
@@ -3258,134 +3348,140 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3" s="0">
         <v>2</v>
       </c>
       <c r="C3" s="0">
         <v>9</v>
       </c>
       <c r="D3" s="0">
         <v>11</v>
       </c>
       <c r="E3" s="0">
         <v>11</v>
       </c>
       <c r="F3" s="0">
         <v>2</v>
       </c>
       <c r="G3" s="0">
         <v>6</v>
       </c>
       <c r="H3" s="0">
         <v>5</v>
       </c>
       <c r="I3" s="0">
         <v>5</v>
       </c>
       <c r="J3" s="0">
         <v>9</v>
       </c>
       <c r="K3" s="0">
         <v>11</v>
       </c>
       <c r="L3" s="0">
         <v>10</v>
       </c>
       <c r="M3" s="0">
         <v>5</v>
       </c>
       <c r="N3" s="0">
         <v>14</v>
       </c>
+      <c r="O3" s="0">
+        <v>7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4" s="0">
         <v>20</v>
       </c>
       <c r="C4" s="0">
         <v>26</v>
       </c>
       <c r="D4" s="0">
         <v>17</v>
       </c>
       <c r="E4" s="0">
         <v>30</v>
       </c>
       <c r="F4" s="0">
         <v>24</v>
       </c>
       <c r="G4" s="0">
         <v>21</v>
       </c>
       <c r="H4" s="0">
         <v>30</v>
       </c>
       <c r="I4" s="0">
         <v>20</v>
       </c>
       <c r="J4" s="0">
         <v>26</v>
       </c>
       <c r="K4" s="0">
         <v>14</v>
       </c>
       <c r="L4" s="0">
         <v>30</v>
       </c>
       <c r="M4" s="0">
         <v>20</v>
       </c>
       <c r="N4" s="0">
         <v>26</v>
+      </c>
+      <c r="O4" s="0">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3453,73 +3549,79 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C3" s="0">
         <v>10</v>
       </c>
       <c r="E3" s="0">
         <v>13</v>
       </c>
       <c r="G3" s="0">
         <v>4</v>
       </c>
       <c r="I3" s="0">
         <v>4</v>
       </c>
       <c r="K3" s="0">
         <v>10</v>
       </c>
       <c r="M3" s="0">
         <v>3</v>
       </c>
+      <c r="O3" s="0">
+        <v>5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C4" s="0">
         <v>25</v>
       </c>
       <c r="E4" s="0">
         <v>28</v>
       </c>
       <c r="G4" s="0">
         <v>20</v>
       </c>
       <c r="I4" s="0">
         <v>18</v>
       </c>
       <c r="K4" s="0">
         <v>12</v>
       </c>
       <c r="M4" s="0">
         <v>19</v>
+      </c>
+      <c r="O4" s="0">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>