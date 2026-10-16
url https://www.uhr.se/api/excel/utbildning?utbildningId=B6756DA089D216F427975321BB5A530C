--- v0 (2026-06-27)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="213">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>V1SSP</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Sjuksköterskeprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Göteborgs universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -306,50 +306,53 @@
   <si>
     <t>18.41</t>
   </si>
   <si>
     <t>19.27</t>
   </si>
   <si>
     <t>18.08</t>
   </si>
   <si>
     <t>17.86</t>
   </si>
   <si>
     <t>19.35</t>
   </si>
   <si>
     <t>18.13</t>
   </si>
   <si>
     <t>19.10</t>
   </si>
   <si>
     <t>18.44</t>
   </si>
   <si>
+    <t>19.69</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>19.40</t>
   </si>
   <si>
     <t>18.38</t>
   </si>
   <si>
     <t>19.66</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
     <t>17.84</t>
   </si>
   <si>
     <t>18.65</t>
   </si>
   <si>
     <t>17.65</t>
@@ -369,96 +372,102 @@
   <si>
     <t>18.54</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>18.15</t>
   </si>
   <si>
     <t>18.85</t>
   </si>
   <si>
     <t>19.15</t>
   </si>
   <si>
     <t>18.01</t>
   </si>
   <si>
     <t>18.82</t>
   </si>
   <si>
     <t>18.47</t>
   </si>
   <si>
+    <t>19.93</t>
+  </si>
+  <si>
     <t>BIEX</t>
   </si>
   <si>
     <t>17.70</t>
   </si>
   <si>
     <t>17.99</t>
   </si>
   <si>
     <t>17.71</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>1.20</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>1.05</t>
   </si>
   <si>
     <t>0.95</t>
+  </si>
+  <si>
+    <t>1.25</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>ÖS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>HT13 19779 (HT2013)</t>
   </si>
   <si>
     <t>HT14 19779 (HT2014)</t>
   </si>
   <si>
     <t>VT15 29779 (VT2015)</t>
   </si>
   <si>
     <t>HT15 19759 (HT2015)</t>
   </si>
@@ -955,51 +964,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B3" s="0">
         <v>200</v>
       </c>
       <c r="C3" s="0">
         <v>242</v>
       </c>
       <c r="D3" s="0">
         <v>121</v>
       </c>
       <c r="E3" s="0">
         <v>254</v>
       </c>
       <c r="F3" s="0">
         <v>132</v>
       </c>
       <c r="G3" s="0">
         <v>171</v>
       </c>
       <c r="H3" s="0">
         <v>92</v>
       </c>
       <c r="I3" s="0">
         <v>134</v>
       </c>
@@ -1032,54 +1041,57 @@
       </c>
       <c r="S3" s="0">
         <v>230</v>
       </c>
       <c r="T3" s="0">
         <v>131</v>
       </c>
       <c r="U3" s="0">
         <v>172</v>
       </c>
       <c r="V3" s="0">
         <v>86</v>
       </c>
       <c r="W3" s="0">
         <v>164</v>
       </c>
       <c r="X3" s="0">
         <v>132</v>
       </c>
       <c r="Y3" s="0">
         <v>142</v>
       </c>
       <c r="Z3" s="0">
         <v>165</v>
       </c>
+      <c r="AA3" s="0">
+        <v>289</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B4" s="0">
         <v>1290</v>
       </c>
       <c r="C4" s="0">
         <v>1213</v>
       </c>
       <c r="D4" s="0">
         <v>760</v>
       </c>
       <c r="E4" s="0">
         <v>1325</v>
       </c>
       <c r="F4" s="0">
         <v>850</v>
       </c>
       <c r="G4" s="0">
         <v>1077</v>
       </c>
       <c r="H4" s="0">
         <v>574</v>
       </c>
       <c r="I4" s="0">
         <v>908</v>
       </c>
@@ -1111,50 +1123,53 @@
         <v>1143</v>
       </c>
       <c r="S4" s="0">
         <v>1462</v>
       </c>
       <c r="T4" s="0">
         <v>828</v>
       </c>
       <c r="U4" s="0">
         <v>1215</v>
       </c>
       <c r="V4" s="0">
         <v>810</v>
       </c>
       <c r="W4" s="0">
         <v>1284</v>
       </c>
       <c r="X4" s="0">
         <v>936</v>
       </c>
       <c r="Y4" s="0">
         <v>1056</v>
       </c>
       <c r="Z4" s="0">
         <v>1181</v>
+      </c>
+      <c r="AA4" s="0">
+        <v>1811</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1294,51 +1309,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B3" s="0">
         <v>83</v>
       </c>
       <c r="C3" s="0">
         <v>96</v>
       </c>
       <c r="D3" s="0">
         <v>62</v>
       </c>
       <c r="E3" s="0">
         <v>100</v>
       </c>
       <c r="F3" s="0">
         <v>73</v>
       </c>
       <c r="G3" s="0">
         <v>66</v>
       </c>
       <c r="H3" s="0">
         <v>42</v>
       </c>
       <c r="I3" s="0">
         <v>54</v>
       </c>
@@ -1371,54 +1386,57 @@
       </c>
       <c r="S3" s="0">
         <v>99</v>
       </c>
       <c r="T3" s="0">
         <v>55</v>
       </c>
       <c r="U3" s="0">
         <v>59</v>
       </c>
       <c r="V3" s="0">
         <v>35</v>
       </c>
       <c r="W3" s="0">
         <v>77</v>
       </c>
       <c r="X3" s="0">
         <v>71</v>
       </c>
       <c r="Y3" s="0">
         <v>76</v>
       </c>
       <c r="Z3" s="0">
         <v>82</v>
       </c>
+      <c r="AA3" s="0">
+        <v>133</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B4" s="0">
         <v>528</v>
       </c>
       <c r="C4" s="0">
         <v>502</v>
       </c>
       <c r="D4" s="0">
         <v>340</v>
       </c>
       <c r="E4" s="0">
         <v>558</v>
       </c>
       <c r="F4" s="0">
         <v>363</v>
       </c>
       <c r="G4" s="0">
         <v>432</v>
       </c>
       <c r="H4" s="0">
         <v>245</v>
       </c>
       <c r="I4" s="0">
         <v>372</v>
       </c>
@@ -1450,50 +1468,53 @@
         <v>555</v>
       </c>
       <c r="S4" s="0">
         <v>630</v>
       </c>
       <c r="T4" s="0">
         <v>386</v>
       </c>
       <c r="U4" s="0">
         <v>547</v>
       </c>
       <c r="V4" s="0">
         <v>382</v>
       </c>
       <c r="W4" s="0">
         <v>636</v>
       </c>
       <c r="X4" s="0">
         <v>494</v>
       </c>
       <c r="Y4" s="0">
         <v>593</v>
       </c>
       <c r="Z4" s="0">
         <v>601</v>
+      </c>
+      <c r="AA4" s="0">
+        <v>931</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -1633,51 +1654,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B3" s="0">
         <v>1847</v>
       </c>
       <c r="C3" s="0">
         <v>1816</v>
       </c>
       <c r="D3" s="0">
         <v>990</v>
       </c>
       <c r="E3" s="0">
         <v>1865</v>
       </c>
       <c r="F3" s="0">
         <v>1050</v>
       </c>
       <c r="G3" s="0">
         <v>1683</v>
       </c>
       <c r="H3" s="0">
         <v>788</v>
       </c>
       <c r="I3" s="0">
         <v>1415</v>
       </c>
@@ -1716,51 +1737,51 @@
       </c>
       <c r="U3" s="0">
         <v>1938</v>
       </c>
       <c r="V3" s="0">
         <v>1120</v>
       </c>
       <c r="W3" s="0">
         <v>2132</v>
       </c>
       <c r="X3" s="0">
         <v>1261</v>
       </c>
       <c r="Y3" s="0">
         <v>1500</v>
       </c>
       <c r="Z3" s="0">
         <v>1411</v>
       </c>
       <c r="AA3" s="0">
         <v>2528</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B4" s="0">
         <v>583</v>
       </c>
       <c r="C4" s="0">
         <v>560</v>
       </c>
       <c r="D4" s="0">
         <v>533</v>
       </c>
       <c r="E4" s="0">
         <v>720</v>
       </c>
       <c r="F4" s="0">
         <v>567</v>
       </c>
       <c r="G4" s="0">
         <v>634</v>
       </c>
       <c r="H4" s="0">
         <v>511</v>
       </c>
       <c r="I4" s="0">
         <v>607</v>
       </c>
@@ -1799,51 +1820,51 @@
       </c>
       <c r="U4" s="0">
         <v>684</v>
       </c>
       <c r="V4" s="0">
         <v>649</v>
       </c>
       <c r="W4" s="0">
         <v>728</v>
       </c>
       <c r="X4" s="0">
         <v>749</v>
       </c>
       <c r="Y4" s="0">
         <v>581</v>
       </c>
       <c r="Z4" s="0">
         <v>778</v>
       </c>
       <c r="AA4" s="0">
         <v>921</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B5" s="0">
         <v>196</v>
       </c>
       <c r="C5" s="0">
         <v>192</v>
       </c>
       <c r="D5" s="0">
         <v>162</v>
       </c>
       <c r="E5" s="0">
         <v>228</v>
       </c>
       <c r="F5" s="0">
         <v>169</v>
       </c>
       <c r="G5" s="0">
         <v>196</v>
       </c>
       <c r="H5" s="0">
         <v>154</v>
       </c>
       <c r="I5" s="0">
         <v>209</v>
       </c>
@@ -2061,51 +2082,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B3" s="0">
         <v>78</v>
       </c>
       <c r="C3" s="0">
         <v>98</v>
       </c>
       <c r="D3" s="0">
         <v>71</v>
       </c>
       <c r="E3" s="0">
         <v>92</v>
       </c>
       <c r="F3" s="0">
         <v>79</v>
       </c>
       <c r="G3" s="0">
         <v>103</v>
       </c>
       <c r="H3" s="0">
         <v>85</v>
       </c>
       <c r="I3" s="0">
         <v>103</v>
       </c>
@@ -2138,54 +2159,57 @@
       </c>
       <c r="S3" s="0">
         <v>101</v>
       </c>
       <c r="T3" s="0">
         <v>103</v>
       </c>
       <c r="U3" s="0">
         <v>116</v>
       </c>
       <c r="V3" s="0">
         <v>105</v>
       </c>
       <c r="W3" s="0">
         <v>130</v>
       </c>
       <c r="X3" s="0">
         <v>107</v>
       </c>
       <c r="Y3" s="0">
         <v>113</v>
       </c>
       <c r="Z3" s="0">
         <v>92</v>
       </c>
+      <c r="AA3" s="0">
+        <v>91</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B4" s="0">
         <v>34</v>
       </c>
       <c r="C4" s="0">
         <v>33</v>
       </c>
       <c r="D4" s="0">
         <v>55</v>
       </c>
       <c r="E4" s="0">
         <v>33</v>
       </c>
       <c r="F4" s="0">
         <v>52</v>
       </c>
       <c r="G4" s="0">
         <v>37</v>
       </c>
       <c r="H4" s="0">
         <v>54</v>
       </c>
       <c r="I4" s="0">
         <v>51</v>
       </c>
@@ -2218,54 +2242,57 @@
       </c>
       <c r="S4" s="0">
         <v>35</v>
       </c>
       <c r="T4" s="0">
         <v>48</v>
       </c>
       <c r="U4" s="0">
         <v>40</v>
       </c>
       <c r="V4" s="0">
         <v>58</v>
       </c>
       <c r="W4" s="0">
         <v>31</v>
       </c>
       <c r="X4" s="0">
         <v>56</v>
       </c>
       <c r="Y4" s="0">
         <v>34</v>
       </c>
       <c r="Z4" s="0">
         <v>45</v>
       </c>
+      <c r="AA4" s="0">
+        <v>35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B5" s="0">
         <v>8</v>
       </c>
       <c r="C5" s="0">
         <v>9</v>
       </c>
       <c r="D5" s="0">
         <v>14</v>
       </c>
       <c r="E5" s="0">
         <v>15</v>
       </c>
       <c r="F5" s="0">
         <v>19</v>
       </c>
       <c r="G5" s="0">
         <v>20</v>
       </c>
       <c r="H5" s="0">
         <v>21</v>
       </c>
       <c r="I5" s="0">
         <v>16</v>
       </c>
@@ -2297,50 +2324,53 @@
         <v>33</v>
       </c>
       <c r="S5" s="0">
         <v>24</v>
       </c>
       <c r="T5" s="0">
         <v>29</v>
       </c>
       <c r="U5" s="0">
         <v>24</v>
       </c>
       <c r="V5" s="0">
         <v>37</v>
       </c>
       <c r="W5" s="0">
         <v>24</v>
       </c>
       <c r="X5" s="0">
         <v>27</v>
       </c>
       <c r="Y5" s="0">
         <v>23</v>
       </c>
       <c r="Z5" s="0">
         <v>33</v>
+      </c>
+      <c r="AA5" s="0">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2480,51 +2510,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B3" s="0">
         <v>73</v>
       </c>
       <c r="C3" s="0">
         <v>92</v>
       </c>
       <c r="D3" s="0">
         <v>66</v>
       </c>
       <c r="E3" s="0">
         <v>88</v>
       </c>
       <c r="F3" s="0">
         <v>63</v>
       </c>
       <c r="G3" s="0">
         <v>92</v>
       </c>
       <c r="H3" s="0">
         <v>85</v>
       </c>
       <c r="I3" s="0">
         <v>95</v>
       </c>
@@ -2557,54 +2587,57 @@
       </c>
       <c r="S3" s="0">
         <v>89</v>
       </c>
       <c r="T3" s="0">
         <v>90</v>
       </c>
       <c r="U3" s="0">
         <v>108</v>
       </c>
       <c r="V3" s="0">
         <v>95</v>
       </c>
       <c r="W3" s="0">
         <v>132</v>
       </c>
       <c r="X3" s="0">
         <v>108</v>
       </c>
       <c r="Y3" s="0">
         <v>115</v>
       </c>
       <c r="Z3" s="0">
         <v>86</v>
       </c>
+      <c r="AA3" s="0">
+        <v>89</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B4" s="0">
         <v>35</v>
       </c>
       <c r="C4" s="0">
         <v>30</v>
       </c>
       <c r="D4" s="0">
         <v>49</v>
       </c>
       <c r="E4" s="0">
         <v>35</v>
       </c>
       <c r="F4" s="0">
         <v>61</v>
       </c>
       <c r="G4" s="0">
         <v>38</v>
       </c>
       <c r="H4" s="0">
         <v>51</v>
       </c>
       <c r="I4" s="0">
         <v>48</v>
       </c>
@@ -2637,54 +2670,57 @@
       </c>
       <c r="S4" s="0">
         <v>43</v>
       </c>
       <c r="T4" s="0">
         <v>48</v>
       </c>
       <c r="U4" s="0">
         <v>40</v>
       </c>
       <c r="V4" s="0">
         <v>69</v>
       </c>
       <c r="W4" s="0">
         <v>28</v>
       </c>
       <c r="X4" s="0">
         <v>52</v>
       </c>
       <c r="Y4" s="0">
         <v>27</v>
       </c>
       <c r="Z4" s="0">
         <v>44</v>
       </c>
+      <c r="AA4" s="0">
+        <v>30</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B5" s="0">
         <v>12</v>
       </c>
       <c r="C5" s="0">
         <v>8</v>
       </c>
       <c r="D5" s="0">
         <v>15</v>
       </c>
       <c r="E5" s="0">
         <v>17</v>
       </c>
       <c r="F5" s="0">
         <v>16</v>
       </c>
       <c r="G5" s="0">
         <v>20</v>
       </c>
       <c r="H5" s="0">
         <v>24</v>
       </c>
       <c r="I5" s="0">
         <v>17</v>
       </c>
@@ -2716,50 +2752,53 @@
         <v>32</v>
       </c>
       <c r="S5" s="0">
         <v>18</v>
       </c>
       <c r="T5" s="0">
         <v>32</v>
       </c>
       <c r="U5" s="0">
         <v>22</v>
       </c>
       <c r="V5" s="0">
         <v>26</v>
       </c>
       <c r="W5" s="0">
         <v>15</v>
       </c>
       <c r="X5" s="0">
         <v>20</v>
       </c>
       <c r="Y5" s="0">
         <v>18</v>
       </c>
       <c r="Z5" s="0">
         <v>30</v>
+      </c>
+      <c r="AA5" s="0">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -2899,51 +2938,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B3" s="0">
         <v>1051</v>
       </c>
       <c r="C3" s="0">
         <v>1035</v>
       </c>
       <c r="D3" s="0">
         <v>522</v>
       </c>
       <c r="E3" s="0">
         <v>1020</v>
       </c>
       <c r="F3" s="0">
         <v>570</v>
       </c>
       <c r="G3" s="0">
         <v>818</v>
       </c>
       <c r="H3" s="0">
         <v>357</v>
       </c>
       <c r="I3" s="0">
         <v>632</v>
       </c>
@@ -2976,54 +3015,57 @@
       </c>
       <c r="S3" s="0">
         <v>1021</v>
       </c>
       <c r="T3" s="0">
         <v>460</v>
       </c>
       <c r="U3" s="0">
         <v>835</v>
       </c>
       <c r="V3" s="0">
         <v>426</v>
       </c>
       <c r="W3" s="0">
         <v>887</v>
       </c>
       <c r="X3" s="0">
         <v>530</v>
       </c>
       <c r="Y3" s="0">
         <v>740</v>
       </c>
       <c r="Z3" s="0">
         <v>686</v>
       </c>
+      <c r="AA3" s="0">
+        <v>1307</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B4" s="0">
         <v>322</v>
       </c>
       <c r="C4" s="0">
         <v>309</v>
       </c>
       <c r="D4" s="0">
         <v>268</v>
       </c>
       <c r="E4" s="0">
         <v>433</v>
       </c>
       <c r="F4" s="0">
         <v>319</v>
       </c>
       <c r="G4" s="0">
         <v>329</v>
       </c>
       <c r="H4" s="0">
         <v>240</v>
       </c>
       <c r="I4" s="0">
         <v>308</v>
       </c>
@@ -3056,54 +3098,57 @@
       </c>
       <c r="S4" s="0">
         <v>475</v>
       </c>
       <c r="T4" s="0">
         <v>351</v>
       </c>
       <c r="U4" s="0">
         <v>364</v>
       </c>
       <c r="V4" s="0">
         <v>321</v>
       </c>
       <c r="W4" s="0">
         <v>370</v>
       </c>
       <c r="X4" s="0">
         <v>364</v>
       </c>
       <c r="Y4" s="0">
         <v>322</v>
       </c>
       <c r="Z4" s="0">
         <v>446</v>
       </c>
+      <c r="AA4" s="0">
+        <v>532</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B5" s="0">
         <v>117</v>
       </c>
       <c r="C5" s="0">
         <v>111</v>
       </c>
       <c r="D5" s="0">
         <v>91</v>
       </c>
       <c r="E5" s="0">
         <v>126</v>
       </c>
       <c r="F5" s="0">
         <v>93</v>
       </c>
       <c r="G5" s="0">
         <v>101</v>
       </c>
       <c r="H5" s="0">
         <v>69</v>
       </c>
       <c r="I5" s="0">
         <v>102</v>
       </c>
@@ -3135,50 +3180,53 @@
         <v>187</v>
       </c>
       <c r="S5" s="0">
         <v>196</v>
       </c>
       <c r="T5" s="0">
         <v>148</v>
       </c>
       <c r="U5" s="0">
         <v>188</v>
       </c>
       <c r="V5" s="0">
         <v>149</v>
       </c>
       <c r="W5" s="0">
         <v>191</v>
       </c>
       <c r="X5" s="0">
         <v>174</v>
       </c>
       <c r="Y5" s="0">
         <v>136</v>
       </c>
       <c r="Z5" s="0">
         <v>214</v>
+      </c>
+      <c r="AA5" s="0">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3318,51 +3366,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B3" s="0">
         <v>385</v>
       </c>
       <c r="C3" s="0">
         <v>381</v>
       </c>
       <c r="D3" s="0">
         <v>220</v>
       </c>
       <c r="E3" s="0">
         <v>378</v>
       </c>
       <c r="F3" s="0">
         <v>238</v>
       </c>
       <c r="G3" s="0">
         <v>304</v>
       </c>
       <c r="H3" s="0">
         <v>149</v>
       </c>
       <c r="I3" s="0">
         <v>233</v>
       </c>
@@ -3395,54 +3443,57 @@
       </c>
       <c r="S3" s="0">
         <v>374</v>
       </c>
       <c r="T3" s="0">
         <v>182</v>
       </c>
       <c r="U3" s="0">
         <v>316</v>
       </c>
       <c r="V3" s="0">
         <v>171</v>
       </c>
       <c r="W3" s="0">
         <v>395</v>
       </c>
       <c r="X3" s="0">
         <v>256</v>
       </c>
       <c r="Y3" s="0">
         <v>387</v>
       </c>
       <c r="Z3" s="0">
         <v>330</v>
       </c>
+      <c r="AA3" s="0">
+        <v>652</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B4" s="0">
         <v>148</v>
       </c>
       <c r="C4" s="0">
         <v>152</v>
       </c>
       <c r="D4" s="0">
         <v>136</v>
       </c>
       <c r="E4" s="0">
         <v>204</v>
       </c>
       <c r="F4" s="0">
         <v>143</v>
       </c>
       <c r="G4" s="0">
         <v>139</v>
       </c>
       <c r="H4" s="0">
         <v>106</v>
       </c>
       <c r="I4" s="0">
         <v>138</v>
       </c>
@@ -3475,54 +3526,57 @@
       </c>
       <c r="S4" s="0">
         <v>239</v>
       </c>
       <c r="T4" s="0">
         <v>175</v>
       </c>
       <c r="U4" s="0">
         <v>178</v>
       </c>
       <c r="V4" s="0">
         <v>154</v>
       </c>
       <c r="W4" s="0">
         <v>193</v>
       </c>
       <c r="X4" s="0">
         <v>199</v>
       </c>
       <c r="Y4" s="0">
         <v>189</v>
       </c>
       <c r="Z4" s="0">
         <v>232</v>
       </c>
+      <c r="AA4" s="0">
+        <v>253</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B5" s="0">
         <v>78</v>
       </c>
       <c r="C5" s="0">
         <v>65</v>
       </c>
       <c r="D5" s="0">
         <v>46</v>
       </c>
       <c r="E5" s="0">
         <v>76</v>
       </c>
       <c r="F5" s="0">
         <v>55</v>
       </c>
       <c r="G5" s="0">
         <v>55</v>
       </c>
       <c r="H5" s="0">
         <v>32</v>
       </c>
       <c r="I5" s="0">
         <v>55</v>
       </c>
@@ -3554,50 +3608,53 @@
         <v>110</v>
       </c>
       <c r="S5" s="0">
         <v>116</v>
       </c>
       <c r="T5" s="0">
         <v>84</v>
       </c>
       <c r="U5" s="0">
         <v>112</v>
       </c>
       <c r="V5" s="0">
         <v>92</v>
       </c>
       <c r="W5" s="0">
         <v>125</v>
       </c>
       <c r="X5" s="0">
         <v>110</v>
       </c>
       <c r="Y5" s="0">
         <v>93</v>
       </c>
       <c r="Z5" s="0">
         <v>121</v>
+      </c>
+      <c r="AA5" s="0">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -3814,50 +3871,53 @@
       </c>
       <c r="S3" s="0">
         <v>160</v>
       </c>
       <c r="T3" s="0">
         <v>180</v>
       </c>
       <c r="U3" s="0">
         <v>180</v>
       </c>
       <c r="V3" s="0">
         <v>200</v>
       </c>
       <c r="W3" s="0">
         <v>185</v>
       </c>
       <c r="X3" s="0">
         <v>190</v>
       </c>
       <c r="Y3" s="0">
         <v>170</v>
       </c>
       <c r="Z3" s="0">
         <v>170</v>
       </c>
+      <c r="AA3" s="0">
+        <v>160</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="0">
         <v>1490</v>
       </c>
       <c r="C4" s="0">
         <v>1455</v>
       </c>
       <c r="D4" s="0">
         <v>881</v>
       </c>
       <c r="E4" s="0">
         <v>1579</v>
       </c>
       <c r="F4" s="0">
         <v>982</v>
       </c>
       <c r="G4" s="0">
         <v>1248</v>
       </c>
       <c r="H4" s="0">
         <v>666</v>
@@ -3893,50 +3953,53 @@
         <v>1326</v>
       </c>
       <c r="S4" s="0">
         <v>1692</v>
       </c>
       <c r="T4" s="0">
         <v>959</v>
       </c>
       <c r="U4" s="0">
         <v>1387</v>
       </c>
       <c r="V4" s="0">
         <v>896</v>
       </c>
       <c r="W4" s="0">
         <v>1448</v>
       </c>
       <c r="X4" s="0">
         <v>1068</v>
       </c>
       <c r="Y4" s="0">
         <v>1198</v>
       </c>
       <c r="Z4" s="0">
         <v>1346</v>
+      </c>
+      <c r="AA4" s="0">
+        <v>2100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -4153,50 +4216,53 @@
       </c>
       <c r="S3" s="0">
         <v>150</v>
       </c>
       <c r="T3" s="0">
         <v>170</v>
       </c>
       <c r="U3" s="0">
         <v>170</v>
       </c>
       <c r="V3" s="0">
         <v>190</v>
       </c>
       <c r="W3" s="0">
         <v>175</v>
       </c>
       <c r="X3" s="0">
         <v>180</v>
       </c>
       <c r="Y3" s="0">
         <v>160</v>
       </c>
       <c r="Z3" s="0">
         <v>160</v>
       </c>
+      <c r="AA3" s="0">
+        <v>145</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="0">
         <v>611</v>
       </c>
       <c r="C4" s="0">
         <v>598</v>
       </c>
       <c r="D4" s="0">
         <v>402</v>
       </c>
       <c r="E4" s="0">
         <v>658</v>
       </c>
       <c r="F4" s="0">
         <v>436</v>
       </c>
       <c r="G4" s="0">
         <v>498</v>
       </c>
       <c r="H4" s="0">
         <v>287</v>
@@ -4232,50 +4298,53 @@
         <v>630</v>
       </c>
       <c r="S4" s="0">
         <v>729</v>
       </c>
       <c r="T4" s="0">
         <v>441</v>
       </c>
       <c r="U4" s="0">
         <v>606</v>
       </c>
       <c r="V4" s="0">
         <v>417</v>
       </c>
       <c r="W4" s="0">
         <v>713</v>
       </c>
       <c r="X4" s="0">
         <v>565</v>
       </c>
       <c r="Y4" s="0">
         <v>669</v>
       </c>
       <c r="Z4" s="0">
         <v>683</v>
+      </c>
+      <c r="AA4" s="0">
+        <v>1064</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
@@ -4489,559 +4558,577 @@
       </c>
       <c r="S3" s="0" t="s">
         <v>83</v>
       </c>
       <c r="T3" s="0" t="s">
         <v>84</v>
       </c>
       <c r="U3" s="0" t="s">
         <v>83</v>
       </c>
       <c r="V3" s="0" t="s">
         <v>85</v>
       </c>
       <c r="W3" s="0" t="s">
         <v>86</v>
       </c>
       <c r="X3" s="0" t="s">
         <v>87</v>
       </c>
       <c r="Y3" s="0" t="s">
         <v>88</v>
       </c>
       <c r="Z3" s="0" t="s">
         <v>89</v>
       </c>
+      <c r="AA3" s="0" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O4" s="0" t="s">
         <v>88</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>72</v>
       </c>
       <c r="T4" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="U4" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="V4" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="V4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W4" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="X4" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Y4" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="Z4" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
+      </c>
+      <c r="AA4" s="0" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="T6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="U6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="V6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="W6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="X6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="Y6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="Z6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
+      </c>
+      <c r="AA6" s="0" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H7" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="O7" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="P7" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q7" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="R7" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="S7" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="T7" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="U7" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="V7" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="W7" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="X7" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y7" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="I7" s="0" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="Z7" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
+      </c>
+      <c r="AA7" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Q8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="S8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="T8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="U8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="V8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="W8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Y8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Z8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
+      </c>
+      <c r="AA8" s="0" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="N9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="O9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="Q9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="R9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="S9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="T9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="U9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="V9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="W9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="X9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="Y9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="Z9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
+      </c>
+      <c r="AA9" s="0" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="S1" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="T1" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="U1" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="V1" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="W1" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="X1" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Y1" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="Z1" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AA1" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H2" s="0" t="s">
@@ -5088,540 +5175,558 @@
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="J3" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="K3" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="M3" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="N3" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="O3" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="K3" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P3" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>83</v>
       </c>
       <c r="R3" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="S3" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="T3" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="U3" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="V3" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="W3" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="X3" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="Y3" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="Z3" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
+      </c>
+      <c r="AA3" s="0" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H4" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="K4" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="M4" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="N4" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="O4" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="I4" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P4" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="S4" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="T4" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="U4" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="V4" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="W4" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="X4" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="Y4" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z4" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
+      </c>
+      <c r="AA4" s="0" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="R6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="T6" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="U6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="V6" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="W6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="X6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="Y6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="Z6" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
+      </c>
+      <c r="AA6" s="0" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M7" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="O7" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="P7" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q7" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...14 lines deleted...]
-      <c r="M7" s="0" t="s">
+      <c r="R7" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="S7" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="N7" s="0" t="s">
+      <c r="T7" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="U7" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="O7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="Q7" s="0" t="s">
+      <c r="V7" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="W7" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="X7" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="Y7" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z7" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA7" s="0" t="s">
         <v>123</v>
-      </c>
-[...25 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="O8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Q8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="S8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="T8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="U8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="V8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="W8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Y8" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="Z8" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
+      </c>
+      <c r="AA8" s="0" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="N9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="O9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="Q9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="R9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="S9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="T9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="U9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="V9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="W9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="X9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="Y9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="Z9" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
+      </c>
+      <c r="AA9" s="0" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -5761,51 +5866,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B3" s="0">
         <v>2626</v>
       </c>
       <c r="C3" s="0">
         <v>2568</v>
       </c>
       <c r="D3" s="0">
         <v>1685</v>
       </c>
       <c r="E3" s="0">
         <v>2813</v>
       </c>
       <c r="F3" s="0">
         <v>1786</v>
       </c>
       <c r="G3" s="0">
         <v>2513</v>
       </c>
       <c r="H3" s="0">
         <v>1453</v>
       </c>
       <c r="I3" s="0">
         <v>2231</v>
       </c>
@@ -5844,51 +5949,51 @@
       </c>
       <c r="U3" s="0">
         <v>2953</v>
       </c>
       <c r="V3" s="0">
         <v>2102</v>
       </c>
       <c r="W3" s="0">
         <v>3213</v>
       </c>
       <c r="X3" s="0">
         <v>2343</v>
       </c>
       <c r="Y3" s="0">
         <v>2363</v>
       </c>
       <c r="Z3" s="0">
         <v>2582</v>
       </c>
       <c r="AA3" s="0">
         <v>3914</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B4" s="0">
         <v>697</v>
       </c>
       <c r="C4" s="0">
         <v>667</v>
       </c>
       <c r="D4" s="0">
         <v>463</v>
       </c>
       <c r="E4" s="0">
         <v>719</v>
       </c>
       <c r="F4" s="0">
         <v>524</v>
       </c>
       <c r="G4" s="0">
         <v>600</v>
       </c>
       <c r="H4" s="0">
         <v>433</v>
       </c>
       <c r="I4" s="0">
         <v>555</v>
       </c>
@@ -6106,51 +6211,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B3" s="0">
         <v>392</v>
       </c>
       <c r="C3" s="0">
         <v>449</v>
       </c>
       <c r="D3" s="0">
         <v>275</v>
       </c>
       <c r="E3" s="0">
         <v>499</v>
       </c>
       <c r="F3" s="0">
         <v>301</v>
       </c>
       <c r="G3" s="0">
         <v>394</v>
       </c>
       <c r="H3" s="0">
         <v>232</v>
       </c>
       <c r="I3" s="0">
         <v>311</v>
       </c>
@@ -6189,51 +6294,51 @@
       </c>
       <c r="U3" s="0">
         <v>414</v>
       </c>
       <c r="V3" s="0">
         <v>274</v>
       </c>
       <c r="W3" s="0">
         <v>417</v>
       </c>
       <c r="X3" s="0">
         <v>308</v>
       </c>
       <c r="Y3" s="0">
         <v>314</v>
       </c>
       <c r="Z3" s="0">
         <v>328</v>
       </c>
       <c r="AA3" s="0">
         <v>571</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B4" s="0">
         <v>2234</v>
       </c>
       <c r="C4" s="0">
         <v>2119</v>
       </c>
       <c r="D4" s="0">
         <v>1410</v>
       </c>
       <c r="E4" s="0">
         <v>2314</v>
       </c>
       <c r="F4" s="0">
         <v>1485</v>
       </c>
       <c r="G4" s="0">
         <v>2119</v>
       </c>
       <c r="H4" s="0">
         <v>1221</v>
       </c>
       <c r="I4" s="0">
         <v>1920</v>
       </c>
@@ -6451,51 +6556,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B3" s="0">
         <v>20</v>
       </c>
       <c r="C3" s="0">
         <v>26</v>
       </c>
       <c r="D3" s="0">
         <v>24</v>
       </c>
       <c r="E3" s="0">
         <v>24</v>
       </c>
       <c r="F3" s="0">
         <v>29</v>
       </c>
       <c r="G3" s="0">
         <v>25</v>
       </c>
       <c r="H3" s="0">
         <v>25</v>
       </c>
       <c r="I3" s="0">
         <v>18</v>
       </c>
@@ -6528,54 +6633,57 @@
       </c>
       <c r="S3" s="0">
         <v>25</v>
       </c>
       <c r="T3" s="0">
         <v>35</v>
       </c>
       <c r="U3" s="0">
         <v>30</v>
       </c>
       <c r="V3" s="0">
         <v>31</v>
       </c>
       <c r="W3" s="0">
         <v>19</v>
       </c>
       <c r="X3" s="0">
         <v>26</v>
       </c>
       <c r="Y3" s="0">
         <v>21</v>
       </c>
       <c r="Z3" s="0">
         <v>22</v>
       </c>
+      <c r="AA3" s="0">
+        <v>32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B4" s="0">
         <v>100</v>
       </c>
       <c r="C4" s="0">
         <v>114</v>
       </c>
       <c r="D4" s="0">
         <v>116</v>
       </c>
       <c r="E4" s="0">
         <v>116</v>
       </c>
       <c r="F4" s="0">
         <v>121</v>
       </c>
       <c r="G4" s="0">
         <v>135</v>
       </c>
       <c r="H4" s="0">
         <v>135</v>
       </c>
       <c r="I4" s="0">
         <v>152</v>
       </c>
@@ -6607,50 +6715,53 @@
         <v>126</v>
       </c>
       <c r="S4" s="0">
         <v>135</v>
       </c>
       <c r="T4" s="0">
         <v>145</v>
       </c>
       <c r="U4" s="0">
         <v>150</v>
       </c>
       <c r="V4" s="0">
         <v>169</v>
       </c>
       <c r="W4" s="0">
         <v>166</v>
       </c>
       <c r="X4" s="0">
         <v>164</v>
       </c>
       <c r="Y4" s="0">
         <v>149</v>
       </c>
       <c r="Z4" s="0">
         <v>148</v>
+      </c>
+      <c r="AA4" s="0">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:AA4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
@@ -6790,51 +6901,51 @@
       </c>
       <c r="U2" s="0" t="s">
         <v>59</v>
       </c>
       <c r="V2" s="0" t="s">
         <v>60</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>61</v>
       </c>
       <c r="X2" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>63</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA2" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B3" s="0">
         <v>22</v>
       </c>
       <c r="C3" s="0">
         <v>25</v>
       </c>
       <c r="D3" s="0">
         <v>27</v>
       </c>
       <c r="E3" s="0">
         <v>26</v>
       </c>
       <c r="F3" s="0">
         <v>29</v>
       </c>
       <c r="G3" s="0">
         <v>27</v>
       </c>
       <c r="H3" s="0">
         <v>25</v>
       </c>
       <c r="I3" s="0">
         <v>20</v>
       </c>
@@ -6867,54 +6978,57 @@
       </c>
       <c r="S3" s="0">
         <v>26</v>
       </c>
       <c r="T3" s="0">
         <v>26</v>
       </c>
       <c r="U3" s="0">
         <v>30</v>
       </c>
       <c r="V3" s="0">
         <v>27</v>
       </c>
       <c r="W3" s="0">
         <v>19</v>
       </c>
       <c r="X3" s="0">
         <v>26</v>
       </c>
       <c r="Y3" s="0">
         <v>21</v>
       </c>
       <c r="Z3" s="0">
         <v>22</v>
       </c>
+      <c r="AA3" s="0">
+        <v>31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B4" s="0">
         <v>98</v>
       </c>
       <c r="C4" s="0">
         <v>105</v>
       </c>
       <c r="D4" s="0">
         <v>103</v>
       </c>
       <c r="E4" s="0">
         <v>114</v>
       </c>
       <c r="F4" s="0">
         <v>111</v>
       </c>
       <c r="G4" s="0">
         <v>123</v>
       </c>
       <c r="H4" s="0">
         <v>135</v>
       </c>
       <c r="I4" s="0">
         <v>140</v>
       </c>
@@ -6946,31 +7060,34 @@
         <v>116</v>
       </c>
       <c r="S4" s="0">
         <v>124</v>
       </c>
       <c r="T4" s="0">
         <v>144</v>
       </c>
       <c r="U4" s="0">
         <v>140</v>
       </c>
       <c r="V4" s="0">
         <v>163</v>
       </c>
       <c r="W4" s="0">
         <v>156</v>
       </c>
       <c r="X4" s="0">
         <v>154</v>
       </c>
       <c r="Y4" s="0">
         <v>139</v>
       </c>
       <c r="Z4" s="0">
         <v>138</v>
+      </c>
+      <c r="AA4" s="0">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>