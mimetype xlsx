--- v0 (2026-04-06)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>V1RTS</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Röntgensjuksköterskeprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Göteborgs universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -114,167 +114,179 @@
   <si>
     <t>HT18 19761</t>
   </si>
   <si>
     <t>HT19 19757</t>
   </si>
   <si>
     <t>HT20 19728</t>
   </si>
   <si>
     <t>HT21 1G05A</t>
   </si>
   <si>
     <t>HT22 1G05A</t>
   </si>
   <si>
     <t>HT23 1G05B</t>
   </si>
   <si>
     <t>HT24 1G05B</t>
   </si>
   <si>
     <t>HT25 05008</t>
   </si>
   <si>
+    <t>HT26 05000</t>
+  </si>
+  <si>
     <t>HT2014</t>
   </si>
   <si>
     <t>HT2015</t>
   </si>
   <si>
     <t>HT2016</t>
   </si>
   <si>
     <t>HT2017</t>
   </si>
   <si>
     <t>HT2018</t>
   </si>
   <si>
     <t>HT2019</t>
   </si>
   <si>
     <t>HT2020</t>
   </si>
   <si>
     <t>HT2021</t>
   </si>
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>18.00</t>
   </si>
   <si>
     <t>18.19</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>17.20</t>
   </si>
   <si>
     <t>17.40</t>
   </si>
   <si>
     <t>17.71</t>
   </si>
   <si>
     <t>17.66</t>
   </si>
   <si>
     <t>17.72</t>
   </si>
   <si>
     <t>17.30</t>
   </si>
   <si>
     <t>17.08</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
     <t>17.86</t>
   </si>
   <si>
+    <t>18.53</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>17.69</t>
   </si>
   <si>
     <t>17.96</t>
   </si>
   <si>
     <t>17.23</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
     <t>18.30</t>
   </si>
   <si>
     <t>18.73</t>
   </si>
   <si>
     <t>18.55</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
     <t>17.21</t>
   </si>
   <si>
     <t>17.01</t>
   </si>
   <si>
     <t>18.03</t>
   </si>
   <si>
+    <t>18.70</t>
+  </si>
+  <si>
     <t>BIEX</t>
   </si>
   <si>
     <t>17.34</t>
   </si>
   <si>
     <t>16.58</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>1.05</t>
   </si>
   <si>
     <t>HP</t>
@@ -330,96 +342,105 @@
   <si>
     <t>HT18 19761 (HT2018)</t>
   </si>
   <si>
     <t>HT19 19757 (HT2019)</t>
   </si>
   <si>
     <t>HT20 19728 (HT2020)</t>
   </si>
   <si>
     <t>HT21 1G05A (HT2021)</t>
   </si>
   <si>
     <t>HT22 1G05A (HT2022)</t>
   </si>
   <si>
     <t>HT23 1G05B (HT2023)</t>
   </si>
   <si>
     <t>HT24 1G05B (HT2024)</t>
   </si>
   <si>
     <t>HT25 05008 (HT2025)</t>
   </si>
   <si>
+    <t>HT26 05000 (HT2026)</t>
+  </si>
+  <si>
     <t>17.18</t>
   </si>
   <si>
     <t>16.93</t>
   </si>
   <si>
     <t>16.17</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
     <t>16.07</t>
   </si>
   <si>
     <t>16.35</t>
   </si>
   <si>
     <t>16.57</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>15.95</t>
   </si>
   <si>
+    <t>17.81</t>
+  </si>
+  <si>
     <t>16.87</t>
   </si>
   <si>
     <t>17.07</t>
   </si>
   <si>
     <t>17.14</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>16.08</t>
   </si>
   <si>
     <t>16.40</t>
   </si>
   <si>
     <t>17.90</t>
+  </si>
+  <si>
+    <t>17.51</t>
   </si>
   <si>
     <t>19.34</t>
   </si>
   <si>
     <t>16.26</t>
   </si>
   <si>
     <t>16.56</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>0.60</t>
   </si>
   <si>
     <t>0.50</t>
   </si>
@@ -538,3210 +559,3429 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B3" s="0">
         <v>98</v>
       </c>
       <c r="C3" s="0">
         <v>96</v>
       </c>
       <c r="D3" s="0">
         <v>62</v>
       </c>
       <c r="E3" s="0">
         <v>44</v>
       </c>
       <c r="F3" s="0">
         <v>28</v>
       </c>
       <c r="G3" s="0">
         <v>56</v>
       </c>
       <c r="H3" s="0">
         <v>67</v>
       </c>
       <c r="I3" s="0">
         <v>101</v>
       </c>
       <c r="J3" s="0">
         <v>81</v>
       </c>
       <c r="K3" s="0">
         <v>54</v>
       </c>
       <c r="L3" s="0">
         <v>42</v>
       </c>
       <c r="M3" s="0">
         <v>63</v>
       </c>
+      <c r="N3" s="0">
+        <v>85</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B4" s="0">
         <v>257</v>
       </c>
       <c r="C4" s="0">
         <v>233</v>
       </c>
       <c r="D4" s="0">
         <v>239</v>
       </c>
       <c r="E4" s="0">
         <v>169</v>
       </c>
       <c r="F4" s="0">
         <v>130</v>
       </c>
       <c r="G4" s="0">
         <v>170</v>
       </c>
       <c r="H4" s="0">
         <v>256</v>
       </c>
       <c r="I4" s="0">
         <v>335</v>
       </c>
       <c r="J4" s="0">
         <v>298</v>
       </c>
       <c r="K4" s="0">
         <v>231</v>
       </c>
       <c r="L4" s="0">
         <v>224</v>
       </c>
       <c r="M4" s="0">
         <v>337</v>
+      </c>
+      <c r="N4" s="0">
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B3" s="0">
         <v>51</v>
       </c>
       <c r="C3" s="0">
         <v>48</v>
       </c>
       <c r="D3" s="0">
         <v>36</v>
       </c>
       <c r="E3" s="0">
         <v>18</v>
       </c>
       <c r="F3" s="0">
         <v>11</v>
       </c>
       <c r="G3" s="0">
         <v>27</v>
       </c>
       <c r="H3" s="0">
         <v>38</v>
       </c>
       <c r="I3" s="0">
         <v>53</v>
       </c>
       <c r="J3" s="0">
         <v>40</v>
       </c>
       <c r="K3" s="0">
         <v>25</v>
       </c>
       <c r="L3" s="0">
         <v>23</v>
       </c>
       <c r="M3" s="0">
         <v>38</v>
       </c>
+      <c r="N3" s="0">
+        <v>48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B4" s="0">
         <v>165</v>
       </c>
       <c r="C4" s="0">
         <v>116</v>
       </c>
       <c r="D4" s="0">
         <v>109</v>
       </c>
       <c r="E4" s="0">
         <v>89</v>
       </c>
       <c r="F4" s="0">
         <v>60</v>
       </c>
       <c r="G4" s="0">
         <v>90</v>
       </c>
       <c r="H4" s="0">
         <v>120</v>
       </c>
       <c r="I4" s="0">
         <v>175</v>
       </c>
       <c r="J4" s="0">
         <v>155</v>
       </c>
       <c r="K4" s="0">
         <v>121</v>
       </c>
       <c r="L4" s="0">
         <v>131</v>
       </c>
       <c r="M4" s="0">
         <v>202</v>
+      </c>
+      <c r="N4" s="0">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B3" s="0">
         <v>321</v>
       </c>
       <c r="C3" s="0">
         <v>308</v>
       </c>
       <c r="D3" s="0">
         <v>288</v>
       </c>
       <c r="E3" s="0">
         <v>263</v>
       </c>
       <c r="F3" s="0">
         <v>262</v>
       </c>
       <c r="G3" s="0">
         <v>291</v>
       </c>
       <c r="H3" s="0">
         <v>403</v>
       </c>
       <c r="I3" s="0">
         <v>501</v>
       </c>
       <c r="J3" s="0">
         <v>516</v>
       </c>
       <c r="K3" s="0">
         <v>471</v>
       </c>
       <c r="L3" s="0">
         <v>421</v>
       </c>
       <c r="M3" s="0">
         <v>637</v>
       </c>
+      <c r="N3" s="0">
+        <v>603</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B4" s="0">
         <v>159</v>
       </c>
       <c r="C4" s="0">
         <v>215</v>
       </c>
       <c r="D4" s="0">
         <v>193</v>
       </c>
       <c r="E4" s="0">
         <v>174</v>
       </c>
       <c r="F4" s="0">
         <v>144</v>
       </c>
       <c r="G4" s="0">
         <v>182</v>
       </c>
       <c r="H4" s="0">
         <v>274</v>
       </c>
       <c r="I4" s="0">
         <v>286</v>
       </c>
       <c r="J4" s="0">
         <v>241</v>
       </c>
       <c r="K4" s="0">
         <v>206</v>
       </c>
       <c r="L4" s="0">
         <v>202</v>
       </c>
       <c r="M4" s="0">
         <v>239</v>
       </c>
+      <c r="N4" s="0">
+        <v>300</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B5" s="0">
         <v>66</v>
       </c>
       <c r="C5" s="0">
         <v>98</v>
       </c>
       <c r="D5" s="0">
         <v>93</v>
       </c>
       <c r="E5" s="0">
         <v>68</v>
       </c>
       <c r="F5" s="0">
         <v>56</v>
       </c>
       <c r="G5" s="0">
         <v>81</v>
       </c>
       <c r="H5" s="0">
         <v>153</v>
       </c>
       <c r="I5" s="0">
         <v>182</v>
       </c>
       <c r="J5" s="0">
         <v>166</v>
       </c>
       <c r="K5" s="0">
         <v>131</v>
       </c>
       <c r="L5" s="0">
         <v>89</v>
       </c>
       <c r="M5" s="0">
         <v>133</v>
+      </c>
+      <c r="N5" s="0">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B3" s="0">
         <v>19</v>
       </c>
       <c r="C3" s="0">
         <v>11</v>
       </c>
       <c r="D3" s="0">
         <v>10</v>
       </c>
       <c r="E3" s="0">
         <v>9</v>
       </c>
       <c r="F3" s="0">
         <v>18</v>
       </c>
       <c r="G3" s="0">
         <v>12</v>
       </c>
       <c r="H3" s="0">
         <v>19</v>
       </c>
       <c r="I3" s="0">
         <v>17</v>
       </c>
       <c r="J3" s="0">
         <v>24</v>
       </c>
       <c r="K3" s="0">
         <v>29</v>
       </c>
       <c r="L3" s="0">
         <v>38</v>
       </c>
       <c r="M3" s="0">
         <v>35</v>
       </c>
+      <c r="N3" s="0">
+        <v>32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B4" s="0">
         <v>5</v>
       </c>
       <c r="C4" s="0">
         <v>10</v>
       </c>
       <c r="D4" s="0">
         <v>8</v>
       </c>
       <c r="E4" s="0">
         <v>13</v>
       </c>
       <c r="F4" s="0">
         <v>12</v>
       </c>
       <c r="G4" s="0">
         <v>9</v>
       </c>
       <c r="H4" s="0">
         <v>17</v>
       </c>
       <c r="I4" s="0">
         <v>11</v>
       </c>
       <c r="J4" s="0">
         <v>10</v>
       </c>
       <c r="K4" s="0">
         <v>12</v>
       </c>
       <c r="L4" s="0">
         <v>12</v>
       </c>
       <c r="M4" s="0">
         <v>12</v>
       </c>
+      <c r="N4" s="0">
+        <v>18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>9</v>
       </c>
       <c r="D5" s="0">
         <v>8</v>
       </c>
       <c r="E5" s="0">
         <v>6</v>
       </c>
       <c r="F5" s="0">
         <v>2</v>
       </c>
       <c r="G5" s="0">
         <v>11</v>
       </c>
       <c r="H5" s="0">
         <v>14</v>
       </c>
       <c r="I5" s="0">
         <v>17</v>
       </c>
       <c r="J5" s="0">
         <v>16</v>
       </c>
       <c r="K5" s="0">
         <v>19</v>
       </c>
       <c r="L5" s="0">
         <v>10</v>
       </c>
       <c r="M5" s="0">
         <v>13</v>
+      </c>
+      <c r="N5" s="0">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B3" s="0">
         <v>16</v>
       </c>
       <c r="C3" s="0">
         <v>10</v>
       </c>
       <c r="D3" s="0">
         <v>12</v>
       </c>
       <c r="E3" s="0">
         <v>8</v>
       </c>
       <c r="F3" s="0">
         <v>17</v>
       </c>
       <c r="G3" s="0">
         <v>14</v>
       </c>
       <c r="H3" s="0">
         <v>14</v>
       </c>
       <c r="I3" s="0">
         <v>18</v>
       </c>
       <c r="J3" s="0">
         <v>17</v>
       </c>
       <c r="K3" s="0">
         <v>24</v>
       </c>
       <c r="L3" s="0">
         <v>30</v>
       </c>
       <c r="M3" s="0">
         <v>27</v>
       </c>
+      <c r="N3" s="0">
+        <v>24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B4" s="0">
         <v>4</v>
       </c>
       <c r="C4" s="0">
         <v>13</v>
       </c>
       <c r="D4" s="0">
         <v>10</v>
       </c>
       <c r="E4" s="0">
         <v>11</v>
       </c>
       <c r="F4" s="0">
         <v>13</v>
       </c>
       <c r="G4" s="0">
         <v>10</v>
       </c>
       <c r="H4" s="0">
         <v>21</v>
       </c>
       <c r="I4" s="0">
         <v>10</v>
       </c>
       <c r="J4" s="0">
         <v>18</v>
       </c>
       <c r="K4" s="0">
         <v>9</v>
       </c>
       <c r="L4" s="0">
         <v>13</v>
       </c>
       <c r="M4" s="0">
         <v>8</v>
       </c>
+      <c r="N4" s="0">
+        <v>11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B5" s="0">
         <v>5</v>
       </c>
       <c r="C5" s="0">
         <v>7</v>
       </c>
       <c r="D5" s="0">
         <v>4</v>
       </c>
       <c r="E5" s="0">
         <v>7</v>
       </c>
       <c r="F5" s="0">
         <v>2</v>
       </c>
       <c r="G5" s="0">
         <v>8</v>
       </c>
       <c r="H5" s="0">
         <v>10</v>
       </c>
       <c r="I5" s="0">
         <v>12</v>
       </c>
       <c r="J5" s="0">
         <v>15</v>
       </c>
       <c r="K5" s="0">
         <v>17</v>
       </c>
       <c r="L5" s="0">
         <v>9</v>
       </c>
       <c r="M5" s="0">
         <v>11</v>
+      </c>
+      <c r="N5" s="0">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B3" s="0">
         <v>187</v>
       </c>
       <c r="C3" s="0">
         <v>165</v>
       </c>
       <c r="D3" s="0">
         <v>141</v>
       </c>
       <c r="E3" s="0">
         <v>99</v>
       </c>
       <c r="F3" s="0">
         <v>78</v>
       </c>
       <c r="G3" s="0">
         <v>104</v>
       </c>
       <c r="H3" s="0">
         <v>123</v>
       </c>
       <c r="I3" s="0">
         <v>203</v>
       </c>
       <c r="J3" s="0">
         <v>180</v>
       </c>
       <c r="K3" s="0">
         <v>143</v>
       </c>
       <c r="L3" s="0">
         <v>132</v>
       </c>
       <c r="M3" s="0">
         <v>237</v>
       </c>
+      <c r="N3" s="0">
+        <v>248</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B4" s="0">
         <v>114</v>
       </c>
       <c r="C4" s="0">
         <v>118</v>
       </c>
       <c r="D4" s="0">
         <v>108</v>
       </c>
       <c r="E4" s="0">
         <v>84</v>
       </c>
       <c r="F4" s="0">
         <v>54</v>
       </c>
       <c r="G4" s="0">
         <v>88</v>
       </c>
       <c r="H4" s="0">
         <v>126</v>
       </c>
       <c r="I4" s="0">
         <v>135</v>
       </c>
       <c r="J4" s="0">
         <v>124</v>
       </c>
       <c r="K4" s="0">
         <v>90</v>
       </c>
       <c r="L4" s="0">
         <v>99</v>
       </c>
       <c r="M4" s="0">
         <v>113</v>
       </c>
+      <c r="N4" s="0">
+        <v>161</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B5" s="0">
         <v>54</v>
       </c>
       <c r="C5" s="0">
         <v>46</v>
       </c>
       <c r="D5" s="0">
         <v>52</v>
       </c>
       <c r="E5" s="0">
         <v>30</v>
       </c>
       <c r="F5" s="0">
         <v>26</v>
       </c>
       <c r="G5" s="0">
         <v>34</v>
       </c>
       <c r="H5" s="0">
         <v>74</v>
       </c>
       <c r="I5" s="0">
         <v>98</v>
       </c>
       <c r="J5" s="0">
         <v>75</v>
       </c>
       <c r="K5" s="0">
         <v>52</v>
       </c>
       <c r="L5" s="0">
         <v>35</v>
       </c>
       <c r="M5" s="0">
         <v>50</v>
+      </c>
+      <c r="N5" s="0">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B3" s="0">
         <v>113</v>
       </c>
       <c r="C3" s="0">
         <v>77</v>
       </c>
       <c r="D3" s="0">
         <v>56</v>
       </c>
       <c r="E3" s="0">
         <v>44</v>
       </c>
       <c r="F3" s="0">
         <v>27</v>
       </c>
       <c r="G3" s="0">
         <v>53</v>
       </c>
       <c r="H3" s="0">
         <v>50</v>
       </c>
       <c r="I3" s="0">
         <v>94</v>
       </c>
       <c r="J3" s="0">
         <v>89</v>
       </c>
       <c r="K3" s="0">
         <v>67</v>
       </c>
       <c r="L3" s="0">
         <v>76</v>
       </c>
       <c r="M3" s="0">
         <v>134</v>
       </c>
+      <c r="N3" s="0">
+        <v>131</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B4" s="0">
         <v>66</v>
       </c>
       <c r="C4" s="0">
         <v>56</v>
       </c>
       <c r="D4" s="0">
         <v>54</v>
       </c>
       <c r="E4" s="0">
         <v>44</v>
       </c>
       <c r="F4" s="0">
         <v>28</v>
       </c>
       <c r="G4" s="0">
         <v>42</v>
       </c>
       <c r="H4" s="0">
         <v>63</v>
       </c>
       <c r="I4" s="0">
         <v>83</v>
       </c>
       <c r="J4" s="0">
         <v>61</v>
       </c>
       <c r="K4" s="0">
         <v>55</v>
       </c>
       <c r="L4" s="0">
         <v>56</v>
       </c>
       <c r="M4" s="0">
         <v>73</v>
       </c>
+      <c r="N4" s="0">
+        <v>93</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B5" s="0">
         <v>37</v>
       </c>
       <c r="C5" s="0">
         <v>31</v>
       </c>
       <c r="D5" s="0">
         <v>35</v>
       </c>
       <c r="E5" s="0">
         <v>19</v>
       </c>
       <c r="F5" s="0">
         <v>16</v>
       </c>
       <c r="G5" s="0">
         <v>22</v>
       </c>
       <c r="H5" s="0">
         <v>45</v>
       </c>
       <c r="I5" s="0">
         <v>51</v>
       </c>
       <c r="J5" s="0">
         <v>45</v>
       </c>
       <c r="K5" s="0">
         <v>24</v>
       </c>
       <c r="L5" s="0">
         <v>22</v>
       </c>
       <c r="M5" s="0">
         <v>33</v>
+      </c>
+      <c r="N5" s="0">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B3" s="0">
         <v>30</v>
       </c>
       <c r="C3" s="0">
         <v>30</v>
       </c>
       <c r="D3" s="0">
         <v>26</v>
       </c>
       <c r="E3" s="0">
         <v>28</v>
       </c>
       <c r="F3" s="0">
         <v>32</v>
       </c>
       <c r="G3" s="0">
         <v>32</v>
       </c>
       <c r="H3" s="0">
         <v>50</v>
       </c>
       <c r="I3" s="0">
         <v>45</v>
       </c>
       <c r="J3" s="0">
         <v>50</v>
       </c>
       <c r="K3" s="0">
         <v>60</v>
       </c>
       <c r="L3" s="0">
         <v>60</v>
       </c>
       <c r="M3" s="0">
         <v>60</v>
       </c>
+      <c r="N3" s="0">
+        <v>60</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" s="0">
         <v>355</v>
       </c>
       <c r="C4" s="0">
         <v>329</v>
       </c>
       <c r="D4" s="0">
         <v>301</v>
       </c>
       <c r="E4" s="0">
         <v>213</v>
       </c>
       <c r="F4" s="0">
         <v>158</v>
       </c>
       <c r="G4" s="0">
         <v>226</v>
       </c>
       <c r="H4" s="0">
         <v>323</v>
       </c>
       <c r="I4" s="0">
         <v>436</v>
       </c>
       <c r="J4" s="0">
         <v>379</v>
       </c>
       <c r="K4" s="0">
         <v>285</v>
       </c>
       <c r="L4" s="0">
         <v>266</v>
       </c>
       <c r="M4" s="0">
         <v>400</v>
+      </c>
+      <c r="N4" s="0">
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B3" s="0">
         <v>25</v>
       </c>
       <c r="C3" s="0">
         <v>30</v>
       </c>
       <c r="D3" s="0">
         <v>26</v>
       </c>
       <c r="E3" s="0">
         <v>26</v>
       </c>
       <c r="F3" s="0">
         <v>32</v>
       </c>
       <c r="G3" s="0">
         <v>32</v>
       </c>
       <c r="H3" s="0">
         <v>45</v>
       </c>
       <c r="I3" s="0">
         <v>40</v>
       </c>
       <c r="J3" s="0">
         <v>50</v>
       </c>
       <c r="K3" s="0">
         <v>50</v>
       </c>
       <c r="L3" s="0">
         <v>52</v>
       </c>
       <c r="M3" s="0">
         <v>46</v>
       </c>
+      <c r="N3" s="0">
+        <v>45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" s="0">
         <v>216</v>
       </c>
       <c r="C4" s="0">
         <v>164</v>
       </c>
       <c r="D4" s="0">
         <v>145</v>
       </c>
       <c r="E4" s="0">
         <v>107</v>
       </c>
       <c r="F4" s="0">
         <v>71</v>
       </c>
       <c r="G4" s="0">
         <v>117</v>
       </c>
       <c r="H4" s="0">
         <v>158</v>
       </c>
       <c r="I4" s="0">
         <v>228</v>
       </c>
       <c r="J4" s="0">
         <v>195</v>
       </c>
       <c r="K4" s="0">
         <v>146</v>
       </c>
       <c r="L4" s="0">
         <v>154</v>
       </c>
       <c r="M4" s="0">
         <v>240</v>
+      </c>
+      <c r="N4" s="0">
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="N3" s="0" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
+      </c>
+      <c r="N4" s="0" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
+      </c>
+      <c r="N6" s="0" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="F7" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J7" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
+      </c>
+      <c r="N8" s="0" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
+      </c>
+      <c r="N11" s="0" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
+      </c>
+      <c r="N1" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I3" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="K3" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="M3" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="J3" s="0" t="s">
-[...9 lines deleted...]
-        <v>98</v>
+      <c r="N3" s="0" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>113</v>
+        <v>119</v>
+      </c>
+      <c r="N4" s="0" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
+      </c>
+      <c r="N6" s="0" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B7" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
+      </c>
+      <c r="N7" s="0" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
+      </c>
+      <c r="N8" s="0" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
+      </c>
+      <c r="N11" s="0" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B3" s="0">
         <v>546</v>
       </c>
       <c r="C3" s="0">
         <v>621</v>
       </c>
       <c r="D3" s="0">
         <v>574</v>
       </c>
       <c r="E3" s="0">
         <v>505</v>
       </c>
       <c r="F3" s="0">
         <v>462</v>
       </c>
       <c r="G3" s="0">
         <v>554</v>
       </c>
       <c r="H3" s="0">
         <v>830</v>
       </c>
       <c r="I3" s="0">
         <v>969</v>
       </c>
       <c r="J3" s="0">
         <v>923</v>
       </c>
       <c r="K3" s="0">
         <v>808</v>
       </c>
       <c r="L3" s="0">
         <v>712</v>
       </c>
       <c r="M3" s="0">
         <v>1009</v>
       </c>
+      <c r="N3" s="0">
+        <v>1025</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B4" s="0">
         <v>71</v>
       </c>
       <c r="C4" s="0">
         <v>80</v>
       </c>
       <c r="D4" s="0">
         <v>94</v>
       </c>
       <c r="E4" s="0">
         <v>74</v>
       </c>
       <c r="F4" s="0">
         <v>65</v>
       </c>
       <c r="G4" s="0">
         <v>97</v>
       </c>
       <c r="H4" s="0">
         <v>125</v>
       </c>
       <c r="I4" s="0">
         <v>168</v>
       </c>
       <c r="J4" s="0">
         <v>128</v>
       </c>
       <c r="K4" s="0">
         <v>117</v>
       </c>
       <c r="L4" s="0">
         <v>124</v>
       </c>
       <c r="M4" s="0">
         <v>157</v>
+      </c>
+      <c r="N4" s="0">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B3" s="0">
         <v>144</v>
       </c>
       <c r="C3" s="0">
         <v>184</v>
       </c>
       <c r="D3" s="0">
         <v>134</v>
       </c>
       <c r="E3" s="0">
         <v>119</v>
       </c>
       <c r="F3" s="0">
         <v>101</v>
       </c>
       <c r="G3" s="0">
         <v>130</v>
       </c>
       <c r="H3" s="0">
         <v>182</v>
       </c>
       <c r="I3" s="0">
         <v>237</v>
       </c>
       <c r="J3" s="0">
         <v>221</v>
       </c>
       <c r="K3" s="0">
         <v>177</v>
       </c>
       <c r="L3" s="0">
         <v>134</v>
       </c>
       <c r="M3" s="0">
         <v>181</v>
       </c>
+      <c r="N3" s="0">
+        <v>202</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B4" s="0">
         <v>402</v>
       </c>
       <c r="C4" s="0">
         <v>437</v>
       </c>
       <c r="D4" s="0">
         <v>440</v>
       </c>
       <c r="E4" s="0">
         <v>386</v>
       </c>
       <c r="F4" s="0">
         <v>361</v>
       </c>
       <c r="G4" s="0">
         <v>424</v>
       </c>
       <c r="H4" s="0">
         <v>648</v>
       </c>
       <c r="I4" s="0">
         <v>732</v>
       </c>
       <c r="J4" s="0">
         <v>702</v>
       </c>
       <c r="K4" s="0">
         <v>631</v>
       </c>
       <c r="L4" s="0">
         <v>578</v>
       </c>
       <c r="M4" s="0">
         <v>828</v>
+      </c>
+      <c r="N4" s="0">
+        <v>823</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B3" s="0">
         <v>7</v>
       </c>
       <c r="C3" s="0">
         <v>11</v>
       </c>
       <c r="D3" s="0">
         <v>8</v>
       </c>
       <c r="E3" s="0">
         <v>7</v>
       </c>
       <c r="F3" s="0">
         <v>8</v>
       </c>
       <c r="G3" s="0">
         <v>10</v>
       </c>
       <c r="H3" s="0">
         <v>16</v>
       </c>
       <c r="I3" s="0">
         <v>12</v>
       </c>
       <c r="J3" s="0">
         <v>15</v>
       </c>
       <c r="K3" s="0">
         <v>12</v>
       </c>
       <c r="L3" s="0">
         <v>17</v>
       </c>
       <c r="M3" s="0">
         <v>16</v>
       </c>
+      <c r="N3" s="0">
+        <v>18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B4" s="0">
         <v>23</v>
       </c>
       <c r="C4" s="0">
         <v>19</v>
       </c>
       <c r="D4" s="0">
         <v>18</v>
       </c>
       <c r="E4" s="0">
         <v>21</v>
       </c>
       <c r="F4" s="0">
         <v>24</v>
       </c>
       <c r="G4" s="0">
         <v>22</v>
       </c>
       <c r="H4" s="0">
         <v>34</v>
       </c>
       <c r="I4" s="0">
         <v>33</v>
       </c>
       <c r="J4" s="0">
         <v>35</v>
       </c>
       <c r="K4" s="0">
         <v>48</v>
       </c>
       <c r="L4" s="0">
         <v>43</v>
       </c>
       <c r="M4" s="0">
         <v>44</v>
+      </c>
+      <c r="N4" s="0">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="N1" s="0" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="N2" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B3" s="0">
         <v>8</v>
       </c>
       <c r="C3" s="0">
         <v>12</v>
       </c>
       <c r="D3" s="0">
         <v>5</v>
       </c>
       <c r="E3" s="0">
         <v>6</v>
       </c>
       <c r="F3" s="0">
         <v>6</v>
       </c>
       <c r="G3" s="0">
         <v>12</v>
       </c>
       <c r="H3" s="0">
         <v>14</v>
       </c>
       <c r="I3" s="0">
         <v>14</v>
       </c>
       <c r="J3" s="0">
         <v>15</v>
       </c>
       <c r="K3" s="0">
         <v>9</v>
       </c>
       <c r="L3" s="0">
         <v>15</v>
       </c>
       <c r="M3" s="0">
         <v>13</v>
       </c>
+      <c r="N3" s="0">
+        <v>12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B4" s="0">
         <v>17</v>
       </c>
       <c r="C4" s="0">
         <v>18</v>
       </c>
       <c r="D4" s="0">
         <v>21</v>
       </c>
       <c r="E4" s="0">
         <v>20</v>
       </c>
       <c r="F4" s="0">
         <v>26</v>
       </c>
       <c r="G4" s="0">
         <v>20</v>
       </c>
       <c r="H4" s="0">
         <v>31</v>
       </c>
       <c r="I4" s="0">
         <v>26</v>
       </c>
       <c r="J4" s="0">
         <v>35</v>
       </c>
       <c r="K4" s="0">
         <v>41</v>
       </c>
       <c r="L4" s="0">
         <v>37</v>
       </c>
       <c r="M4" s="0">
+        <v>33</v>
+      </c>
+      <c r="N4" s="0">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>