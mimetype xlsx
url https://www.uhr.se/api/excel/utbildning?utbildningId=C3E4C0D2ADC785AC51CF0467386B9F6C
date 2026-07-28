--- v0 (2026-03-16)
+++ v1 (2026-07-28)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="125">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>MYLAK</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Läkarprogrammet</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Umeå universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -108,80 +108,86 @@
   <si>
     <t>HT22 P1308</t>
   </si>
   <si>
     <t>VT23 P1309</t>
   </si>
   <si>
     <t>HT23 P1308</t>
   </si>
   <si>
     <t>VT24 P1309</t>
   </si>
   <si>
     <t>HT24 P1308</t>
   </si>
   <si>
     <t>VT25 P1309</t>
   </si>
   <si>
     <t>HT25 P1308</t>
   </si>
   <si>
     <t>VT26 P1309</t>
   </si>
   <si>
+    <t>HT26 P1308</t>
+  </si>
+  <si>
     <t>HT2021</t>
   </si>
   <si>
     <t>VT2022</t>
   </si>
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>VT2023</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>VT2024</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>VT2025</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
     <t>VT2026</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>21.92</t>
   </si>
   <si>
     <t>21.30</t>
   </si>
   <si>
     <t>21.82</t>
   </si>
   <si>
     <t>21.25</t>
   </si>
   <si>
     <t>21.67</t>
   </si>
   <si>
     <t>21.15</t>
@@ -270,150 +276,162 @@
   <si>
     <t>36.57</t>
   </si>
   <si>
     <t>37.17</t>
   </si>
   <si>
     <t>36.33</t>
   </si>
   <si>
     <t>36.22</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>36.59</t>
   </si>
   <si>
     <t>36.39</t>
   </si>
   <si>
+    <t>36.70</t>
+  </si>
+  <si>
     <t>DA</t>
   </si>
   <si>
     <t>ÖS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>HT21 P1308 (HT2021)</t>
   </si>
   <si>
     <t>VT22 P1309 (VT2022)</t>
   </si>
   <si>
     <t>HT22 P1308 (HT2022)</t>
   </si>
   <si>
     <t>VT23 P1309 (VT2023)</t>
   </si>
   <si>
     <t>HT23 P1308 (HT2023)</t>
   </si>
   <si>
     <t>VT24 P1309 (VT2024)</t>
   </si>
   <si>
     <t>HT24 P1308 (HT2024)</t>
   </si>
   <si>
     <t>VT25 P1309 (VT2025)</t>
   </si>
   <si>
     <t>HT25 P1308 (HT2025)</t>
   </si>
   <si>
     <t>VT26 P1309 (VT2026)</t>
   </si>
   <si>
+    <t>HT26 P1308 (HT2026)</t>
+  </si>
+  <si>
     <t>21.73</t>
   </si>
   <si>
     <t>21.09</t>
   </si>
   <si>
     <t>21.00</t>
   </si>
   <si>
     <t>21.44</t>
   </si>
   <si>
     <t>20.89</t>
   </si>
   <si>
     <t>20.99</t>
   </si>
   <si>
     <t>21.65</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>21.55</t>
   </si>
   <si>
     <t>21.58</t>
   </si>
   <si>
     <t>21.46</t>
   </si>
   <si>
+    <t>21.71</t>
+  </si>
+  <si>
     <t>36.65</t>
   </si>
   <si>
     <t>36.34</t>
   </si>
   <si>
     <t>36.42</t>
   </si>
   <si>
     <t>35.90</t>
   </si>
   <si>
     <t>35.99</t>
   </si>
   <si>
     <t>35.46</t>
   </si>
   <si>
     <t>36.05</t>
   </si>
   <si>
     <t>35.29</t>
   </si>
   <si>
     <t>36.15</t>
   </si>
   <si>
     <t>35.44</t>
+  </si>
+  <si>
+    <t>36.23</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
   <si>
     <t>Kvinnor</t>
   </si>
   <si>
     <t>24 eller yngre</t>
   </si>
   <si>
     <t>25 - 34</t>
   </si>
   <si>
     <t>35 eller äldre</t>
   </si>
 </sst>
 </file>
 
@@ -508,2970 +526,3207 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>1192</v>
       </c>
       <c r="C3" s="0">
         <v>764</v>
       </c>
       <c r="D3" s="0">
         <v>1066</v>
       </c>
       <c r="E3" s="0">
         <v>608</v>
       </c>
       <c r="F3" s="0">
         <v>907</v>
       </c>
       <c r="G3" s="0">
         <v>552</v>
       </c>
       <c r="H3" s="0">
         <v>899</v>
       </c>
       <c r="I3" s="0">
         <v>664</v>
       </c>
       <c r="J3" s="0">
         <v>994</v>
       </c>
       <c r="K3" s="0">
         <v>631</v>
       </c>
+      <c r="L3" s="0">
+        <v>1150</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>2339</v>
       </c>
       <c r="C4" s="0">
         <v>1518</v>
       </c>
       <c r="D4" s="0">
         <v>2103</v>
       </c>
       <c r="E4" s="0">
         <v>1386</v>
       </c>
       <c r="F4" s="0">
         <v>1785</v>
       </c>
       <c r="G4" s="0">
         <v>1256</v>
       </c>
       <c r="H4" s="0">
         <v>1757</v>
       </c>
       <c r="I4" s="0">
         <v>1316</v>
       </c>
       <c r="J4" s="0">
         <v>1977</v>
       </c>
       <c r="K4" s="0">
         <v>1391</v>
+      </c>
+      <c r="L4" s="0">
+        <v>2025</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>691</v>
       </c>
       <c r="C3" s="0">
         <v>511</v>
       </c>
       <c r="D3" s="0">
         <v>608</v>
       </c>
       <c r="E3" s="0">
         <v>400</v>
       </c>
       <c r="F3" s="0">
         <v>561</v>
       </c>
       <c r="G3" s="0">
         <v>374</v>
       </c>
       <c r="H3" s="0">
         <v>541</v>
       </c>
       <c r="I3" s="0">
         <v>446</v>
       </c>
       <c r="J3" s="0">
         <v>616</v>
       </c>
       <c r="K3" s="0">
         <v>415</v>
       </c>
+      <c r="L3" s="0">
+        <v>676</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>1339</v>
       </c>
       <c r="C4" s="0">
         <v>1009</v>
       </c>
       <c r="D4" s="0">
         <v>1214</v>
       </c>
       <c r="E4" s="0">
         <v>914</v>
       </c>
       <c r="F4" s="0">
         <v>1067</v>
       </c>
       <c r="G4" s="0">
         <v>853</v>
       </c>
       <c r="H4" s="0">
         <v>1051</v>
       </c>
       <c r="I4" s="0">
         <v>858</v>
       </c>
       <c r="J4" s="0">
         <v>1187</v>
       </c>
       <c r="K4" s="0">
         <v>908</v>
+      </c>
+      <c r="L4" s="0">
+        <v>1198</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B3" s="0">
         <v>3742</v>
       </c>
       <c r="C3" s="0">
         <v>2268</v>
       </c>
       <c r="D3" s="0">
         <v>3505</v>
       </c>
       <c r="E3" s="0">
         <v>2106</v>
       </c>
       <c r="F3" s="0">
         <v>3133</v>
       </c>
       <c r="G3" s="0">
         <v>2048</v>
       </c>
       <c r="H3" s="0">
         <v>3186</v>
       </c>
       <c r="I3" s="0">
         <v>2154</v>
       </c>
       <c r="J3" s="0">
         <v>3540</v>
       </c>
       <c r="K3" s="0">
         <v>2242</v>
       </c>
+      <c r="L3" s="0">
+        <v>3708</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B4" s="0">
         <v>1058</v>
       </c>
       <c r="C4" s="0">
         <v>825</v>
       </c>
       <c r="D4" s="0">
         <v>875</v>
       </c>
       <c r="E4" s="0">
         <v>699</v>
       </c>
       <c r="F4" s="0">
         <v>758</v>
       </c>
       <c r="G4" s="0">
         <v>654</v>
       </c>
       <c r="H4" s="0">
         <v>731</v>
       </c>
       <c r="I4" s="0">
         <v>706</v>
       </c>
       <c r="J4" s="0">
         <v>738</v>
       </c>
       <c r="K4" s="0">
         <v>680</v>
       </c>
+      <c r="L4" s="0">
+        <v>735</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B5" s="0">
         <v>269</v>
       </c>
       <c r="C5" s="0">
         <v>206</v>
       </c>
       <c r="D5" s="0">
         <v>238</v>
       </c>
       <c r="E5" s="0">
         <v>184</v>
       </c>
       <c r="F5" s="0">
         <v>242</v>
       </c>
       <c r="G5" s="0">
         <v>218</v>
       </c>
       <c r="H5" s="0">
         <v>231</v>
       </c>
       <c r="I5" s="0">
         <v>266</v>
       </c>
       <c r="J5" s="0">
         <v>289</v>
       </c>
       <c r="K5" s="0">
         <v>252</v>
+      </c>
+      <c r="L5" s="0">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B3" s="0">
         <v>118</v>
       </c>
       <c r="C3" s="0">
         <v>120</v>
       </c>
       <c r="D3" s="0">
         <v>125</v>
       </c>
       <c r="E3" s="0">
         <v>121</v>
       </c>
       <c r="F3" s="0">
         <v>139</v>
       </c>
       <c r="G3" s="0">
         <v>130</v>
       </c>
       <c r="H3" s="0">
         <v>166</v>
       </c>
       <c r="I3" s="0">
         <v>165</v>
       </c>
       <c r="J3" s="0">
         <v>171</v>
       </c>
       <c r="K3" s="0">
         <v>168</v>
       </c>
+      <c r="L3" s="0">
+        <v>175</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B4" s="0">
         <v>33</v>
       </c>
       <c r="C4" s="0">
         <v>36</v>
       </c>
       <c r="D4" s="0">
         <v>32</v>
       </c>
       <c r="E4" s="0">
         <v>36</v>
       </c>
       <c r="F4" s="0">
         <v>22</v>
       </c>
       <c r="G4" s="0">
         <v>42</v>
       </c>
       <c r="H4" s="0">
         <v>42</v>
       </c>
       <c r="I4" s="0">
         <v>46</v>
       </c>
       <c r="J4" s="0">
         <v>38</v>
       </c>
       <c r="K4" s="0">
         <v>44</v>
       </c>
+      <c r="L4" s="0">
+        <v>33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B5" s="0">
         <v>13</v>
       </c>
       <c r="C5" s="0">
         <v>9</v>
       </c>
       <c r="D5" s="0">
         <v>9</v>
       </c>
       <c r="E5" s="0">
         <v>9</v>
       </c>
       <c r="F5" s="0">
         <v>17</v>
       </c>
       <c r="G5" s="0">
         <v>17</v>
       </c>
       <c r="H5" s="0">
         <v>10</v>
       </c>
       <c r="I5" s="0">
         <v>18</v>
       </c>
       <c r="J5" s="0">
         <v>11</v>
       </c>
       <c r="K5" s="0">
         <v>18</v>
+      </c>
+      <c r="L5" s="0">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B3" s="0">
         <v>122</v>
       </c>
       <c r="C3" s="0">
         <v>106</v>
       </c>
       <c r="D3" s="0">
         <v>114</v>
       </c>
       <c r="E3" s="0">
         <v>116</v>
       </c>
       <c r="F3" s="0">
         <v>128</v>
       </c>
       <c r="G3" s="0">
         <v>112</v>
       </c>
       <c r="H3" s="0">
         <v>144</v>
       </c>
       <c r="I3" s="0">
         <v>122</v>
       </c>
       <c r="J3" s="0">
         <v>143</v>
       </c>
       <c r="K3" s="0">
         <v>130</v>
       </c>
+      <c r="L3" s="0">
+        <v>151</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B4" s="0">
         <v>24</v>
       </c>
       <c r="C4" s="0">
         <v>39</v>
       </c>
       <c r="D4" s="0">
         <v>35</v>
       </c>
       <c r="E4" s="0">
         <v>33</v>
       </c>
       <c r="F4" s="0">
         <v>25</v>
       </c>
       <c r="G4" s="0">
         <v>48</v>
       </c>
       <c r="H4" s="0">
         <v>28</v>
       </c>
       <c r="I4" s="0">
         <v>36</v>
       </c>
       <c r="J4" s="0">
         <v>33</v>
       </c>
       <c r="K4" s="0">
         <v>34</v>
       </c>
+      <c r="L4" s="0">
+        <v>21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B5" s="0">
         <v>9</v>
       </c>
       <c r="C5" s="0">
         <v>9</v>
       </c>
       <c r="D5" s="0">
         <v>7</v>
       </c>
       <c r="E5" s="0">
         <v>8</v>
       </c>
       <c r="F5" s="0">
         <v>17</v>
       </c>
       <c r="G5" s="0">
         <v>15</v>
       </c>
       <c r="H5" s="0">
         <v>12</v>
       </c>
       <c r="I5" s="0">
         <v>11</v>
       </c>
       <c r="J5" s="0">
         <v>8</v>
       </c>
       <c r="K5" s="0">
         <v>10</v>
+      </c>
+      <c r="L5" s="0">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B3" s="0">
         <v>2663</v>
       </c>
       <c r="C3" s="0">
         <v>1585</v>
       </c>
       <c r="D3" s="0">
         <v>2398</v>
       </c>
       <c r="E3" s="0">
         <v>1406</v>
       </c>
       <c r="F3" s="0">
         <v>2002</v>
       </c>
       <c r="G3" s="0">
         <v>1271</v>
       </c>
       <c r="H3" s="0">
         <v>2061</v>
       </c>
       <c r="I3" s="0">
         <v>1345</v>
       </c>
       <c r="J3" s="0">
         <v>2317</v>
       </c>
       <c r="K3" s="0">
         <v>1435</v>
       </c>
+      <c r="L3" s="0">
+        <v>2459</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B4" s="0">
         <v>718</v>
       </c>
       <c r="C4" s="0">
         <v>574</v>
       </c>
       <c r="D4" s="0">
         <v>623</v>
       </c>
       <c r="E4" s="0">
         <v>464</v>
       </c>
       <c r="F4" s="0">
         <v>534</v>
       </c>
       <c r="G4" s="0">
         <v>420</v>
       </c>
       <c r="H4" s="0">
         <v>457</v>
       </c>
       <c r="I4" s="0">
         <v>463</v>
       </c>
       <c r="J4" s="0">
         <v>463</v>
       </c>
       <c r="K4" s="0">
         <v>438</v>
       </c>
+      <c r="L4" s="0">
+        <v>522</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B5" s="0">
         <v>150</v>
       </c>
       <c r="C5" s="0">
         <v>123</v>
       </c>
       <c r="D5" s="0">
         <v>148</v>
       </c>
       <c r="E5" s="0">
         <v>124</v>
       </c>
       <c r="F5" s="0">
         <v>156</v>
       </c>
       <c r="G5" s="0">
         <v>117</v>
       </c>
       <c r="H5" s="0">
         <v>138</v>
       </c>
       <c r="I5" s="0">
         <v>172</v>
       </c>
       <c r="J5" s="0">
         <v>191</v>
       </c>
       <c r="K5" s="0">
         <v>149</v>
+      </c>
+      <c r="L5" s="0">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B3" s="0">
         <v>1485</v>
       </c>
       <c r="C3" s="0">
         <v>1048</v>
       </c>
       <c r="D3" s="0">
         <v>1354</v>
       </c>
       <c r="E3" s="0">
         <v>931</v>
       </c>
       <c r="F3" s="0">
         <v>1200</v>
       </c>
       <c r="G3" s="0">
         <v>852</v>
       </c>
       <c r="H3" s="0">
         <v>1220</v>
       </c>
       <c r="I3" s="0">
         <v>888</v>
       </c>
       <c r="J3" s="0">
         <v>1376</v>
       </c>
       <c r="K3" s="0">
         <v>954</v>
       </c>
+      <c r="L3" s="0">
+        <v>1442</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B4" s="0">
         <v>443</v>
       </c>
       <c r="C4" s="0">
         <v>393</v>
       </c>
       <c r="D4" s="0">
         <v>377</v>
       </c>
       <c r="E4" s="0">
         <v>301</v>
       </c>
       <c r="F4" s="0">
         <v>322</v>
       </c>
       <c r="G4" s="0">
         <v>294</v>
       </c>
       <c r="H4" s="0">
         <v>281</v>
       </c>
       <c r="I4" s="0">
         <v>302</v>
       </c>
       <c r="J4" s="0">
         <v>293</v>
       </c>
       <c r="K4" s="0">
         <v>269</v>
       </c>
+      <c r="L4" s="0">
+        <v>319</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B5" s="0">
         <v>102</v>
       </c>
       <c r="C5" s="0">
         <v>79</v>
       </c>
       <c r="D5" s="0">
         <v>91</v>
       </c>
       <c r="E5" s="0">
         <v>82</v>
       </c>
       <c r="F5" s="0">
         <v>106</v>
       </c>
       <c r="G5" s="0">
         <v>81</v>
       </c>
       <c r="H5" s="0">
         <v>91</v>
       </c>
       <c r="I5" s="0">
         <v>114</v>
       </c>
       <c r="J5" s="0">
         <v>134</v>
       </c>
       <c r="K5" s="0">
         <v>100</v>
+      </c>
+      <c r="L5" s="0">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B3" s="0">
         <v>164</v>
       </c>
       <c r="C3" s="0">
         <v>165</v>
       </c>
       <c r="D3" s="0">
         <v>166</v>
       </c>
       <c r="E3" s="0">
         <v>166</v>
       </c>
       <c r="F3" s="0">
         <v>178</v>
       </c>
       <c r="G3" s="0">
         <v>189</v>
       </c>
       <c r="H3" s="0">
         <v>218</v>
       </c>
       <c r="I3" s="0">
         <v>229</v>
       </c>
       <c r="J3" s="0">
         <v>220</v>
       </c>
       <c r="K3" s="0">
         <v>230</v>
       </c>
+      <c r="L3" s="0">
+        <v>219</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B4" s="0">
         <v>3531</v>
       </c>
       <c r="C4" s="0">
         <v>2282</v>
       </c>
       <c r="D4" s="0">
         <v>3169</v>
       </c>
       <c r="E4" s="0">
         <v>1994</v>
       </c>
       <c r="F4" s="0">
         <v>2692</v>
       </c>
       <c r="G4" s="0">
         <v>1808</v>
       </c>
       <c r="H4" s="0">
         <v>2656</v>
       </c>
       <c r="I4" s="0">
         <v>1980</v>
       </c>
       <c r="J4" s="0">
         <v>2971</v>
       </c>
       <c r="K4" s="0">
         <v>2022</v>
+      </c>
+      <c r="L4" s="0">
+        <v>3175</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B3" s="0">
         <v>155</v>
       </c>
       <c r="C3" s="0">
         <v>154</v>
       </c>
       <c r="D3" s="0">
         <v>156</v>
       </c>
       <c r="E3" s="0">
         <v>157</v>
       </c>
       <c r="F3" s="0">
         <v>170</v>
       </c>
       <c r="G3" s="0">
         <v>175</v>
       </c>
       <c r="H3" s="0">
         <v>184</v>
       </c>
       <c r="I3" s="0">
         <v>169</v>
       </c>
       <c r="J3" s="0">
         <v>184</v>
       </c>
       <c r="K3" s="0">
         <v>174</v>
       </c>
+      <c r="L3" s="0">
+        <v>185</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B4" s="0">
         <v>2030</v>
       </c>
       <c r="C4" s="0">
         <v>1520</v>
       </c>
       <c r="D4" s="0">
         <v>1822</v>
       </c>
       <c r="E4" s="0">
         <v>1314</v>
       </c>
       <c r="F4" s="0">
         <v>1628</v>
       </c>
       <c r="G4" s="0">
         <v>1227</v>
       </c>
       <c r="H4" s="0">
         <v>1592</v>
       </c>
       <c r="I4" s="0">
         <v>1304</v>
       </c>
       <c r="J4" s="0">
         <v>1803</v>
       </c>
       <c r="K4" s="0">
         <v>1323</v>
+      </c>
+      <c r="L4" s="0">
+        <v>1874</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J3" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="K3" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L3" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K4" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B4" s="0" t="s">
-[...27 lines deleted...]
-        <v>45</v>
+      <c r="L4" s="0" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="L5" s="0" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
+      </c>
+      <c r="L6" s="0" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H8" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="L8" s="0" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
+      </c>
+      <c r="L9" s="0" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
+      </c>
+      <c r="L10" s="0" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="L1" s="0" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="J3" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="D3" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K3" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B4" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H4" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>101</v>
+        <v>105</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="L5" s="0" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
+      </c>
+      <c r="L6" s="0" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
+      </c>
+      <c r="L7" s="0" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="L8" s="0" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
+      </c>
+      <c r="L9" s="0" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
+      </c>
+      <c r="L10" s="0" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B3" s="0">
         <v>5069</v>
       </c>
       <c r="C3" s="0">
         <v>3299</v>
       </c>
       <c r="D3" s="0">
         <v>4618</v>
       </c>
       <c r="E3" s="0">
         <v>2989</v>
       </c>
       <c r="F3" s="0">
         <v>4133</v>
       </c>
       <c r="G3" s="0">
         <v>2920</v>
       </c>
       <c r="H3" s="0">
         <v>4148</v>
       </c>
       <c r="I3" s="0">
         <v>3126</v>
       </c>
       <c r="J3" s="0">
         <v>4567</v>
       </c>
       <c r="K3" s="0">
         <v>3174</v>
       </c>
+      <c r="L3" s="0">
+        <v>4737</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B4" s="0">
         <v>826</v>
       </c>
       <c r="C4" s="0">
         <v>404</v>
       </c>
       <c r="D4" s="0">
         <v>628</v>
       </c>
       <c r="E4" s="0">
         <v>336</v>
       </c>
       <c r="F4" s="0">
         <v>531</v>
       </c>
       <c r="G4" s="0">
         <v>337</v>
       </c>
       <c r="H4" s="0">
         <v>596</v>
       </c>
       <c r="I4" s="0">
         <v>456</v>
       </c>
       <c r="J4" s="0">
         <v>657</v>
       </c>
       <c r="K4" s="0">
         <v>376</v>
+      </c>
+      <c r="L4" s="0">
+        <v>694</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>1769</v>
       </c>
       <c r="C3" s="0">
         <v>1150</v>
       </c>
       <c r="D3" s="0">
         <v>1637</v>
       </c>
       <c r="E3" s="0">
         <v>1006</v>
       </c>
       <c r="F3" s="0">
         <v>1475</v>
       </c>
       <c r="G3" s="0">
         <v>986</v>
       </c>
       <c r="H3" s="0">
         <v>1474</v>
       </c>
       <c r="I3" s="0">
         <v>1081</v>
       </c>
       <c r="J3" s="0">
         <v>1621</v>
       </c>
       <c r="K3" s="0">
         <v>1066</v>
       </c>
+      <c r="L3" s="0">
+        <v>1749</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>3300</v>
       </c>
       <c r="C4" s="0">
         <v>2149</v>
       </c>
       <c r="D4" s="0">
         <v>2981</v>
       </c>
       <c r="E4" s="0">
         <v>1983</v>
       </c>
       <c r="F4" s="0">
         <v>2658</v>
       </c>
       <c r="G4" s="0">
         <v>1934</v>
       </c>
       <c r="H4" s="0">
         <v>2674</v>
       </c>
       <c r="I4" s="0">
         <v>2045</v>
       </c>
       <c r="J4" s="0">
         <v>2946</v>
       </c>
       <c r="K4" s="0">
         <v>2108</v>
+      </c>
+      <c r="L4" s="0">
+        <v>2988</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>72</v>
       </c>
       <c r="C3" s="0">
         <v>57</v>
       </c>
       <c r="D3" s="0">
         <v>77</v>
       </c>
       <c r="E3" s="0">
         <v>66</v>
       </c>
       <c r="F3" s="0">
         <v>79</v>
       </c>
       <c r="G3" s="0">
         <v>70</v>
       </c>
       <c r="H3" s="0">
         <v>97</v>
       </c>
       <c r="I3" s="0">
         <v>96</v>
       </c>
       <c r="J3" s="0">
         <v>101</v>
       </c>
       <c r="K3" s="0">
         <v>101</v>
       </c>
+      <c r="L3" s="0">
+        <v>94</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>92</v>
       </c>
       <c r="C4" s="0">
         <v>108</v>
       </c>
       <c r="D4" s="0">
         <v>89</v>
       </c>
       <c r="E4" s="0">
         <v>100</v>
       </c>
       <c r="F4" s="0">
         <v>99</v>
       </c>
       <c r="G4" s="0">
         <v>119</v>
       </c>
       <c r="H4" s="0">
         <v>121</v>
       </c>
       <c r="I4" s="0">
         <v>133</v>
       </c>
       <c r="J4" s="0">
         <v>119</v>
       </c>
       <c r="K4" s="0">
         <v>129</v>
+      </c>
+      <c r="L4" s="0">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="L1" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="L2" s="0" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B3" s="0">
         <v>68</v>
       </c>
       <c r="C3" s="0">
         <v>57</v>
       </c>
       <c r="D3" s="0">
         <v>78</v>
       </c>
       <c r="E3" s="0">
         <v>57</v>
       </c>
       <c r="F3" s="0">
         <v>77</v>
       </c>
       <c r="G3" s="0">
         <v>69</v>
       </c>
       <c r="H3" s="0">
         <v>72</v>
       </c>
       <c r="I3" s="0">
         <v>69</v>
       </c>
       <c r="J3" s="0">
         <v>76</v>
       </c>
       <c r="K3" s="0">
         <v>78</v>
       </c>
+      <c r="L3" s="0">
+        <v>87</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B4" s="0">
         <v>87</v>
       </c>
       <c r="C4" s="0">
         <v>97</v>
       </c>
       <c r="D4" s="0">
         <v>78</v>
       </c>
       <c r="E4" s="0">
         <v>100</v>
       </c>
       <c r="F4" s="0">
         <v>93</v>
       </c>
       <c r="G4" s="0">
         <v>106</v>
       </c>
       <c r="H4" s="0">
         <v>112</v>
       </c>
       <c r="I4" s="0">
         <v>100</v>
       </c>
       <c r="J4" s="0">
         <v>108</v>
       </c>
       <c r="K4" s="0">
         <v>96</v>
+      </c>
+      <c r="L4" s="0">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>