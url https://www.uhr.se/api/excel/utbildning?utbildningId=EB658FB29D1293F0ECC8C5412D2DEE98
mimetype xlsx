--- v0 (2026-04-04)
+++ v1 (2026-07-27)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>1BI17</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Kandidatprogrammet i biomedicin</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Karolinska institutet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
   <si>
     <t>HT22 D8000</t>
   </si>
   <si>
     <t>HT23 D7000</t>
   </si>
   <si>
     <t>HT23 D8000</t>
   </si>
   <si>
     <t>HT24 D7000</t>
   </si>
   <si>
     <t>HT24 D8000</t>
   </si>
   <si>
     <t>HT25 D7000</t>
   </si>
   <si>
     <t>HT25 D8000</t>
   </si>
   <si>
     <t>HT26 D7000</t>
   </si>
   <si>
+    <t>HT26 D8000</t>
+  </si>
+  <si>
     <t>IKHT17</t>
   </si>
   <si>
     <t>HT2017</t>
   </si>
   <si>
     <t>IKHT18</t>
   </si>
   <si>
     <t>HT2018</t>
   </si>
   <si>
     <t>IKHT19</t>
   </si>
   <si>
     <t>HT2019</t>
   </si>
   <si>
     <t>IKHT20</t>
   </si>
   <si>
     <t>HT2020</t>
   </si>
   <si>
     <t>IKHT21</t>
@@ -192,50 +195,53 @@
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>IKHT23</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>IKHT24</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>IKHT25</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
     <t>IKHT26</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>21.51</t>
   </si>
   <si>
     <t>20.29</t>
   </si>
   <si>
     <t>21.09</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
     <t>20.82</t>
   </si>
   <si>
     <t>21.04</t>
@@ -297,50 +303,53 @@
   <si>
     <t>21.05</t>
   </si>
   <si>
     <t>20.95</t>
   </si>
   <si>
     <t>20.42</t>
   </si>
   <si>
     <t>21.35</t>
   </si>
   <si>
     <t>22.05</t>
   </si>
   <si>
     <t>21.56</t>
   </si>
   <si>
     <t>22.29</t>
   </si>
   <si>
     <t>22.21</t>
   </si>
   <si>
+    <t>21.46</t>
+  </si>
+  <si>
     <t>BF</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>1.45</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>1.40</t>
@@ -385,50 +394,53 @@
     <t>HT22 D7000 (IKHT22)</t>
   </si>
   <si>
     <t>HT22 D8000 (HT2022)</t>
   </si>
   <si>
     <t>HT23 D7000 (IKHT23)</t>
   </si>
   <si>
     <t>HT23 D8000 (HT2023)</t>
   </si>
   <si>
     <t>HT24 D7000 (IKHT24)</t>
   </si>
   <si>
     <t>HT24 D8000 (HT2024)</t>
   </si>
   <si>
     <t>HT25 D7000 (IKHT25)</t>
   </si>
   <si>
     <t>HT25 D8000 (HT2025)</t>
   </si>
   <si>
     <t>HT26 D7000 (IKHT26)</t>
+  </si>
+  <si>
+    <t>HT26 D8000 (HT2026)</t>
   </si>
   <si>
     <t>19.90</t>
   </si>
   <si>
     <t>21.96</t>
   </si>
   <si>
     <t>21.65</t>
   </si>
   <si>
     <t>20.72</t>
   </si>
   <si>
     <t>21.30</t>
   </si>
   <si>
     <t>Sökande</t>
   </si>
   <si>
     <t>Förstahandssökande</t>
   </si>
   <si>
     <t>Män</t>
   </si>
@@ -538,51 +550,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -605,116 +617,122 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>26</v>
       </c>
       <c r="C3" s="0">
         <v>67</v>
       </c>
       <c r="D3" s="0">
         <v>17</v>
       </c>
       <c r="E3" s="0">
         <v>56</v>
       </c>
       <c r="F3" s="0">
         <v>14</v>
       </c>
       <c r="G3" s="0">
         <v>62</v>
       </c>
       <c r="H3" s="0">
         <v>16</v>
       </c>
       <c r="I3" s="0">
         <v>76</v>
       </c>
@@ -729,54 +747,57 @@
       </c>
       <c r="M3" s="0">
         <v>81</v>
       </c>
       <c r="N3" s="0">
         <v>32</v>
       </c>
       <c r="O3" s="0">
         <v>90</v>
       </c>
       <c r="P3" s="0">
         <v>30</v>
       </c>
       <c r="Q3" s="0">
         <v>79</v>
       </c>
       <c r="R3" s="0">
         <v>38</v>
       </c>
       <c r="S3" s="0">
         <v>106</v>
       </c>
       <c r="T3" s="0">
         <v>36</v>
       </c>
+      <c r="U3" s="0">
+        <v>124</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>42</v>
       </c>
       <c r="C4" s="0">
         <v>132</v>
       </c>
       <c r="D4" s="0">
         <v>33</v>
       </c>
       <c r="E4" s="0">
         <v>156</v>
       </c>
       <c r="F4" s="0">
         <v>30</v>
       </c>
       <c r="G4" s="0">
         <v>161</v>
       </c>
       <c r="H4" s="0">
         <v>31</v>
       </c>
       <c r="I4" s="0">
         <v>222</v>
       </c>
@@ -790,60 +811,63 @@
         <v>70</v>
       </c>
       <c r="M4" s="0">
         <v>265</v>
       </c>
       <c r="N4" s="0">
         <v>78</v>
       </c>
       <c r="O4" s="0">
         <v>246</v>
       </c>
       <c r="P4" s="0">
         <v>78</v>
       </c>
       <c r="Q4" s="0">
         <v>286</v>
       </c>
       <c r="R4" s="0">
         <v>97</v>
       </c>
       <c r="S4" s="0">
         <v>338</v>
       </c>
       <c r="T4" s="0">
         <v>104</v>
+      </c>
+      <c r="U4" s="0">
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -866,191 +890,203 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>20</v>
       </c>
       <c r="C3" s="0">
         <v>40</v>
       </c>
       <c r="E3" s="0">
         <v>32</v>
       </c>
       <c r="G3" s="0">
         <v>38</v>
       </c>
       <c r="I3" s="0">
         <v>41</v>
       </c>
       <c r="K3" s="0">
         <v>68</v>
       </c>
       <c r="M3" s="0">
         <v>47</v>
       </c>
       <c r="O3" s="0">
         <v>62</v>
       </c>
       <c r="Q3" s="0">
         <v>52</v>
       </c>
       <c r="S3" s="0">
         <v>74</v>
       </c>
+      <c r="U3" s="0">
+        <v>74</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>34</v>
       </c>
       <c r="C4" s="0">
         <v>78</v>
       </c>
       <c r="E4" s="0">
         <v>95</v>
       </c>
       <c r="G4" s="0">
         <v>89</v>
       </c>
       <c r="I4" s="0">
         <v>134</v>
       </c>
       <c r="K4" s="0">
         <v>149</v>
       </c>
       <c r="M4" s="0">
         <v>171</v>
       </c>
       <c r="O4" s="0">
         <v>169</v>
       </c>
       <c r="Q4" s="0">
         <v>187</v>
       </c>
       <c r="S4" s="0">
         <v>235</v>
+      </c>
+      <c r="U4" s="0">
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T5"/>
+  <dimension ref="A1:U5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1073,116 +1109,122 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>487</v>
       </c>
       <c r="C3" s="0">
         <v>687</v>
       </c>
       <c r="D3" s="0">
         <v>493</v>
       </c>
       <c r="E3" s="0">
         <v>712</v>
       </c>
       <c r="F3" s="0">
         <v>530</v>
       </c>
       <c r="G3" s="0">
         <v>743</v>
       </c>
       <c r="H3" s="0">
         <v>694</v>
       </c>
       <c r="I3" s="0">
         <v>745</v>
       </c>
@@ -1197,54 +1239,57 @@
       </c>
       <c r="M3" s="0">
         <v>1035</v>
       </c>
       <c r="N3" s="0">
         <v>1018</v>
       </c>
       <c r="O3" s="0">
         <v>1059</v>
       </c>
       <c r="P3" s="0">
         <v>1018</v>
       </c>
       <c r="Q3" s="0">
         <v>1142</v>
       </c>
       <c r="R3" s="0">
         <v>971</v>
       </c>
       <c r="S3" s="0">
         <v>1144</v>
       </c>
       <c r="T3" s="0">
         <v>1052</v>
       </c>
+      <c r="U3" s="0">
+        <v>1204</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>101</v>
       </c>
       <c r="C4" s="0">
         <v>135</v>
       </c>
       <c r="D4" s="0">
         <v>117</v>
       </c>
       <c r="E4" s="0">
         <v>140</v>
       </c>
       <c r="F4" s="0">
         <v>103</v>
       </c>
       <c r="G4" s="0">
         <v>155</v>
       </c>
       <c r="H4" s="0">
         <v>120</v>
       </c>
       <c r="I4" s="0">
         <v>157</v>
       </c>
@@ -1259,54 +1304,57 @@
       </c>
       <c r="M4" s="0">
         <v>117</v>
       </c>
       <c r="N4" s="0">
         <v>157</v>
       </c>
       <c r="O4" s="0">
         <v>122</v>
       </c>
       <c r="P4" s="0">
         <v>125</v>
       </c>
       <c r="Q4" s="0">
         <v>105</v>
       </c>
       <c r="R4" s="0">
         <v>131</v>
       </c>
       <c r="S4" s="0">
         <v>118</v>
       </c>
       <c r="T4" s="0">
         <v>146</v>
       </c>
+      <c r="U4" s="0">
+        <v>144</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>29</v>
       </c>
       <c r="C5" s="0">
         <v>37</v>
       </c>
       <c r="D5" s="0">
         <v>26</v>
       </c>
       <c r="E5" s="0">
         <v>44</v>
       </c>
       <c r="F5" s="0">
         <v>35</v>
       </c>
       <c r="G5" s="0">
         <v>42</v>
       </c>
       <c r="H5" s="0">
         <v>33</v>
       </c>
       <c r="I5" s="0">
         <v>57</v>
       </c>
@@ -1320,60 +1368,63 @@
         <v>48</v>
       </c>
       <c r="M5" s="0">
         <v>40</v>
       </c>
       <c r="N5" s="0">
         <v>56</v>
       </c>
       <c r="O5" s="0">
         <v>46</v>
       </c>
       <c r="P5" s="0">
         <v>49</v>
       </c>
       <c r="Q5" s="0">
         <v>47</v>
       </c>
       <c r="R5" s="0">
         <v>32</v>
       </c>
       <c r="S5" s="0">
         <v>52</v>
       </c>
       <c r="T5" s="0">
         <v>39</v>
+      </c>
+      <c r="U5" s="0">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T5"/>
+  <dimension ref="A1:U5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1396,116 +1447,122 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>22</v>
       </c>
       <c r="C3" s="0">
         <v>69</v>
       </c>
       <c r="D3" s="0">
         <v>28</v>
       </c>
       <c r="E3" s="0">
         <v>63</v>
       </c>
       <c r="F3" s="0">
         <v>28</v>
       </c>
       <c r="G3" s="0">
         <v>65</v>
       </c>
       <c r="H3" s="0">
         <v>39</v>
       </c>
       <c r="I3" s="0">
         <v>50</v>
       </c>
@@ -1520,54 +1577,57 @@
       </c>
       <c r="M3" s="0">
         <v>68</v>
       </c>
       <c r="N3" s="0">
         <v>38</v>
       </c>
       <c r="O3" s="0">
         <v>83</v>
       </c>
       <c r="P3" s="0">
         <v>40</v>
       </c>
       <c r="Q3" s="0">
         <v>86</v>
       </c>
       <c r="R3" s="0">
         <v>38</v>
       </c>
       <c r="S3" s="0">
         <v>89</v>
       </c>
       <c r="T3" s="0">
         <v>39</v>
       </c>
+      <c r="U3" s="0">
+        <v>83</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>2</v>
       </c>
       <c r="C4" s="0">
         <v>11</v>
       </c>
       <c r="D4" s="0">
         <v>1</v>
       </c>
       <c r="E4" s="0">
         <v>15</v>
       </c>
       <c r="F4" s="0">
         <v>1</v>
       </c>
       <c r="G4" s="0">
         <v>12</v>
       </c>
       <c r="H4" s="0">
         <v>1</v>
       </c>
       <c r="I4" s="0">
         <v>9</v>
       </c>
@@ -1582,54 +1642,57 @@
       </c>
       <c r="M4" s="0">
         <v>7</v>
       </c>
       <c r="N4" s="0">
         <v>2</v>
       </c>
       <c r="O4" s="0">
         <v>6</v>
       </c>
       <c r="P4" s="0">
         <v>2</v>
       </c>
       <c r="Q4" s="0">
         <v>6</v>
       </c>
       <c r="R4" s="0">
         <v>4</v>
       </c>
       <c r="S4" s="0">
         <v>4</v>
       </c>
       <c r="T4" s="0">
         <v>2</v>
       </c>
+      <c r="U4" s="0">
+        <v>3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>0</v>
       </c>
       <c r="C5" s="0">
         <v>5</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>2</v>
       </c>
       <c r="F5" s="0">
         <v>0</v>
       </c>
       <c r="G5" s="0">
         <v>1</v>
       </c>
       <c r="H5" s="0">
         <v>0</v>
       </c>
       <c r="I5" s="0">
         <v>4</v>
       </c>
@@ -1643,60 +1706,63 @@
         <v>0</v>
       </c>
       <c r="M5" s="0">
         <v>3</v>
       </c>
       <c r="N5" s="0">
         <v>0</v>
       </c>
       <c r="O5" s="0">
         <v>3</v>
       </c>
       <c r="P5" s="0">
         <v>0</v>
       </c>
       <c r="Q5" s="0">
         <v>4</v>
       </c>
       <c r="R5" s="0">
         <v>0</v>
       </c>
       <c r="S5" s="0">
         <v>3</v>
       </c>
       <c r="T5" s="0">
         <v>0</v>
+      </c>
+      <c r="U5" s="0">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T5"/>
+  <dimension ref="A1:U5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1719,226 +1785,241 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>19</v>
       </c>
       <c r="C3" s="0">
         <v>51</v>
       </c>
       <c r="E3" s="0">
         <v>43</v>
       </c>
       <c r="G3" s="0">
         <v>52</v>
       </c>
       <c r="I3" s="0">
         <v>34</v>
       </c>
       <c r="K3" s="0">
         <v>40</v>
       </c>
       <c r="M3" s="0">
         <v>46</v>
       </c>
       <c r="O3" s="0">
         <v>57</v>
       </c>
       <c r="Q3" s="0">
         <v>65</v>
       </c>
       <c r="S3" s="0">
         <v>61</v>
       </c>
+      <c r="U3" s="0">
+        <v>63</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>1</v>
       </c>
       <c r="C4" s="0">
         <v>5</v>
       </c>
       <c r="E4" s="0">
         <v>11</v>
       </c>
       <c r="G4" s="0">
         <v>10</v>
       </c>
       <c r="I4" s="0">
         <v>6</v>
       </c>
       <c r="K4" s="0">
         <v>6</v>
       </c>
       <c r="M4" s="0">
         <v>6</v>
       </c>
       <c r="O4" s="0">
         <v>4</v>
       </c>
       <c r="Q4" s="0">
         <v>5</v>
       </c>
       <c r="S4" s="0">
         <v>4</v>
       </c>
+      <c r="U4" s="0">
+        <v>2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>4</v>
       </c>
       <c r="E5" s="0">
         <v>2</v>
       </c>
       <c r="G5" s="0">
         <v>1</v>
       </c>
       <c r="I5" s="0">
         <v>3</v>
       </c>
       <c r="K5" s="0">
         <v>5</v>
       </c>
       <c r="M5" s="0">
         <v>2</v>
       </c>
       <c r="O5" s="0">
         <v>1</v>
       </c>
       <c r="Q5" s="0">
         <v>4</v>
       </c>
       <c r="S5" s="0">
+        <v>2</v>
+      </c>
+      <c r="U5" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T5"/>
+  <dimension ref="A1:U5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1961,116 +2042,122 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>51</v>
       </c>
       <c r="C3" s="0">
         <v>163</v>
       </c>
       <c r="D3" s="0">
         <v>40</v>
       </c>
       <c r="E3" s="0">
         <v>173</v>
       </c>
       <c r="F3" s="0">
         <v>36</v>
       </c>
       <c r="G3" s="0">
         <v>188</v>
       </c>
       <c r="H3" s="0">
         <v>34</v>
       </c>
       <c r="I3" s="0">
         <v>239</v>
       </c>
@@ -2085,54 +2172,57 @@
       </c>
       <c r="M3" s="0">
         <v>308</v>
       </c>
       <c r="N3" s="0">
         <v>94</v>
       </c>
       <c r="O3" s="0">
         <v>307</v>
       </c>
       <c r="P3" s="0">
         <v>92</v>
       </c>
       <c r="Q3" s="0">
         <v>335</v>
       </c>
       <c r="R3" s="0">
         <v>116</v>
       </c>
       <c r="S3" s="0">
         <v>396</v>
       </c>
       <c r="T3" s="0">
         <v>119</v>
       </c>
+      <c r="U3" s="0">
+        <v>438</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>12</v>
       </c>
       <c r="C4" s="0">
         <v>31</v>
       </c>
       <c r="D4" s="0">
         <v>8</v>
       </c>
       <c r="E4" s="0">
         <v>29</v>
       </c>
       <c r="F4" s="0">
         <v>7</v>
       </c>
       <c r="G4" s="0">
         <v>31</v>
       </c>
       <c r="H4" s="0">
         <v>10</v>
       </c>
       <c r="I4" s="0">
         <v>46</v>
       </c>
@@ -2147,54 +2237,57 @@
       </c>
       <c r="M4" s="0">
         <v>31</v>
       </c>
       <c r="N4" s="0">
         <v>6</v>
       </c>
       <c r="O4" s="0">
         <v>21</v>
       </c>
       <c r="P4" s="0">
         <v>14</v>
       </c>
       <c r="Q4" s="0">
         <v>22</v>
       </c>
       <c r="R4" s="0">
         <v>15</v>
       </c>
       <c r="S4" s="0">
         <v>29</v>
       </c>
       <c r="T4" s="0">
         <v>16</v>
       </c>
+      <c r="U4" s="0">
+        <v>46</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>5</v>
       </c>
       <c r="C5" s="0">
         <v>5</v>
       </c>
       <c r="D5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>10</v>
       </c>
       <c r="F5" s="0">
         <v>1</v>
       </c>
       <c r="G5" s="0">
         <v>4</v>
       </c>
       <c r="H5" s="0">
         <v>3</v>
       </c>
       <c r="I5" s="0">
         <v>13</v>
       </c>
@@ -2208,60 +2301,63 @@
         <v>1</v>
       </c>
       <c r="M5" s="0">
         <v>7</v>
       </c>
       <c r="N5" s="0">
         <v>10</v>
       </c>
       <c r="O5" s="0">
         <v>8</v>
       </c>
       <c r="P5" s="0">
         <v>2</v>
       </c>
       <c r="Q5" s="0">
         <v>8</v>
       </c>
       <c r="R5" s="0">
         <v>4</v>
       </c>
       <c r="S5" s="0">
         <v>19</v>
       </c>
       <c r="T5" s="0">
         <v>5</v>
+      </c>
+      <c r="U5" s="0">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T5"/>
+  <dimension ref="A1:U5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2284,226 +2380,241 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B3" s="0">
         <v>40</v>
       </c>
       <c r="C3" s="0">
         <v>91</v>
       </c>
       <c r="E3" s="0">
         <v>99</v>
       </c>
       <c r="G3" s="0">
         <v>104</v>
       </c>
       <c r="I3" s="0">
         <v>137</v>
       </c>
       <c r="K3" s="0">
         <v>180</v>
       </c>
       <c r="M3" s="0">
         <v>193</v>
       </c>
       <c r="O3" s="0">
         <v>206</v>
       </c>
       <c r="Q3" s="0">
         <v>219</v>
       </c>
       <c r="S3" s="0">
         <v>274</v>
       </c>
+      <c r="U3" s="0">
+        <v>275</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B4" s="0">
         <v>10</v>
       </c>
       <c r="C4" s="0">
         <v>25</v>
       </c>
       <c r="E4" s="0">
         <v>21</v>
       </c>
       <c r="G4" s="0">
         <v>20</v>
       </c>
       <c r="I4" s="0">
         <v>29</v>
       </c>
       <c r="K4" s="0">
         <v>29</v>
       </c>
       <c r="M4" s="0">
         <v>20</v>
       </c>
       <c r="O4" s="0">
         <v>19</v>
       </c>
       <c r="Q4" s="0">
         <v>13</v>
       </c>
       <c r="S4" s="0">
         <v>21</v>
       </c>
+      <c r="U4" s="0">
+        <v>31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B5" s="0">
         <v>4</v>
       </c>
       <c r="C5" s="0">
         <v>2</v>
       </c>
       <c r="E5" s="0">
         <v>7</v>
       </c>
       <c r="G5" s="0">
         <v>3</v>
       </c>
       <c r="I5" s="0">
         <v>9</v>
       </c>
       <c r="K5" s="0">
         <v>8</v>
       </c>
       <c r="M5" s="0">
         <v>5</v>
       </c>
       <c r="O5" s="0">
         <v>6</v>
       </c>
       <c r="Q5" s="0">
         <v>7</v>
       </c>
       <c r="S5" s="0">
         <v>14</v>
+      </c>
+      <c r="U5" s="0">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2526,116 +2637,122 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B3" s="0">
         <v>24</v>
       </c>
       <c r="C3" s="0">
         <v>85</v>
       </c>
       <c r="D3" s="0">
         <v>29</v>
       </c>
       <c r="E3" s="0">
         <v>80</v>
       </c>
       <c r="F3" s="0">
         <v>29</v>
       </c>
       <c r="G3" s="0">
         <v>78</v>
       </c>
       <c r="H3" s="0">
         <v>40</v>
       </c>
       <c r="I3" s="0">
         <v>63</v>
       </c>
@@ -2650,54 +2767,57 @@
       </c>
       <c r="M3" s="0">
         <v>78</v>
       </c>
       <c r="N3" s="0">
         <v>40</v>
       </c>
       <c r="O3" s="0">
         <v>92</v>
       </c>
       <c r="P3" s="0">
         <v>42</v>
       </c>
       <c r="Q3" s="0">
         <v>96</v>
       </c>
       <c r="R3" s="0">
         <v>42</v>
       </c>
       <c r="S3" s="0">
         <v>96</v>
       </c>
       <c r="T3" s="0">
         <v>41</v>
       </c>
+      <c r="U3" s="0">
+        <v>88</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B4" s="0">
         <v>68</v>
       </c>
       <c r="C4" s="0">
         <v>199</v>
       </c>
       <c r="D4" s="0">
         <v>50</v>
       </c>
       <c r="E4" s="0">
         <v>212</v>
       </c>
       <c r="F4" s="0">
         <v>44</v>
       </c>
       <c r="G4" s="0">
         <v>223</v>
       </c>
       <c r="H4" s="0">
         <v>47</v>
       </c>
       <c r="I4" s="0">
         <v>298</v>
       </c>
@@ -2711,60 +2831,63 @@
         <v>97</v>
       </c>
       <c r="M4" s="0">
         <v>346</v>
       </c>
       <c r="N4" s="0">
         <v>110</v>
       </c>
       <c r="O4" s="0">
         <v>336</v>
       </c>
       <c r="P4" s="0">
         <v>108</v>
       </c>
       <c r="Q4" s="0">
         <v>365</v>
       </c>
       <c r="R4" s="0">
         <v>135</v>
       </c>
       <c r="S4" s="0">
         <v>444</v>
       </c>
       <c r="T4" s="0">
         <v>140</v>
+      </c>
+      <c r="U4" s="0">
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2787,191 +2910,203 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B3" s="0">
         <v>21</v>
       </c>
       <c r="C3" s="0">
         <v>60</v>
       </c>
       <c r="E3" s="0">
         <v>56</v>
       </c>
       <c r="G3" s="0">
         <v>63</v>
       </c>
       <c r="I3" s="0">
         <v>43</v>
       </c>
       <c r="K3" s="0">
         <v>51</v>
       </c>
       <c r="M3" s="0">
         <v>54</v>
       </c>
       <c r="O3" s="0">
         <v>62</v>
       </c>
       <c r="Q3" s="0">
         <v>74</v>
       </c>
       <c r="S3" s="0">
         <v>67</v>
       </c>
+      <c r="U3" s="0">
+        <v>67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B4" s="0">
         <v>54</v>
       </c>
       <c r="C4" s="0">
         <v>118</v>
       </c>
       <c r="E4" s="0">
         <v>127</v>
       </c>
       <c r="G4" s="0">
         <v>127</v>
       </c>
       <c r="I4" s="0">
         <v>175</v>
       </c>
       <c r="K4" s="0">
         <v>217</v>
       </c>
       <c r="M4" s="0">
         <v>218</v>
       </c>
       <c r="O4" s="0">
         <v>231</v>
       </c>
       <c r="Q4" s="0">
         <v>239</v>
       </c>
       <c r="S4" s="0">
         <v>309</v>
+      </c>
+      <c r="U4" s="0">
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:U8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -2991,696 +3126,732 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="K3" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="M3" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="N3" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="O3" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="P3" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E3" s="0" t="s">
-[...23 lines deleted...]
-      <c r="M3" s="0" t="s">
+      <c r="Q3" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="R3" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="S3" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="T3" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="N3" s="0" t="s">
-[...18 lines deleted...]
-        <v>64</v>
+      <c r="U3" s="0" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="M4" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="N4" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="O4" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="P4" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q4" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="R4" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="S4" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="T4" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="U4" s="0" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="P5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Q5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="S5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
+      </c>
+      <c r="U5" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="M6" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="O6" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="P6" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="E6" s="0" t="s">
-[...11 lines deleted...]
-      <c r="M6" s="0" t="s">
+      <c r="Q6" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="S6" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="U6" s="0" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T8"/>
+  <dimension ref="A1:U8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="S1" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="T1" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
+      </c>
+      <c r="U1" s="0" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="Q3" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S3" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
+      </c>
+      <c r="U3" s="0" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="S4" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="U4" s="0" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Q5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="S5" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
+      </c>
+      <c r="U5" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="K6" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="I6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M6" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O6" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
+      </c>
+      <c r="U6" s="0" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -3703,116 +3874,122 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B3" s="0">
         <v>617</v>
       </c>
       <c r="C3" s="0">
         <v>859</v>
       </c>
       <c r="D3" s="0">
         <v>636</v>
       </c>
       <c r="E3" s="0">
         <v>896</v>
       </c>
       <c r="F3" s="0">
         <v>668</v>
       </c>
       <c r="G3" s="0">
         <v>940</v>
       </c>
       <c r="H3" s="0">
         <v>847</v>
       </c>
       <c r="I3" s="0">
         <v>959</v>
       </c>
@@ -3827,54 +4004,57 @@
       </c>
       <c r="M3" s="0">
         <v>1192</v>
       </c>
       <c r="N3" s="0">
         <v>1231</v>
       </c>
       <c r="O3" s="0">
         <v>1227</v>
       </c>
       <c r="P3" s="0">
         <v>1192</v>
       </c>
       <c r="Q3" s="0">
         <v>1294</v>
       </c>
       <c r="R3" s="0">
         <v>1134</v>
       </c>
       <c r="S3" s="0">
         <v>1314</v>
       </c>
       <c r="T3" s="0">
         <v>1237</v>
       </c>
+      <c r="U3" s="0">
+        <v>1410</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B4" s="0">
         <v>462</v>
       </c>
       <c r="C4" s="0">
         <v>318</v>
       </c>
       <c r="D4" s="0">
         <v>433</v>
       </c>
       <c r="E4" s="0">
         <v>345</v>
       </c>
       <c r="F4" s="0">
         <v>469</v>
       </c>
       <c r="G4" s="0">
         <v>367</v>
       </c>
       <c r="H4" s="0">
         <v>596</v>
       </c>
       <c r="I4" s="0">
         <v>380</v>
       </c>
@@ -3888,60 +4068,63 @@
         <v>810</v>
       </c>
       <c r="M4" s="0">
         <v>587</v>
       </c>
       <c r="N4" s="0">
         <v>786</v>
       </c>
       <c r="O4" s="0">
         <v>628</v>
       </c>
       <c r="P4" s="0">
         <v>723</v>
       </c>
       <c r="Q4" s="0">
         <v>616</v>
       </c>
       <c r="R4" s="0">
         <v>687</v>
       </c>
       <c r="S4" s="0">
         <v>646</v>
       </c>
       <c r="T4" s="0">
         <v>709</v>
+      </c>
+      <c r="U4" s="0">
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -3964,116 +4147,122 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>269</v>
       </c>
       <c r="C3" s="0">
         <v>312</v>
       </c>
       <c r="D3" s="0">
         <v>274</v>
       </c>
       <c r="E3" s="0">
         <v>275</v>
       </c>
       <c r="F3" s="0">
         <v>284</v>
       </c>
       <c r="G3" s="0">
         <v>300</v>
       </c>
       <c r="H3" s="0">
         <v>306</v>
       </c>
       <c r="I3" s="0">
         <v>262</v>
       </c>
@@ -4088,54 +4277,57 @@
       </c>
       <c r="M3" s="0">
         <v>334</v>
       </c>
       <c r="N3" s="0">
         <v>408</v>
       </c>
       <c r="O3" s="0">
         <v>358</v>
       </c>
       <c r="P3" s="0">
         <v>400</v>
       </c>
       <c r="Q3" s="0">
         <v>348</v>
       </c>
       <c r="R3" s="0">
         <v>386</v>
       </c>
       <c r="S3" s="0">
         <v>374</v>
       </c>
       <c r="T3" s="0">
         <v>427</v>
       </c>
+      <c r="U3" s="0">
+        <v>411</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>348</v>
       </c>
       <c r="C4" s="0">
         <v>547</v>
       </c>
       <c r="D4" s="0">
         <v>362</v>
       </c>
       <c r="E4" s="0">
         <v>621</v>
       </c>
       <c r="F4" s="0">
         <v>384</v>
       </c>
       <c r="G4" s="0">
         <v>640</v>
       </c>
       <c r="H4" s="0">
         <v>541</v>
       </c>
       <c r="I4" s="0">
         <v>697</v>
       </c>
@@ -4149,60 +4341,63 @@
         <v>772</v>
       </c>
       <c r="M4" s="0">
         <v>858</v>
       </c>
       <c r="N4" s="0">
         <v>823</v>
       </c>
       <c r="O4" s="0">
         <v>869</v>
       </c>
       <c r="P4" s="0">
         <v>792</v>
       </c>
       <c r="Q4" s="0">
         <v>946</v>
       </c>
       <c r="R4" s="0">
         <v>748</v>
       </c>
       <c r="S4" s="0">
         <v>940</v>
       </c>
       <c r="T4" s="0">
         <v>810</v>
+      </c>
+      <c r="U4" s="0">
+        <v>999</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4225,116 +4420,122 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>9</v>
       </c>
       <c r="C3" s="0">
         <v>26</v>
       </c>
       <c r="D3" s="0">
         <v>15</v>
       </c>
       <c r="E3" s="0">
         <v>23</v>
       </c>
       <c r="F3" s="0">
         <v>12</v>
       </c>
       <c r="G3" s="0">
         <v>26</v>
       </c>
       <c r="H3" s="0">
         <v>9</v>
       </c>
       <c r="I3" s="0">
         <v>12</v>
       </c>
@@ -4349,54 +4550,57 @@
       </c>
       <c r="M3" s="0">
         <v>19</v>
       </c>
       <c r="N3" s="0">
         <v>14</v>
       </c>
       <c r="O3" s="0">
         <v>26</v>
       </c>
       <c r="P3" s="0">
         <v>14</v>
       </c>
       <c r="Q3" s="0">
         <v>27</v>
       </c>
       <c r="R3" s="0">
         <v>15</v>
       </c>
       <c r="S3" s="0">
         <v>27</v>
       </c>
       <c r="T3" s="0">
         <v>10</v>
       </c>
+      <c r="U3" s="0">
+        <v>31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>15</v>
       </c>
       <c r="C4" s="0">
         <v>59</v>
       </c>
       <c r="D4" s="0">
         <v>14</v>
       </c>
       <c r="E4" s="0">
         <v>57</v>
       </c>
       <c r="F4" s="0">
         <v>17</v>
       </c>
       <c r="G4" s="0">
         <v>52</v>
       </c>
       <c r="H4" s="0">
         <v>31</v>
       </c>
       <c r="I4" s="0">
         <v>51</v>
       </c>
@@ -4410,60 +4614,63 @@
         <v>31</v>
       </c>
       <c r="M4" s="0">
         <v>59</v>
       </c>
       <c r="N4" s="0">
         <v>26</v>
       </c>
       <c r="O4" s="0">
         <v>66</v>
       </c>
       <c r="P4" s="0">
         <v>28</v>
       </c>
       <c r="Q4" s="0">
         <v>69</v>
       </c>
       <c r="R4" s="0">
         <v>27</v>
       </c>
       <c r="S4" s="0">
         <v>69</v>
       </c>
       <c r="T4" s="0">
         <v>31</v>
+      </c>
+      <c r="U4" s="0">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4486,162 +4693,174 @@
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
       <c r="T1" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="U1" s="0" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B3" s="0">
         <v>5</v>
       </c>
       <c r="C3" s="0">
         <v>17</v>
       </c>
       <c r="E3" s="0">
         <v>22</v>
       </c>
       <c r="G3" s="0">
         <v>21</v>
       </c>
       <c r="I3" s="0">
         <v>6</v>
       </c>
       <c r="K3" s="0">
         <v>15</v>
       </c>
       <c r="M3" s="0">
         <v>14</v>
       </c>
       <c r="O3" s="0">
         <v>17</v>
       </c>
       <c r="Q3" s="0">
         <v>20</v>
       </c>
       <c r="S3" s="0">
         <v>17</v>
       </c>
+      <c r="U3" s="0">
+        <v>25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B4" s="0">
         <v>16</v>
       </c>
       <c r="C4" s="0">
         <v>43</v>
       </c>
       <c r="E4" s="0">
         <v>34</v>
       </c>
       <c r="G4" s="0">
         <v>42</v>
       </c>
       <c r="I4" s="0">
         <v>37</v>
       </c>
       <c r="K4" s="0">
         <v>36</v>
       </c>
       <c r="M4" s="0">
         <v>40</v>
       </c>
       <c r="O4" s="0">
         <v>45</v>
       </c>
       <c r="Q4" s="0">
         <v>54</v>
       </c>
       <c r="S4" s="0">
         <v>50</v>
+      </c>
+      <c r="U4" s="0">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>