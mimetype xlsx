--- v0 (2026-04-04)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Utbildning" sheetId="1" r:id="rId1"/>
     <sheet name="Antagna sökande urval 1" sheetId="2" r:id="rId2"/>
     <sheet name="Antagna sökande urval 2" sheetId="3" r:id="rId3"/>
     <sheet name="Lägsta antagningspoäng urval 1" sheetId="4" r:id="rId4"/>
     <sheet name="Lägsta antagningspoäng urval 2" sheetId="5" r:id="rId5"/>
     <sheet name="Sökande och Förstahandssökande" sheetId="6" r:id="rId6"/>
     <sheet name="Kön sökande" sheetId="7" r:id="rId7"/>
     <sheet name="Kön antagna urval 1" sheetId="8" r:id="rId8"/>
     <sheet name="Kön antagna urval 2" sheetId="9" r:id="rId9"/>
     <sheet name="Kön reserver urval 1" sheetId="10" r:id="rId10"/>
     <sheet name="Kön reserver urval 2" sheetId="11" r:id="rId11"/>
     <sheet name="Ålder sökande" sheetId="12" r:id="rId12"/>
     <sheet name="Ålder antagna urval 1" sheetId="13" r:id="rId13"/>
     <sheet name="Ålder antagna urval 2" sheetId="14" r:id="rId14"/>
     <sheet name="Ålder reserver urval 1" sheetId="15" r:id="rId15"/>
     <sheet name="Ålder reserver urval 2" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>N1FAR</t>
   </si>
   <si>
     <t>Namn</t>
   </si>
   <si>
     <t>Receptarieprogrammet/Farmaci, kandidatprogram</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Lärosäte</t>
   </si>
   <si>
     <t>Göteborgs universitet</t>
   </si>
   <si>
     <t>Studietakt</t>
   </si>
   <si>
@@ -132,50 +132,53 @@
   <si>
     <t>HT19 19723</t>
   </si>
   <si>
     <t>HT20 19765</t>
   </si>
   <si>
     <t>HT21 1G16C</t>
   </si>
   <si>
     <t>HT22 1G16C</t>
   </si>
   <si>
     <t>HT23 1G16C</t>
   </si>
   <si>
     <t>HT24 1G16C</t>
   </si>
   <si>
     <t>HT25 16009</t>
   </si>
   <si>
     <t>HT25 16095</t>
   </si>
   <si>
+    <t>HT26 16010</t>
+  </si>
+  <si>
     <t>HT2009</t>
   </si>
   <si>
     <t>HT2010</t>
   </si>
   <si>
     <t>HT2011</t>
   </si>
   <si>
     <t>HT2012</t>
   </si>
   <si>
     <t>HT2013</t>
   </si>
   <si>
     <t>HT2014</t>
   </si>
   <si>
     <t>HT2015</t>
   </si>
   <si>
     <t>HT2016</t>
   </si>
   <si>
     <t>HT2017</t>
@@ -183,50 +186,53 @@
   <si>
     <t>HT2018</t>
   </si>
   <si>
     <t>HT2019</t>
   </si>
   <si>
     <t>HT2020</t>
   </si>
   <si>
     <t>HT2021</t>
   </si>
   <si>
     <t>HT2022</t>
   </si>
   <si>
     <t>HT2023</t>
   </si>
   <si>
     <t>HT2024</t>
   </si>
   <si>
     <t>HT2025</t>
   </si>
   <si>
+    <t>HT2026</t>
+  </si>
+  <si>
     <t>Antagna</t>
   </si>
   <si>
     <t>Reserver</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>12.05</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
     <t>14.75</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>18.50</t>
@@ -234,50 +240,53 @@
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>16.09</t>
   </si>
   <si>
     <t>16.88</t>
   </si>
   <si>
     <t>17.03</t>
   </si>
   <si>
     <t>16.98</t>
   </si>
   <si>
     <t>14.83</t>
   </si>
   <si>
     <t>14.31</t>
   </si>
   <si>
+    <t>15.99</t>
+  </si>
+  <si>
     <t>BII</t>
   </si>
   <si>
     <t>18.15</t>
   </si>
   <si>
     <t>15.10</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>18.74</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>17.21</t>
   </si>
   <si>
     <t>17.59</t>
@@ -285,110 +294,113 @@
   <si>
     <t>17.25</t>
   </si>
   <si>
     <t>17.85</t>
   </si>
   <si>
     <t>17.76</t>
   </si>
   <si>
     <t>18.36</t>
   </si>
   <si>
     <t>18.71</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
   <si>
     <t>18.10</t>
   </si>
   <si>
     <t>16.04</t>
   </si>
   <si>
+    <t>17.55</t>
+  </si>
+  <si>
     <t>BIEX</t>
   </si>
   <si>
     <t>16.77</t>
   </si>
   <si>
     <t>15.83</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>0.50</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>0.70</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>0.55</t>
   </si>
   <si>
     <t>0.60</t>
   </si>
   <si>
+    <t>0.75</t>
+  </si>
+  <si>
     <t>HP</t>
   </si>
   <si>
     <t>0.20</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>0.85</t>
   </si>
   <si>
-    <t>0.75</t>
-[...1 lines deleted...]
-  <si>
     <t>BG</t>
   </si>
   <si>
     <t>14.12</t>
   </si>
   <si>
     <t>BIII</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>BIV</t>
   </si>
   <si>
     <t>DA</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>ÖS</t>
@@ -426,50 +438,53 @@
   <si>
     <t>HT19 19723 (HT2019)</t>
   </si>
   <si>
     <t>HT20 19765 (HT2020)</t>
   </si>
   <si>
     <t>HT21 1G16C (HT2021)</t>
   </si>
   <si>
     <t>HT22 1G16C (HT2022)</t>
   </si>
   <si>
     <t>HT23 1G16C (HT2023)</t>
   </si>
   <si>
     <t>HT24 1G16C (HT2024)</t>
   </si>
   <si>
     <t>HT25 16009 (HT2025)</t>
   </si>
   <si>
     <t>HT25 16095 (HT2025)</t>
   </si>
   <si>
+    <t>HT26 16010 (HT2026)</t>
+  </si>
+  <si>
     <t>15.38</t>
   </si>
   <si>
     <t>15.72</t>
   </si>
   <si>
     <t>14.90</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>15.73</t>
   </si>
   <si>
     <t>12.20</t>
   </si>
   <si>
     <t>13.81</t>
@@ -481,50 +496,53 @@
     <t>15.50</t>
   </si>
   <si>
     <t>17.41</t>
   </si>
   <si>
     <t>16.61</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>17.22</t>
   </si>
   <si>
     <t>17.06</t>
   </si>
   <si>
     <t>17.29</t>
   </si>
   <si>
     <t>15.21</t>
   </si>
   <si>
     <t>16.65</t>
+  </si>
+  <si>
+    <t>17.15</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>16.35</t>
   </si>
   <si>
     <t>15.55</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
     <t>0.45</t>
   </si>
   <si>
     <t>0.40</t>
   </si>
   <si>
     <t>0.10</t>
   </si>
   <si>
     <t>0.30</t>
   </si>
@@ -649,51 +667,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -713,113 +731,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B3" s="0">
         <v>6</v>
       </c>
       <c r="C3" s="0">
         <v>1</v>
       </c>
       <c r="D3" s="0">
         <v>3</v>
       </c>
       <c r="E3" s="0">
         <v>7</v>
       </c>
       <c r="F3" s="0">
         <v>26</v>
       </c>
       <c r="G3" s="0">
         <v>21</v>
       </c>
       <c r="H3" s="0">
         <v>34</v>
       </c>
       <c r="I3" s="0">
         <v>18</v>
       </c>
@@ -831,54 +855,57 @@
       </c>
       <c r="L3" s="0">
         <v>16</v>
       </c>
       <c r="M3" s="0">
         <v>16</v>
       </c>
       <c r="N3" s="0">
         <v>26</v>
       </c>
       <c r="O3" s="0">
         <v>25</v>
       </c>
       <c r="P3" s="0">
         <v>8</v>
       </c>
       <c r="Q3" s="0">
         <v>7</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>10</v>
       </c>
+      <c r="T3" s="0">
+        <v>20</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B4" s="0">
         <v>32</v>
       </c>
       <c r="C4" s="0">
         <v>9</v>
       </c>
       <c r="D4" s="0">
         <v>20</v>
       </c>
       <c r="E4" s="0">
         <v>33</v>
       </c>
       <c r="F4" s="0">
         <v>88</v>
       </c>
       <c r="G4" s="0">
         <v>73</v>
       </c>
       <c r="H4" s="0">
         <v>111</v>
       </c>
       <c r="I4" s="0">
         <v>90</v>
       </c>
@@ -889,60 +916,63 @@
         <v>80</v>
       </c>
       <c r="L4" s="0">
         <v>72</v>
       </c>
       <c r="M4" s="0">
         <v>65</v>
       </c>
       <c r="N4" s="0">
         <v>100</v>
       </c>
       <c r="O4" s="0">
         <v>96</v>
       </c>
       <c r="P4" s="0">
         <v>48</v>
       </c>
       <c r="Q4" s="0">
         <v>45</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>20</v>
+      </c>
+      <c r="T4" s="0">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -962,113 +992,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B3" s="0">
         <v>4</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>0</v>
       </c>
       <c r="E3" s="0">
         <v>0</v>
       </c>
       <c r="F3" s="0">
         <v>13</v>
       </c>
       <c r="G3" s="0">
         <v>11</v>
       </c>
       <c r="H3" s="0">
         <v>14</v>
       </c>
       <c r="I3" s="0">
         <v>9</v>
       </c>
@@ -1080,54 +1116,57 @@
       </c>
       <c r="L3" s="0">
         <v>8</v>
       </c>
       <c r="M3" s="0">
         <v>9</v>
       </c>
       <c r="N3" s="0">
         <v>11</v>
       </c>
       <c r="O3" s="0">
         <v>12</v>
       </c>
       <c r="P3" s="0">
         <v>2</v>
       </c>
       <c r="Q3" s="0">
         <v>2</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>0</v>
       </c>
+      <c r="T3" s="0">
+        <v>11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B4" s="0">
         <v>12</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>5</v>
       </c>
       <c r="E4" s="0">
         <v>7</v>
       </c>
       <c r="F4" s="0">
         <v>49</v>
       </c>
       <c r="G4" s="0">
         <v>50</v>
       </c>
       <c r="H4" s="0">
         <v>53</v>
       </c>
       <c r="I4" s="0">
         <v>57</v>
       </c>
@@ -1138,60 +1177,63 @@
         <v>26</v>
       </c>
       <c r="L4" s="0">
         <v>38</v>
       </c>
       <c r="M4" s="0">
         <v>23</v>
       </c>
       <c r="N4" s="0">
         <v>56</v>
       </c>
       <c r="O4" s="0">
         <v>50</v>
       </c>
       <c r="P4" s="0">
         <v>8</v>
       </c>
       <c r="Q4" s="0">
         <v>12</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>0</v>
+      </c>
+      <c r="T4" s="0">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1211,113 +1253,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B3" s="0">
         <v>243</v>
       </c>
       <c r="C3" s="0">
         <v>221</v>
       </c>
       <c r="D3" s="0">
         <v>199</v>
       </c>
       <c r="E3" s="0">
         <v>285</v>
       </c>
       <c r="F3" s="0">
         <v>364</v>
       </c>
       <c r="G3" s="0">
         <v>321</v>
       </c>
       <c r="H3" s="0">
         <v>380</v>
       </c>
       <c r="I3" s="0">
         <v>397</v>
       </c>
@@ -1326,54 +1374,57 @@
       </c>
       <c r="K3" s="0">
         <v>350</v>
       </c>
       <c r="L3" s="0">
         <v>278</v>
       </c>
       <c r="M3" s="0">
         <v>269</v>
       </c>
       <c r="N3" s="0">
         <v>341</v>
       </c>
       <c r="O3" s="0">
         <v>298</v>
       </c>
       <c r="P3" s="0">
         <v>267</v>
       </c>
       <c r="Q3" s="0">
         <v>269</v>
       </c>
       <c r="S3" s="0">
         <v>236</v>
       </c>
+      <c r="T3" s="0">
+        <v>319</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B4" s="0">
         <v>60</v>
       </c>
       <c r="C4" s="0">
         <v>47</v>
       </c>
       <c r="D4" s="0">
         <v>65</v>
       </c>
       <c r="E4" s="0">
         <v>75</v>
       </c>
       <c r="F4" s="0">
         <v>103</v>
       </c>
       <c r="G4" s="0">
         <v>92</v>
       </c>
       <c r="H4" s="0">
         <v>108</v>
       </c>
       <c r="I4" s="0">
         <v>102</v>
       </c>
@@ -1382,54 +1433,57 @@
       </c>
       <c r="K4" s="0">
         <v>94</v>
       </c>
       <c r="L4" s="0">
         <v>96</v>
       </c>
       <c r="M4" s="0">
         <v>99</v>
       </c>
       <c r="N4" s="0">
         <v>132</v>
       </c>
       <c r="O4" s="0">
         <v>99</v>
       </c>
       <c r="P4" s="0">
         <v>95</v>
       </c>
       <c r="Q4" s="0">
         <v>91</v>
       </c>
       <c r="S4" s="0">
         <v>82</v>
       </c>
+      <c r="T4" s="0">
+        <v>115</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B5" s="0">
         <v>37</v>
       </c>
       <c r="C5" s="0">
         <v>27</v>
       </c>
       <c r="D5" s="0">
         <v>34</v>
       </c>
       <c r="E5" s="0">
         <v>43</v>
       </c>
       <c r="F5" s="0">
         <v>41</v>
       </c>
       <c r="G5" s="0">
         <v>42</v>
       </c>
       <c r="H5" s="0">
         <v>44</v>
       </c>
       <c r="I5" s="0">
         <v>26</v>
       </c>
@@ -1437,60 +1491,63 @@
         <v>28</v>
       </c>
       <c r="K5" s="0">
         <v>46</v>
       </c>
       <c r="L5" s="0">
         <v>29</v>
       </c>
       <c r="M5" s="0">
         <v>37</v>
       </c>
       <c r="N5" s="0">
         <v>47</v>
       </c>
       <c r="O5" s="0">
         <v>40</v>
       </c>
       <c r="P5" s="0">
         <v>36</v>
       </c>
       <c r="Q5" s="0">
         <v>48</v>
       </c>
       <c r="S5" s="0">
         <v>31</v>
+      </c>
+      <c r="T5" s="0">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1510,113 +1567,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B3" s="0">
         <v>40</v>
       </c>
       <c r="C3" s="0">
         <v>47</v>
       </c>
       <c r="D3" s="0">
         <v>55</v>
       </c>
       <c r="E3" s="0">
         <v>51</v>
       </c>
       <c r="F3" s="0">
         <v>43</v>
       </c>
       <c r="G3" s="0">
         <v>49</v>
       </c>
       <c r="H3" s="0">
         <v>42</v>
       </c>
       <c r="I3" s="0">
         <v>51</v>
       </c>
@@ -1628,54 +1691,57 @@
       </c>
       <c r="L3" s="0">
         <v>52</v>
       </c>
       <c r="M3" s="0">
         <v>48</v>
       </c>
       <c r="N3" s="0">
         <v>51</v>
       </c>
       <c r="O3" s="0">
         <v>43</v>
       </c>
       <c r="P3" s="0">
         <v>43</v>
       </c>
       <c r="Q3" s="0">
         <v>48</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>48</v>
       </c>
+      <c r="T3" s="0">
+        <v>49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B4" s="0">
         <v>17</v>
       </c>
       <c r="C4" s="0">
         <v>15</v>
       </c>
       <c r="D4" s="0">
         <v>14</v>
       </c>
       <c r="E4" s="0">
         <v>12</v>
       </c>
       <c r="F4" s="0">
         <v>17</v>
       </c>
       <c r="G4" s="0">
         <v>11</v>
       </c>
       <c r="H4" s="0">
         <v>13</v>
       </c>
       <c r="I4" s="0">
         <v>11</v>
       </c>
@@ -1687,54 +1753,57 @@
       </c>
       <c r="L4" s="0">
         <v>7</v>
       </c>
       <c r="M4" s="0">
         <v>15</v>
       </c>
       <c r="N4" s="0">
         <v>10</v>
       </c>
       <c r="O4" s="0">
         <v>11</v>
       </c>
       <c r="P4" s="0">
         <v>15</v>
       </c>
       <c r="Q4" s="0">
         <v>16</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>16</v>
       </c>
+      <c r="T4" s="0">
+        <v>18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B5" s="0">
         <v>8</v>
       </c>
       <c r="C5" s="0">
         <v>3</v>
       </c>
       <c r="D5" s="0">
         <v>6</v>
       </c>
       <c r="E5" s="0">
         <v>2</v>
       </c>
       <c r="F5" s="0">
         <v>5</v>
       </c>
       <c r="G5" s="0">
         <v>5</v>
       </c>
       <c r="H5" s="0">
         <v>5</v>
       </c>
       <c r="I5" s="0">
         <v>3</v>
       </c>
@@ -1745,60 +1814,63 @@
         <v>6</v>
       </c>
       <c r="L5" s="0">
         <v>6</v>
       </c>
       <c r="M5" s="0">
         <v>2</v>
       </c>
       <c r="N5" s="0">
         <v>4</v>
       </c>
       <c r="O5" s="0">
         <v>3</v>
       </c>
       <c r="P5" s="0">
         <v>2</v>
       </c>
       <c r="Q5" s="0">
         <v>6</v>
       </c>
       <c r="R5" s="0">
         <v>0</v>
       </c>
       <c r="S5" s="0">
         <v>6</v>
+      </c>
+      <c r="T5" s="0">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1818,113 +1890,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B3" s="0">
         <v>38</v>
       </c>
       <c r="C3" s="0">
         <v>41</v>
       </c>
       <c r="D3" s="0">
         <v>46</v>
       </c>
       <c r="E3" s="0">
         <v>47</v>
       </c>
       <c r="F3" s="0">
         <v>44</v>
       </c>
       <c r="G3" s="0">
         <v>42</v>
       </c>
       <c r="H3" s="0">
         <v>38</v>
       </c>
       <c r="I3" s="0">
         <v>49</v>
       </c>
@@ -1936,54 +2014,57 @@
       </c>
       <c r="L3" s="0">
         <v>52</v>
       </c>
       <c r="M3" s="0">
         <v>42</v>
       </c>
       <c r="N3" s="0">
         <v>48</v>
       </c>
       <c r="O3" s="0">
         <v>45</v>
       </c>
       <c r="P3" s="0">
         <v>41</v>
       </c>
       <c r="Q3" s="0">
         <v>49</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>48</v>
       </c>
+      <c r="T3" s="0">
+        <v>48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B4" s="0">
         <v>16</v>
       </c>
       <c r="C4" s="0">
         <v>12</v>
       </c>
       <c r="D4" s="0">
         <v>10</v>
       </c>
       <c r="E4" s="0">
         <v>15</v>
       </c>
       <c r="F4" s="0">
         <v>13</v>
       </c>
       <c r="G4" s="0">
         <v>14</v>
       </c>
       <c r="H4" s="0">
         <v>13</v>
       </c>
       <c r="I4" s="0">
         <v>8</v>
       </c>
@@ -1995,54 +2076,57 @@
       </c>
       <c r="L4" s="0">
         <v>8</v>
       </c>
       <c r="M4" s="0">
         <v>20</v>
       </c>
       <c r="N4" s="0">
         <v>13</v>
       </c>
       <c r="O4" s="0">
         <v>11</v>
       </c>
       <c r="P4" s="0">
         <v>16</v>
       </c>
       <c r="Q4" s="0">
         <v>17</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>14</v>
       </c>
+      <c r="T4" s="0">
+        <v>20</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B5" s="0">
         <v>6</v>
       </c>
       <c r="C5" s="0">
         <v>3</v>
       </c>
       <c r="D5" s="0">
         <v>9</v>
       </c>
       <c r="E5" s="0">
         <v>3</v>
       </c>
       <c r="F5" s="0">
         <v>3</v>
       </c>
       <c r="G5" s="0">
         <v>4</v>
       </c>
       <c r="H5" s="0">
         <v>4</v>
       </c>
       <c r="I5" s="0">
         <v>3</v>
       </c>
@@ -2053,60 +2137,63 @@
         <v>6</v>
       </c>
       <c r="L5" s="0">
         <v>5</v>
       </c>
       <c r="M5" s="0">
         <v>3</v>
       </c>
       <c r="N5" s="0">
         <v>4</v>
       </c>
       <c r="O5" s="0">
         <v>1</v>
       </c>
       <c r="P5" s="0">
         <v>3</v>
       </c>
       <c r="Q5" s="0">
         <v>4</v>
       </c>
       <c r="R5" s="0">
         <v>0</v>
       </c>
       <c r="S5" s="0">
         <v>7</v>
+      </c>
+      <c r="T5" s="0">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2126,113 +2213,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B3" s="0">
         <v>26</v>
       </c>
       <c r="C3" s="0">
         <v>7</v>
       </c>
       <c r="D3" s="0">
         <v>7</v>
       </c>
       <c r="E3" s="0">
         <v>20</v>
       </c>
       <c r="F3" s="0">
         <v>80</v>
       </c>
       <c r="G3" s="0">
         <v>56</v>
       </c>
       <c r="H3" s="0">
         <v>95</v>
       </c>
       <c r="I3" s="0">
         <v>82</v>
       </c>
@@ -2244,54 +2337,57 @@
       </c>
       <c r="L3" s="0">
         <v>55</v>
       </c>
       <c r="M3" s="0">
         <v>46</v>
       </c>
       <c r="N3" s="0">
         <v>79</v>
       </c>
       <c r="O3" s="0">
         <v>75</v>
       </c>
       <c r="P3" s="0">
         <v>30</v>
       </c>
       <c r="Q3" s="0">
         <v>28</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>17</v>
       </c>
+      <c r="T3" s="0">
+        <v>62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B4" s="0">
         <v>8</v>
       </c>
       <c r="C4" s="0">
         <v>3</v>
       </c>
       <c r="D4" s="0">
         <v>8</v>
       </c>
       <c r="E4" s="0">
         <v>14</v>
       </c>
       <c r="F4" s="0">
         <v>21</v>
       </c>
       <c r="G4" s="0">
         <v>22</v>
       </c>
       <c r="H4" s="0">
         <v>37</v>
       </c>
       <c r="I4" s="0">
         <v>21</v>
       </c>
@@ -2303,54 +2399,57 @@
       </c>
       <c r="L4" s="0">
         <v>28</v>
       </c>
       <c r="M4" s="0">
         <v>24</v>
       </c>
       <c r="N4" s="0">
         <v>40</v>
       </c>
       <c r="O4" s="0">
         <v>34</v>
       </c>
       <c r="P4" s="0">
         <v>18</v>
       </c>
       <c r="Q4" s="0">
         <v>16</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>10</v>
       </c>
+      <c r="T4" s="0">
+        <v>22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B5" s="0">
         <v>4</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>8</v>
       </c>
       <c r="E5" s="0">
         <v>6</v>
       </c>
       <c r="F5" s="0">
         <v>13</v>
       </c>
       <c r="G5" s="0">
         <v>16</v>
       </c>
       <c r="H5" s="0">
         <v>13</v>
       </c>
       <c r="I5" s="0">
         <v>5</v>
       </c>
@@ -2361,60 +2460,63 @@
         <v>8</v>
       </c>
       <c r="L5" s="0">
         <v>5</v>
       </c>
       <c r="M5" s="0">
         <v>11</v>
       </c>
       <c r="N5" s="0">
         <v>7</v>
       </c>
       <c r="O5" s="0">
         <v>12</v>
       </c>
       <c r="P5" s="0">
         <v>8</v>
       </c>
       <c r="Q5" s="0">
         <v>8</v>
       </c>
       <c r="R5" s="0">
         <v>0</v>
       </c>
       <c r="S5" s="0">
         <v>3</v>
+      </c>
+      <c r="T5" s="0">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2434,113 +2536,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B3" s="0">
         <v>12</v>
       </c>
       <c r="C3" s="0">
         <v>0</v>
       </c>
       <c r="D3" s="0">
         <v>3</v>
       </c>
       <c r="E3" s="0">
         <v>5</v>
       </c>
       <c r="F3" s="0">
         <v>39</v>
       </c>
       <c r="G3" s="0">
         <v>41</v>
       </c>
       <c r="H3" s="0">
         <v>44</v>
       </c>
       <c r="I3" s="0">
         <v>52</v>
       </c>
@@ -2552,54 +2660,57 @@
       </c>
       <c r="L3" s="0">
         <v>25</v>
       </c>
       <c r="M3" s="0">
         <v>18</v>
       </c>
       <c r="N3" s="0">
         <v>40</v>
       </c>
       <c r="O3" s="0">
         <v>33</v>
       </c>
       <c r="P3" s="0">
         <v>3</v>
       </c>
       <c r="Q3" s="0">
         <v>8</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>0</v>
       </c>
+      <c r="T3" s="0">
+        <v>30</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B4" s="0">
         <v>3</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>2</v>
       </c>
       <c r="E4" s="0">
         <v>2</v>
       </c>
       <c r="F4" s="0">
         <v>15</v>
       </c>
       <c r="G4" s="0">
         <v>10</v>
       </c>
       <c r="H4" s="0">
         <v>15</v>
       </c>
       <c r="I4" s="0">
         <v>10</v>
       </c>
@@ -2611,54 +2722,57 @@
       </c>
       <c r="L4" s="0">
         <v>17</v>
       </c>
       <c r="M4" s="0">
         <v>9</v>
       </c>
       <c r="N4" s="0">
         <v>24</v>
       </c>
       <c r="O4" s="0">
         <v>19</v>
       </c>
       <c r="P4" s="0">
         <v>6</v>
       </c>
       <c r="Q4" s="0">
         <v>3</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>0</v>
       </c>
+      <c r="T4" s="0">
+        <v>13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B5" s="0">
         <v>1</v>
       </c>
       <c r="C5" s="0">
         <v>0</v>
       </c>
       <c r="D5" s="0">
         <v>0</v>
       </c>
       <c r="E5" s="0">
         <v>0</v>
       </c>
       <c r="F5" s="0">
         <v>8</v>
       </c>
       <c r="G5" s="0">
         <v>10</v>
       </c>
       <c r="H5" s="0">
         <v>8</v>
       </c>
       <c r="I5" s="0">
         <v>4</v>
       </c>
@@ -2669,60 +2783,63 @@
         <v>8</v>
       </c>
       <c r="L5" s="0">
         <v>4</v>
       </c>
       <c r="M5" s="0">
         <v>5</v>
       </c>
       <c r="N5" s="0">
         <v>3</v>
       </c>
       <c r="O5" s="0">
         <v>10</v>
       </c>
       <c r="P5" s="0">
         <v>1</v>
       </c>
       <c r="Q5" s="0">
         <v>3</v>
       </c>
       <c r="R5" s="0">
         <v>0</v>
       </c>
       <c r="S5" s="0">
         <v>0</v>
+      </c>
+      <c r="T5" s="0">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2742,113 +2859,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B3" s="0">
         <v>65</v>
       </c>
       <c r="C3" s="0">
         <v>65</v>
       </c>
       <c r="D3" s="0">
         <v>75</v>
       </c>
       <c r="E3" s="0">
         <v>65</v>
       </c>
       <c r="F3" s="0">
         <v>65</v>
       </c>
       <c r="G3" s="0">
         <v>65</v>
       </c>
       <c r="H3" s="0">
         <v>60</v>
       </c>
       <c r="I3" s="0">
         <v>65</v>
       </c>
@@ -2860,54 +2983,57 @@
       </c>
       <c r="L3" s="0">
         <v>65</v>
       </c>
       <c r="M3" s="0">
         <v>65</v>
       </c>
       <c r="N3" s="0">
         <v>65</v>
       </c>
       <c r="O3" s="0">
         <v>57</v>
       </c>
       <c r="P3" s="0">
         <v>60</v>
       </c>
       <c r="Q3" s="0">
         <v>70</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>70</v>
       </c>
+      <c r="T3" s="0">
+        <v>70</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B4" s="0">
         <v>38</v>
       </c>
       <c r="C4" s="0">
         <v>10</v>
       </c>
       <c r="D4" s="0">
         <v>23</v>
       </c>
       <c r="E4" s="0">
         <v>40</v>
       </c>
       <c r="F4" s="0">
         <v>114</v>
       </c>
       <c r="G4" s="0">
         <v>94</v>
       </c>
       <c r="H4" s="0">
         <v>145</v>
       </c>
       <c r="I4" s="0">
         <v>108</v>
       </c>
@@ -2918,60 +3044,63 @@
         <v>92</v>
       </c>
       <c r="L4" s="0">
         <v>88</v>
       </c>
       <c r="M4" s="0">
         <v>81</v>
       </c>
       <c r="N4" s="0">
         <v>126</v>
       </c>
       <c r="O4" s="0">
         <v>121</v>
       </c>
       <c r="P4" s="0">
         <v>56</v>
       </c>
       <c r="Q4" s="0">
         <v>52</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>30</v>
+      </c>
+      <c r="T4" s="0">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2991,113 +3120,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B3" s="0">
         <v>60</v>
       </c>
       <c r="C3" s="0">
         <v>56</v>
       </c>
       <c r="D3" s="0">
         <v>65</v>
       </c>
       <c r="E3" s="0">
         <v>65</v>
       </c>
       <c r="F3" s="0">
         <v>60</v>
       </c>
       <c r="G3" s="0">
         <v>60</v>
       </c>
       <c r="H3" s="0">
         <v>55</v>
       </c>
       <c r="I3" s="0">
         <v>60</v>
       </c>
@@ -3109,54 +3244,57 @@
       </c>
       <c r="L3" s="0">
         <v>65</v>
       </c>
       <c r="M3" s="0">
         <v>65</v>
       </c>
       <c r="N3" s="0">
         <v>65</v>
       </c>
       <c r="O3" s="0">
         <v>57</v>
       </c>
       <c r="P3" s="0">
         <v>60</v>
       </c>
       <c r="Q3" s="0">
         <v>70</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>69</v>
       </c>
+      <c r="T3" s="0">
+        <v>70</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B4" s="0">
         <v>16</v>
       </c>
       <c r="C4" s="0">
         <v>0</v>
       </c>
       <c r="D4" s="0">
         <v>5</v>
       </c>
       <c r="E4" s="0">
         <v>7</v>
       </c>
       <c r="F4" s="0">
         <v>62</v>
       </c>
       <c r="G4" s="0">
         <v>61</v>
       </c>
       <c r="H4" s="0">
         <v>67</v>
       </c>
       <c r="I4" s="0">
         <v>66</v>
       </c>
@@ -3167,60 +3305,63 @@
         <v>30</v>
       </c>
       <c r="L4" s="0">
         <v>46</v>
       </c>
       <c r="M4" s="0">
         <v>32</v>
       </c>
       <c r="N4" s="0">
         <v>67</v>
       </c>
       <c r="O4" s="0">
         <v>62</v>
       </c>
       <c r="P4" s="0">
         <v>10</v>
       </c>
       <c r="Q4" s="0">
         <v>14</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>0</v>
+      </c>
+      <c r="T4" s="0">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S14"/>
+  <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -3237,948 +3378,990 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M3" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="N3" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="O3" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="P3" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="N3" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q3" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="S3" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
+      </c>
+      <c r="T3" s="0" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="S4" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
+      </c>
+      <c r="T4" s="0" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="N6" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="O6" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="P6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q6" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="S6" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="N6" s="0" t="s">
-[...12 lines deleted...]
-        <v>92</v>
+      <c r="T6" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L7" s="0" t="s">
         <v>102</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O7" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="Q7" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="S7" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="S7" s="0" t="s">
-        <v>88</v>
+      <c r="T7" s="0" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="S12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
+      </c>
+      <c r="T12" s="0" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S14"/>
+  <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="O1" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="P1" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="Q1" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="R1" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="S1" s="0" t="s">
-        <v>129</v>
+        <v>133</v>
+      </c>
+      <c r="T1" s="0" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="P3" s="0" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="Q3" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="S3" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
+      </c>
+      <c r="T3" s="0" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="Q4" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="S4" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
+      </c>
+      <c r="T4" s="0" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="I6" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="L6" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="M6" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="N6" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="J6" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O6" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="Q6" s="0" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="S6" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
+      </c>
+      <c r="T6" s="0" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>102</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>102</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O7" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="Q7" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="S7" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
+      </c>
+      <c r="T7" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="R8" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="S12" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
+      </c>
+      <c r="T12" s="0" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4198,113 +4381,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B3" s="0">
         <v>340</v>
       </c>
       <c r="C3" s="0">
         <v>295</v>
       </c>
       <c r="D3" s="0">
         <v>298</v>
       </c>
       <c r="E3" s="0">
         <v>403</v>
       </c>
       <c r="F3" s="0">
         <v>508</v>
       </c>
       <c r="G3" s="0">
         <v>455</v>
       </c>
       <c r="H3" s="0">
         <v>532</v>
       </c>
       <c r="I3" s="0">
         <v>525</v>
       </c>
@@ -4313,54 +4502,57 @@
       </c>
       <c r="K3" s="0">
         <v>490</v>
       </c>
       <c r="L3" s="0">
         <v>403</v>
       </c>
       <c r="M3" s="0">
         <v>405</v>
       </c>
       <c r="N3" s="0">
         <v>520</v>
       </c>
       <c r="O3" s="0">
         <v>437</v>
       </c>
       <c r="P3" s="0">
         <v>398</v>
       </c>
       <c r="Q3" s="0">
         <v>408</v>
       </c>
       <c r="S3" s="0">
         <v>349</v>
       </c>
+      <c r="T3" s="0">
+        <v>489</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B4" s="0">
         <v>71</v>
       </c>
       <c r="C4" s="0">
         <v>48</v>
       </c>
       <c r="D4" s="0">
         <v>49</v>
       </c>
       <c r="E4" s="0">
         <v>64</v>
       </c>
       <c r="F4" s="0">
         <v>90</v>
       </c>
       <c r="G4" s="0">
         <v>54</v>
       </c>
       <c r="H4" s="0">
         <v>85</v>
       </c>
       <c r="I4" s="0">
         <v>69</v>
       </c>
@@ -4368,60 +4560,63 @@
         <v>68</v>
       </c>
       <c r="K4" s="0">
         <v>58</v>
       </c>
       <c r="L4" s="0">
         <v>70</v>
       </c>
       <c r="M4" s="0">
         <v>74</v>
       </c>
       <c r="N4" s="0">
         <v>85</v>
       </c>
       <c r="O4" s="0">
         <v>68</v>
       </c>
       <c r="P4" s="0">
         <v>52</v>
       </c>
       <c r="Q4" s="0">
         <v>78</v>
       </c>
       <c r="S4" s="0">
         <v>60</v>
+      </c>
+      <c r="T4" s="0">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4441,113 +4636,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B3" s="0">
         <v>59</v>
       </c>
       <c r="C3" s="0">
         <v>53</v>
       </c>
       <c r="D3" s="0">
         <v>48</v>
       </c>
       <c r="E3" s="0">
         <v>86</v>
       </c>
       <c r="F3" s="0">
         <v>88</v>
       </c>
       <c r="G3" s="0">
         <v>92</v>
       </c>
       <c r="H3" s="0">
         <v>117</v>
       </c>
       <c r="I3" s="0">
         <v>99</v>
       </c>
@@ -4556,54 +4757,57 @@
       </c>
       <c r="K3" s="0">
         <v>98</v>
       </c>
       <c r="L3" s="0">
         <v>76</v>
       </c>
       <c r="M3" s="0">
         <v>83</v>
       </c>
       <c r="N3" s="0">
         <v>108</v>
       </c>
       <c r="O3" s="0">
         <v>86</v>
       </c>
       <c r="P3" s="0">
         <v>69</v>
       </c>
       <c r="Q3" s="0">
         <v>68</v>
       </c>
       <c r="S3" s="0">
         <v>70</v>
       </c>
+      <c r="T3" s="0">
+        <v>93</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B4" s="0">
         <v>281</v>
       </c>
       <c r="C4" s="0">
         <v>242</v>
       </c>
       <c r="D4" s="0">
         <v>250</v>
       </c>
       <c r="E4" s="0">
         <v>317</v>
       </c>
       <c r="F4" s="0">
         <v>420</v>
       </c>
       <c r="G4" s="0">
         <v>363</v>
       </c>
       <c r="H4" s="0">
         <v>415</v>
       </c>
       <c r="I4" s="0">
         <v>426</v>
       </c>
@@ -4611,60 +4815,63 @@
         <v>356</v>
       </c>
       <c r="K4" s="0">
         <v>392</v>
       </c>
       <c r="L4" s="0">
         <v>327</v>
       </c>
       <c r="M4" s="0">
         <v>322</v>
       </c>
       <c r="N4" s="0">
         <v>412</v>
       </c>
       <c r="O4" s="0">
         <v>351</v>
       </c>
       <c r="P4" s="0">
         <v>329</v>
       </c>
       <c r="Q4" s="0">
         <v>340</v>
       </c>
       <c r="S4" s="0">
         <v>279</v>
+      </c>
+      <c r="T4" s="0">
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4684,113 +4891,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B3" s="0">
         <v>6</v>
       </c>
       <c r="C3" s="0">
         <v>8</v>
       </c>
       <c r="D3" s="0">
         <v>16</v>
       </c>
       <c r="E3" s="0">
         <v>7</v>
       </c>
       <c r="F3" s="0">
         <v>11</v>
       </c>
       <c r="G3" s="0">
         <v>14</v>
       </c>
       <c r="H3" s="0">
         <v>11</v>
       </c>
       <c r="I3" s="0">
         <v>8</v>
       </c>
@@ -4802,54 +5015,57 @@
       </c>
       <c r="L3" s="0">
         <v>8</v>
       </c>
       <c r="M3" s="0">
         <v>11</v>
       </c>
       <c r="N3" s="0">
         <v>17</v>
       </c>
       <c r="O3" s="0">
         <v>10</v>
       </c>
       <c r="P3" s="0">
         <v>4</v>
       </c>
       <c r="Q3" s="0">
         <v>15</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>19</v>
       </c>
+      <c r="T3" s="0">
+        <v>5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B4" s="0">
         <v>59</v>
       </c>
       <c r="C4" s="0">
         <v>57</v>
       </c>
       <c r="D4" s="0">
         <v>59</v>
       </c>
       <c r="E4" s="0">
         <v>58</v>
       </c>
       <c r="F4" s="0">
         <v>54</v>
       </c>
       <c r="G4" s="0">
         <v>51</v>
       </c>
       <c r="H4" s="0">
         <v>49</v>
       </c>
       <c r="I4" s="0">
         <v>57</v>
       </c>
@@ -4860,60 +5076,63 @@
         <v>54</v>
       </c>
       <c r="L4" s="0">
         <v>57</v>
       </c>
       <c r="M4" s="0">
         <v>54</v>
       </c>
       <c r="N4" s="0">
         <v>48</v>
       </c>
       <c r="O4" s="0">
         <v>47</v>
       </c>
       <c r="P4" s="0">
         <v>56</v>
       </c>
       <c r="Q4" s="0">
         <v>55</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>51</v>
+      </c>
+      <c r="T4" s="0">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4933,113 +5152,119 @@
       </c>
       <c r="L1" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M1" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N1" s="0" t="s">
         <v>26</v>
       </c>
       <c r="O1" s="0" t="s">
         <v>27</v>
       </c>
       <c r="P1" s="0" t="s">
         <v>28</v>
       </c>
       <c r="Q1" s="0" t="s">
         <v>29</v>
       </c>
       <c r="R1" s="0" t="s">
         <v>30</v>
       </c>
       <c r="S1" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="T1" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="T2" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B3" s="0">
         <v>4</v>
       </c>
       <c r="C3" s="0">
         <v>6</v>
       </c>
       <c r="D3" s="0">
         <v>11</v>
       </c>
       <c r="E3" s="0">
         <v>9</v>
       </c>
       <c r="F3" s="0">
         <v>14</v>
       </c>
       <c r="G3" s="0">
         <v>11</v>
       </c>
       <c r="H3" s="0">
         <v>9</v>
       </c>
       <c r="I3" s="0">
         <v>8</v>
       </c>
@@ -5051,54 +5276,57 @@
       </c>
       <c r="L3" s="0">
         <v>9</v>
       </c>
       <c r="M3" s="0">
         <v>9</v>
       </c>
       <c r="N3" s="0">
         <v>15</v>
       </c>
       <c r="O3" s="0">
         <v>9</v>
       </c>
       <c r="P3" s="0">
         <v>4</v>
       </c>
       <c r="Q3" s="0">
         <v>13</v>
       </c>
       <c r="R3" s="0">
         <v>0</v>
       </c>
       <c r="S3" s="0">
         <v>17</v>
       </c>
+      <c r="T3" s="0">
+        <v>10</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B4" s="0">
         <v>56</v>
       </c>
       <c r="C4" s="0">
         <v>50</v>
       </c>
       <c r="D4" s="0">
         <v>54</v>
       </c>
       <c r="E4" s="0">
         <v>56</v>
       </c>
       <c r="F4" s="0">
         <v>46</v>
       </c>
       <c r="G4" s="0">
         <v>49</v>
       </c>
       <c r="H4" s="0">
         <v>46</v>
       </c>
       <c r="I4" s="0">
         <v>52</v>
       </c>
@@ -5109,31 +5337,34 @@
         <v>56</v>
       </c>
       <c r="L4" s="0">
         <v>56</v>
       </c>
       <c r="M4" s="0">
         <v>56</v>
       </c>
       <c r="N4" s="0">
         <v>50</v>
       </c>
       <c r="O4" s="0">
         <v>48</v>
       </c>
       <c r="P4" s="0">
         <v>56</v>
       </c>
       <c r="Q4" s="0">
         <v>57</v>
       </c>
       <c r="R4" s="0">
         <v>0</v>
       </c>
       <c r="S4" s="0">
         <v>52</v>
+      </c>
+      <c r="T4" s="0">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>